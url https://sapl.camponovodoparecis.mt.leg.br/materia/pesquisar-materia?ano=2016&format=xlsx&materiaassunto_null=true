--- v0 (2026-01-01)
+++ v1 (2026-04-04)
@@ -54,3333 +54,3333 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>12102</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMNe</t>
   </si>
   <si>
     <t>Emenda Não especificado</t>
   </si>
   <si>
     <t>DIONARDO MENDES DA CONCEIÇÃO, LEANDRO MARTINS DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12102/2016_07_18_09_24_40.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12102/2016_07_18_09_24_40.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Complementar Nº 16/2015 - Altera a Tabela 3, do art. 33, da Lei Complementar nº006/2003, que dispõe sobre o macrozoneamento, zoneamento, uso e ocupação do solo no Município de Campo Novo do Parecis e dá outras providências.</t>
   </si>
   <si>
     <t>11198</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>WALDICLEY SILVA DOS REIS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11198/indicacao.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11198/indicacao.doc</t>
   </si>
   <si>
     <t>Indica a implantação de uma pista de caminhada ao longo da Avenida Belo Horizonte.</t>
   </si>
   <si>
     <t>11211</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11211/indicacao.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11211/indicacao.doc</t>
   </si>
   <si>
     <t>Indica a implantação de faixa de pedestre elevada na Avenida Brasil, nas proximidades do Palace Hotel.</t>
   </si>
   <si>
     <t>11212</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11212/indicacao.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11212/indicacao.doc</t>
   </si>
   <si>
     <t>Indica a implantação de rotatória na Avenida Brasil, no cruzamento com a Rua Rio Branco.</t>
   </si>
   <si>
     <t>11214</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>CLOVIS ANTONIO DE PAULA, MILTON SOARES, SEBASTIÃO PEDRO DA VITÓRIA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11214/indicacao-tapa-buracos-2016.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11214/indicacao-tapa-buracos-2016.doc</t>
   </si>
   <si>
     <t>Indicam à Prefeitura Municipal realizar operação tapa-buracos nas ruas e avenidas pavimentadas no centro da cidade e nos Bairros Nossa Senhora Aparecida, Jardim das Palmeiras, Boa Esperança, Alvorada, Olenka e Primavera.</t>
   </si>
   <si>
     <t>11215</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11215/indicacao-lombada-eletronica.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11215/indicacao-lombada-eletronica.doc</t>
   </si>
   <si>
     <t>Indicam à Prefeitura Municipal a implantação de lombada eletrônica no perímetro urbano de Campo Novo do Parecis Mt, na Rodovia MT 235 na baixada Sentido Yoki Alimentos.</t>
   </si>
   <si>
     <t>11216</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11216/indicacao-vala-texaco.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11216/indicacao-vala-texaco.doc</t>
   </si>
   <si>
     <t>Indicam à Prefeitura Municipal efetuar serviços de correção no asfalto da Avenida Rio Grande do Sul, em frente o Posto Texaco.</t>
   </si>
   <si>
     <t>11217</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>GILBERTO VIEIRA DE MELO, MARCELO MARTINEZ ACOSTA, VANDERLEI MARCOS PULGA BAIOTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11217/03-indicacao-fiscalizacao-terrenos.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11217/03-indicacao-fiscalizacao-terrenos.doc</t>
   </si>
   <si>
     <t>Indicam à Prefeitura Municipal que seja intensificada a fiscalização nos terrenos baldios da cidade.</t>
   </si>
   <si>
     <t>11218</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>VANDERLEI MARCOS PULGA BAIOTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11218/02-indicacao-placas-de-transito.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11218/02-indicacao-placas-de-transito.doc</t>
   </si>
   <si>
     <t>Indica à Prefeitura Municipal a colocação das placas de trânsito que estão faltando nas ruas, cruzamentos e esquinas, bem como manutenção das que estão danificadas.</t>
   </si>
   <si>
     <t>11219</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11219/01-indicacao-rotatorias-rua-rio-branco-e-cuiaba.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11219/01-indicacao-rotatorias-rua-rio-branco-e-cuiaba.doc</t>
   </si>
   <si>
     <t>Indica à Prefeitura Municipal a implantação de rotatória no cruzamento da Avenida Brasil com a Rua Cuiabá.</t>
   </si>
   <si>
     <t>11220</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11220/indicacao-cascalhamento-jp.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11220/indicacao-cascalhamento-jp.doc</t>
   </si>
   <si>
     <t>Indicam à  Prefeitura Municipal realizar o patrolamento e o cascalhamento das ruas e avenidas do Bairro Jardim das Palmeiras, ainda não asfaltadas.</t>
   </si>
   <si>
     <t>11222</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11222/indicacao.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11222/indicacao.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo programar a realização de uma semana de eventos esportivos no aniversário do município.</t>
   </si>
   <si>
     <t>11257</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11257/indicacao.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11257/indicacao.doc</t>
   </si>
   <si>
     <t>Indica a pavimentação do pátio e renovação da pintura da Capela Mortuária.</t>
   </si>
   <si>
     <t>11258</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11258/indicacao.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11258/indicacao.doc</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que sejam intensificadas, com urgência, as ações de combate ao mosquito aedes aegypti, transmissor da dengue, zika vírus e febre chikungunya, especialmente a retirada dos bags em toda a cidade, bem como a mobilização da população para que descarte entulhos e materiais inservíveis para recolhimento pela Prefeitura.</t>
   </si>
   <si>
     <t>11259</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11259/indicacao.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11259/indicacao.doc</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo dotar com condicionadores de ar todas as salas de aula da EMEI Armando Jacinto Brolio.</t>
   </si>
   <si>
     <t>11267</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>CLOVIS ANTONIO DE PAULA, LEANDRO MARTINS DOS SANTOS, MILTON SOARES, SEBASTIÃO PEDRO DA VITÓRIA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11267/indicacao-01-quebra-molas.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11267/indicacao-01-quebra-molas.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo, através da Secretaria de Infraestrutura, a implantação de quebra-mola de borracha na Rua Juriti esquina com a rua Cerro Largo, Jardim Olenka.</t>
   </si>
   <si>
     <t>11272</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11272/indicacao-titulo-de-eleitor.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11272/indicacao-titulo-de-eleitor.doc</t>
   </si>
   <si>
     <t>Indicam  a realização de campanha de incentivo à transferência de títulos eleitorais para Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>11274</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>LEANDRO MARTINS DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11274/indicacao-escola-fedrizzi.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11274/indicacao-escola-fedrizzi.doc</t>
   </si>
   <si>
     <t>Indica a necessidade a construção de uma quadra poliesportiva bem como um parque infantil na Escola Amélia Lena Fedrizzi.</t>
   </si>
   <si>
     <t>11278</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11278/indicacao-recapeamento-rua-paraiba.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11278/indicacao-recapeamento-rua-paraiba.doc</t>
   </si>
   <si>
     <t>Indica à Prefeitura Municipal, através da Secretaria Municipal de  Infraestrutura, realizar serviços de recapeamento asfáltico na Rua Paraíba, nesta cidade.</t>
   </si>
   <si>
     <t>11299</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11299/indicacao-adequacao-de-sarjetas-boa-esperanca.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11299/indicacao-adequacao-de-sarjetas-boa-esperanca.doc</t>
   </si>
   <si>
     <t>Indicam providências para recompor as bordas dos meios-fios (sarjetas) das Travessas São Cristovão e São Vicente, no Bairro Boa Esperança.</t>
   </si>
   <si>
     <t>11372</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>CLOVIS ANTONIO DE PAULA, DIONARDO MENDES DA CONCEIÇÃO, LEANDRO MARTINS DOS SANTOS, MILTON SOARES, SEBASTIÃO PEDRO DA VITÓRIA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11372/indicacao-reposicao-de-lampadas-praca-jp.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11372/indicacao-reposicao-de-lampadas-praca-jp.doc</t>
   </si>
   <si>
     <t>Indicam a reposição de lâmpadas usando lâmpadas de LED nos super postes da praça do Ginásio de Esportes do Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>11376</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>CLOVIS ANTONIO DE PAULA, DIONARDO MENDES DA CONCEIÇÃO, GILBERTO VIEIRA DE MELO, LEANDRO MARTINS DOS SANTOS, MARCELO MARTINEZ ACOSTA, MILTON SOARES, SEBASTIÃO PEDRO DA VITÓRIA, VANDERLEI MARCOS PULGA BAIOTO, WALDICLEY SILVA DOS REIS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11376/indicacao-iluminacao-polo-industrial.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11376/indicacao-iluminacao-polo-industrial.doc</t>
   </si>
   <si>
     <t>Indicam à Prefeitura Municipal, através da Secretaria de Infraestrutura, a realização de serviços de coleta de lixo duas vezes por semana, fazer reposição de lâmpadas  e executar serviços de cascalhamento na Avenida  Eli Antônio Brizola, nos Pólos Industriais Pioneiros e José Diogo Dutra.</t>
   </si>
   <si>
     <t>11377</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11377/indicacao-implan-sist-sipia.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11377/indicacao-implan-sist-sipia.docx</t>
   </si>
   <si>
     <t>Indicam a implantação de um SIPIA – CT Sistema de Informações para Infância e Adolescência, bem como o treinamento dos Conselheiros Tutelares para operar nesse sistema.</t>
   </si>
   <si>
     <t>11378</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11378/indicacao-trasporte-de-areia-ifmt.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11378/indicacao-trasporte-de-areia-ifmt.doc</t>
   </si>
   <si>
     <t>Indicam à Prefeitura, através da Secretaria Municipal de Infraestrutura, fazer transporte de areia para ser colocado no campo de areia localizado no IFMT, usado pelos alunos e professores do Campus.</t>
   </si>
   <si>
     <t>11379</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11379/indicacao-imp-placas-no-ciretran-e-chp.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11379/indicacao-imp-placas-no-ciretran-e-chp.docx</t>
   </si>
   <si>
     <t>Indicam a colocação de placas indicativas para vagas de pessoas com deficiência e idosos, na  50ª CIRETRAN e no Centro Hospitalar Parecis "Euclides Horst" – CHP.</t>
   </si>
   <si>
     <t>11380</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11380/indicacao-02-troca-de-areia-do-parque-da-escola-e-brinquedos-marechal-rondon.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11380/indicacao-02-troca-de-areia-do-parque-da-escola-e-brinquedos-marechal-rondon.doc</t>
   </si>
   <si>
     <t>Indicam à Prefeitura Municipal efetuar a troca da areia do parque infantil da Escola Estadual Marechal Cândido Rondon, onde o município mantém uma sala de educação infantil, bem como a reforma dos brinquedos do parque que são de uso exclusivo da EMEI.</t>
   </si>
   <si>
     <t>11381</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11381/compra-de-computador-escola-rondon.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11381/compra-de-computador-escola-rondon.docx</t>
   </si>
   <si>
     <t>Indica a aquisição de computador e impressora para a Escola de Educação Infantil no Distrito Marechal Rondon.</t>
   </si>
   <si>
     <t>11383</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11383/indicacao.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11383/indicacao.doc</t>
   </si>
   <si>
     <t>Indica a construção de mais salas de aulas de educação infantil no Distrito Marechal Rondon.</t>
   </si>
   <si>
     <t>11387</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11387/indicacao-iluminacao-av-andre-maggi.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11387/indicacao-iluminacao-av-andre-maggi.doc</t>
   </si>
   <si>
     <t>Indicam à Prefeitura, através da Secretaria de Infraestrutura, elaborar projeto para implantação de iluminação pública nas Avenidas André Maggi, Florianópolis e Olacyr Francisco de Moraes, nas duas entradas da cidade.</t>
   </si>
   <si>
     <t>11410</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>CLOVIS ANTONIO DE PAULA, MILTON SOARES</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11410/patrolhamento-e-cascalhamento-projeto-seis-lagoas.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11410/patrolhamento-e-cascalhamento-projeto-seis-lagoas.doc</t>
   </si>
   <si>
     <t>Indicam à Prefeitura, através da Secretaria Municipal de Infraestrutura, fazer a recuperação com patrolamento e  cascalhamento das estradas  do Projeto Seis Lagoas.</t>
   </si>
   <si>
     <t>11411</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11411/piso-da-feira-jardim-das-palmeiras.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11411/piso-da-feira-jardim-das-palmeiras.doc</t>
   </si>
   <si>
     <t>Indicam à Prefeitura Municipal, através da Secretaria Municipal de Infraestrutura, completar o espaço existente entre o piso do palco com o paver da praça, onde ocorre a feira livre do Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>11412</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11412/faixa-elevada-em-frente-a-escola-jp.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11412/faixa-elevada-em-frente-a-escola-jp.doc</t>
   </si>
   <si>
     <t>Indicam a implantação de faixa de pedestres elevada na Avenida Minas Gerais, na lateral da Escola Municipal de Educação Infantil Reino Encantado.</t>
   </si>
   <si>
     <t>11413</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11413/indicacao-redutores-de-velocidades-rua-arara-azul.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11413/indicacao-redutores-de-velocidades-rua-arara-azul.doc</t>
   </si>
   <si>
     <t>Indicam a implantação de redutores de velocidade ao longo da Rua Arara Azul, nos cruzamentos das Ruas Juriti, Rua das Garças, Uirapuru e Av. Minas Gerais, no Bairro Jardim das Palmeiras..</t>
   </si>
   <si>
     <t>11414</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11414/retirada-de-terra-dos-gabioes-e-entregue-nas-entidades.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11414/retirada-de-terra-dos-gabioes-e-entregue-nas-entidades.doc</t>
   </si>
   <si>
     <t>Indicam à Prefeitura Municipal efetuar retirada de terra dos gabiões e entregar nas entidades sem fins lucrativos.</t>
   </si>
   <si>
     <t>11417</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11417/indicacao-bandeiras.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11417/indicacao-bandeiras.doc</t>
   </si>
   <si>
     <t>Indicam à Prefeitura municipal, a reposição das Bandeiras Municipal, Estadual e Nacional, além de providenciar a restauração da estátua do Marechal Cândido Rondon, localizadas na rotatória do Distrito de Marechal Rondon.</t>
   </si>
   <si>
     <t>11430</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>MARCELO MARTINEZ ACOSTA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11430/indicacao.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11430/indicacao.doc</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo o desenvolvimento de um projeto de implantação de quadras poliesportivas em cada Bairro.</t>
   </si>
   <si>
     <t>11480</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>CLOVIS ANTONIO DE PAULA, DIONARDO MENDES DA CONCEIÇÃO, GILBERTO VIEIRA DE MELO, LEANDRO MARTINS DOS SANTOS, MILTON SOARES, SEBASTIÃO PEDRO DA VITÓRIA, WALDICLEY SILVA DOS REIS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11480/indicacao-correcao-sargeta-olenka.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11480/indicacao-correcao-sargeta-olenka.doc</t>
   </si>
   <si>
     <t>Indicam a execução de serviços de correção na sarjeta da Rua Epitácio Pessoa no Bairro Olenka, visando combater o acúmulo de água.</t>
   </si>
   <si>
     <t>11484</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>DIONARDO MENDES DA CONCEIÇÃO, LEANDRO MARTINS DOS SANTOS, WALDICLEY SILVA DOS REIS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11484/requerimento-plantio-de-arvores-jp.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11484/requerimento-plantio-de-arvores-jp.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo, por intermédio das Secretarias Municipais de Infraestrutura e Desenvolvimento Econômico, realizem uma programação exata para a entrega de adubos orgânicos para os pequenos produtores da agricultura familiar e proprietários das hortas cadastradas junto ao Departamento de agricultura familiar.</t>
   </si>
   <si>
     <t>11485</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11485/indicacao-projeto-grama.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11485/indicacao-projeto-grama.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo o encaminhamento a esta Casa de Leis, de projeto de lei que institui o " Programa Cidade com Grama, Sem Pó e Sem Lama."</t>
   </si>
   <si>
     <t>11522</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11522/indicacao.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11522/indicacao.doc</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo estudar a possibilidade de adquirir uma área para a criação de um balneário municipal.</t>
   </si>
   <si>
     <t>11534</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11534/calcadas2016.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11534/calcadas2016.doc</t>
   </si>
   <si>
     <t>Indicam a manutenção nas calçadas que precisam ser readequadas ou refeitas na área central.</t>
   </si>
   <si>
     <t>11535</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11535/pista-caminhada-palmeiras.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11535/pista-caminhada-palmeiras.doc</t>
   </si>
   <si>
     <t>Indicam à Prefeitura Municipal refazer a pista de caminhada da praça do Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>11537</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11537/04-pista-de-caminhada-av-florianopolis.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11537/04-pista-de-caminhada-av-florianopolis.doc</t>
   </si>
   <si>
     <t>Indicam à Prefeitura Municipal que seja executado um estudo para a construção de uma Pista de Caminhada na Avenida Florianópolis, no trecho compreendido entre a Rua Sucupira e a Rua Piauí.</t>
   </si>
   <si>
     <t>11539</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11539/indicacao-redutor-jequitiba.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11539/indicacao-redutor-jequitiba.doc</t>
   </si>
   <si>
     <t>Indicam a implantação de redutores de velocidade ao longo da Avenida Jequitibá, nos cruzamentos das avenidas Brasil e Mato Grosso, no bairro Alvorada.</t>
   </si>
   <si>
     <t>11541</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11541/calcadas-palmeiras.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11541/calcadas-palmeiras.docx</t>
   </si>
   <si>
     <t>Indica a construção de calçadas em todas avenidas, ruas, corredores e travessas pavimentadas de toda cidade, principalmente do Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>11578</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11578/indicacao-mulher-viver-sem-violencia.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11578/indicacao-mulher-viver-sem-violencia.docx</t>
   </si>
   <si>
     <t>Indicam ao Município que faça adesão ao Programa Federal “Mulher, Viver sem Violência.”</t>
   </si>
   <si>
     <t>11652</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11652/indicacao-pista-caminhada-praca-olenka.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11652/indicacao-pista-caminhada-praca-olenka.doc</t>
   </si>
   <si>
     <t>Indicam a implantação de uma pista de caminhada no entorno da Praça Delvina Andrjeswski</t>
   </si>
   <si>
     <t>11653</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11653/indicacao.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11653/indicacao.doc</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a revitalização da Praça Comunitária do Bairro Boa Esperança.</t>
   </si>
   <si>
     <t>11661</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>MARCELO MARTINEZ ACOSTA, VANDERLEI MARCOS PULGA BAIOTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11661/indicacao.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11661/indicacao.doc</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a realização de poda das árvores ao redor do Ginásio Delmir Gonçalves da Rosa “Tôto”.</t>
   </si>
   <si>
     <t>11688</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11688/plantacao-de-arvores-na-rodoviaria.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11688/plantacao-de-arvores-na-rodoviaria.doc</t>
   </si>
   <si>
     <t>Indica à Prefeitura Municipal executar o plantio de árvores no Terminal Rodoviário Higino Tessaro.</t>
   </si>
   <si>
     <t>11694</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11694/indicacao.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11694/indicacao.doc</t>
   </si>
   <si>
     <t>Indicam à Prefeitura Municipal,através da Secretaria de Esportes, planejar um evento esportivo com as categorias de base de futebol de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>11695</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11695/indicacao-redutores-parque-infantil.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11695/indicacao-redutores-parque-infantil.doc</t>
   </si>
   <si>
     <t>Indicam a implantação de redutores de velocidade na Avenida Minas Gerais e Avenida Belo Horizonte, no Bairro Jardim das Palmeiras em frente o parque infantil e academia Instalada na Praça do Ginásio de Esportes.</t>
   </si>
   <si>
     <t>11697</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11697/indicacao.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11697/indicacao.doc</t>
   </si>
   <si>
     <t>Indica a implantação de parque infantil na Praça da Cultura.</t>
   </si>
   <si>
     <t>11766</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11766/indicacao.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11766/indicacao.doc</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a construção de um complexo esportivo em uma aldeia indígena.</t>
   </si>
   <si>
     <t>11768</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11768/05-indicacao-parada-guapirama.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11768/05-indicacao-parada-guapirama.doc</t>
   </si>
   <si>
     <t>Indicam à Prefeitura Municipal que seja efetuada um trabalho de reforma no abrigo do ponto de ônibus do Assentamento Guapirama.</t>
   </si>
   <si>
     <t>11773</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11773/poda-de-arvores-da-pista-de-caminhada-rua-sucupira-e-av-lions.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11773/poda-de-arvores-da-pista-de-caminhada-rua-sucupira-e-av-lions.doc</t>
   </si>
   <si>
     <t>Indicam à Prefeitura, através da Secretaria Municipal de Desenvolvimento Econômico, executar o serviço de poda de árvores e revitalização da jardinagem na pista de caminhada da Rua Sucupira e da Avenida Lions Internacional.</t>
   </si>
   <si>
     <t>11841</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11841/indicacao-pista-e-ajardinameneto.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11841/indicacao-pista-e-ajardinameneto.doc</t>
   </si>
   <si>
     <t>Indicam a implantação de uma pista de caminhada e ajardinamento no entorno da pista de motocross no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>11845</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11845/indicacao-asfalto-posto-norte.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11845/indicacao-asfalto-posto-norte.doc</t>
   </si>
   <si>
     <t>Indicam à Prefeitura Municipal realizar a construção de drenagem e pavimentação asfáltica nas ruas e avenidas do Distrito Marechal Rondon em nosso Município.</t>
   </si>
   <si>
     <t>11854</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11854/troca-de-areia-do-parque-das-creches.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11854/troca-de-areia-do-parque-das-creches.doc</t>
   </si>
   <si>
     <t>Indicam à Prefeitura, através da Secretaria Municipal de Infraestrutura, a troca da areia dos parques infantis das escolas municipais de educação infantil (EMEI's) e efetuar medidas de profilaxia adequadas.</t>
   </si>
   <si>
     <t>11877</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11877/terraplanagem-ciclovia-mt-235.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11877/terraplanagem-ciclovia-mt-235.doc</t>
   </si>
   <si>
     <t>Indicam à Prefeitura Municipal, através da Secretaria de Infraestrutura, utilizar a terra retirada do piscinão do Jardim das Palmeiras e efetuar serviço de terraplanagem na ciclovia paralela à Rodovia MT-235, no trecho entre Avenida Olacyr Francisco de Moraes até o campus do IFMT.</t>
   </si>
   <si>
     <t>11879</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11879/quebra-molas-rua-sucupira.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11879/quebra-molas-rua-sucupira.doc</t>
   </si>
   <si>
     <t>Indicam a implantação de um redutor de velocidade de borracha na Rua Sucupira, entre as Ruas Belém e Goiânia, em frente ao parquinho infantil da pista de caminhada.</t>
   </si>
   <si>
     <t>11880</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11880/indicacao-correcao-asfalto-rua-s-paulo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11880/indicacao-correcao-asfalto-rua-s-paulo.doc</t>
   </si>
   <si>
     <t>Indicam a execução de serviços de correção no asfalto da Rua São Paulo, esquina com a Rua Cuiabá, nas proximidades da Lanchonete Espeto Mania e Hotel Rosa dos Ventos.</t>
   </si>
   <si>
     <t>11888</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11888/06-indicacao-retorno-av-olacir.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11888/06-indicacao-retorno-av-olacir.doc</t>
   </si>
   <si>
     <t>Indicam à Prefeitura Municipal que seja efetuado um estudo para construção de um acesso entre as duas vias no canteiro da Avenida Olacyr Francisco de Moraes, no trecho entre o acesso da Avenida Andorinha e Avenida Minas Gerais.</t>
   </si>
   <si>
     <t>11889</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11889/inddicacao-psf-marechal-rondon.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11889/inddicacao-psf-marechal-rondon.doc</t>
   </si>
   <si>
     <t>Indicam à Prefeitura Municipal a instalação de uma unidade de PSF – Programa Saúde da Família no Distrito de Marechal Rondon, neste Município.</t>
   </si>
   <si>
     <t>11918</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11918/indicacao-lira.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11918/indicacao-lira.doc</t>
   </si>
   <si>
     <t>Indicam a implantação de redutores de velocidade ao longo da Rua Bem-te-vi, principalmente na entrada da rua, na quadra nº 310, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>11921</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11921/terraplanagem-ciclovia-mt-364.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11921/terraplanagem-ciclovia-mt-364.doc</t>
   </si>
   <si>
     <t>Indicam à Prefeitura Municipal, através da Secretaria Municipal de Infraestrutura, utilizar a terra retirada do piscinão do Bairro Jardim das Palmeiras e efetuar serviço de terraplanagem na ciclovia paralela à Rodovia BR-364, no trecho entre rotatória de entroncamento das Rodovias MT-235 e BR-364, até o Pólo Industrial José Diogo Dutra.</t>
   </si>
   <si>
     <t>11922</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11922/limpeza-das-ruas-pavimentadas-jp.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11922/limpeza-das-ruas-pavimentadas-jp.doc</t>
   </si>
   <si>
     <t>Indicam à Prefeitura Municipal que sejam determinadas providências para que a empresa responsável pela limpeza urbana, execute os serviços de remoção de terra acumulada nas principais ruas e avenidas pavimentadas do Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>11923</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11923/faixa-de-pedestre-av-olacyr.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11923/faixa-de-pedestre-av-olacyr.doc</t>
   </si>
   <si>
     <t>Indicam à Prefeitura Municipal implantar um redutor de velocidade e uma faixa de pedestre na Avenida Olacyr Francisco de Moraes, nas duas pistas, em frente a empresa Agro Amazonia Produtos Agropecuarios próximo a Rua Andorinha.</t>
   </si>
   <si>
     <t>11936</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>MARCELO MARTINEZ ACOSTA, VANDERLEI MARCOS PULGA BAIOTO, WALDICLEY SILVA DOS REIS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11936/indicacao.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11936/indicacao.doc</t>
   </si>
   <si>
     <t>Indicam a implantação de placa de identificação na pista de caminhada da rua sucupira, denominada de "Egínio Pinto Gomes".</t>
   </si>
   <si>
     <t>11993</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11993/patrolhamento-e-cascalhamento-linha-santa-maria.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11993/patrolhamento-e-cascalhamento-linha-santa-maria.doc</t>
   </si>
   <si>
     <t>Indicam à Prefeitura Municipal, através da Secretaria Municipal de Infraestrutura, fazer recuperação com patrolamento e cascalhamento da estrada vicinal da Linha Santa Maria.</t>
   </si>
   <si>
     <t>11994</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11994/tapa-buracos-mt-235.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11994/tapa-buracos-mt-235.doc</t>
   </si>
   <si>
     <t>Indicam à Prefeitura Municipal, através da Secretária de Infraestrutura, realizar operação tapa-buracos na Rodovia MT–235, até o trecho do Rio Sucuruína.</t>
   </si>
   <si>
     <t>12002</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12002/indicacao.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12002/indicacao.doc</t>
   </si>
   <si>
     <t>Indicam a construção de uma Unidade Básica de Saúde na Aldeia "Quatro Cachoeiras".</t>
   </si>
   <si>
     <t>12056</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12056/indicacao-reddutores-de-velocidades-andorinha.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12056/indicacao-reddutores-de-velocidades-andorinha.doc</t>
   </si>
   <si>
     <t>Indicam a implantação de 3 (três) redutores de velocidade ao longo da Rua Andorinha, até o cruzamento com a Avenida Belo Horizonte no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>12073</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12073/indicacao-iluminacao-marechal-rondon.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12073/indicacao-iluminacao-marechal-rondon.doc</t>
   </si>
   <si>
     <t>Indicam à Prefeitura Municipal realizar a implantação de iluminação pública na sede do Distrito Marechal Rondon, em especial nas ruas e Avenidas que dão acesso as Igrejas Católica e Assembleia de Deus.</t>
   </si>
   <si>
     <t>12074</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12074/indicacao-placas-marechal-rondon.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12074/indicacao-placas-marechal-rondon.doc</t>
   </si>
   <si>
     <t>Indicam a implantação de placas indicativas com nome de ruas e avenidas na sede do Distrito de Marechal Rondon neste Município.</t>
   </si>
   <si>
     <t>12075</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12075/indicacao-placas-rua-bem-te-vi.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12075/indicacao-placas-rua-bem-te-vi.doc</t>
   </si>
   <si>
     <t>Indicam a reimplantação de Placas Indicativas com nome de Ruas e Avenidas no Bairro Jardim das Palmeiras em especial na Rua Bem-te-vi.</t>
   </si>
   <si>
     <t>12128</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12128/patrolhamento-estrada-vicinal-acesso-a-baruito.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12128/patrolhamento-estrada-vicinal-acesso-a-baruito.doc</t>
   </si>
   <si>
     <t>Indicam à Prefeitura Municipal, através da Secretaria de Infraestrutura, fazer patrolamento da estrada vicinal que dá acesso à Usina Baruito – MT-488, até a divisa do Munícipio –Rrio do Sangue.</t>
   </si>
   <si>
     <t>12181</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>MILTON SOARES</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12181/colocar-em-cartazes-sobre-a-lei-13239-2015.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12181/colocar-em-cartazes-sobre-a-lei-13239-2015.doc</t>
   </si>
   <si>
     <t>Indicam à Prefeitura Municipal a divulgação, através de cartazes informativos nos postos de saúde, centro hospitalares, hospitais, CRAS, assistência social, Sala da Mulher, e outros lugares de grande movimentação sobre a Lei 13.239/2015, que dispõe sobre realização de cirurgia plástica pelo SUS, para mulheres vítimas de violência doméstica.</t>
   </si>
   <si>
     <t>12216</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12216/indicacao-caps.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12216/indicacao-caps.docx</t>
   </si>
   <si>
     <t>Indicam a implantação de estacionamento em diagonal para veículos leves e motocicletas, no canteiro central da Avenida Maranhão, principalmente em frente a quadra 340, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>12318</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>CLOVIS ANTONIO DE PAULA, DIONARDO MENDES DA CONCEIÇÃO, LEANDRO MARTINS DOS SANTOS, MILTON SOARES, SEBASTIÃO PEDRO DA VITÓRIA, WALDICLEY SILVA DOS REIS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12318/quebra-molas-rua-andorinha.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12318/quebra-molas-rua-andorinha.doc</t>
   </si>
   <si>
     <t>Indicam à Prefeitura Municipal a implantação de um redutor de velocidade de borracha na Rua Andorinha, entre as Ruas Cardeal e Perdizes, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>12319</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12319/quebra-molas-rua-bem-te-vi.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12319/quebra-molas-rua-bem-te-vi.doc</t>
   </si>
   <si>
     <t>Indicam à Prefeitura Municipal a implantação de um redutor de velocidade de borracha na Rua Bem te vi, quadra 319-B, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>12320</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12320/quebra-molas-rua-das-pombas.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12320/quebra-molas-rua-das-pombas.doc</t>
   </si>
   <si>
     <t>Indicam à Prefeitura Municipal a implantação de cinco redutores de velocidade de borracha na Rua das Pombas, nas quadras: 370-A/ 382-A/ 394-A/ 407-A/ 420-A, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>12331</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12331/asfalto-rua-anita-e-rua-rio-de-janeiro.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12331/asfalto-rua-anita-e-rua-rio-de-janeiro.doc</t>
   </si>
   <si>
     <t>Indicam à Prefeitura Municipal a execução de pavimentação asfáltica na Rua Anita Garibaldi e Avenida Rio de Janeiro, no Bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>12494</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12494/indicacao-02122016.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12494/indicacao-02122016.docx</t>
   </si>
   <si>
     <t>Indicam à Prefeitura que seja efetuado um estudo para construção de uma quadra poliesportiva (salão) na quadra 65 da Avenida Ipê, no Bairro Alvorada.</t>
   </si>
   <si>
     <t>11281</t>
   </si>
   <si>
     <t>MOCA</t>
   </si>
   <si>
     <t>Moção Aplauso</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11281/agem.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11281/agem.doc</t>
   </si>
   <si>
     <t>Moção de Aplausos nº096/2016, dirigida Agentes Penitenciários de Campo Novo do Parecis/MT, pelo bom trabalho realizado junto ao projeto AGEM, resgatando valores aos menores e preparando-os para o mercado de trabalho.</t>
   </si>
   <si>
     <t>11932</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11932/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11932/novo-modelo.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos nº097/2016, dirigida ao servidor Gerson Evangelista Machado - Policial Militar de Campo Novo do Parecis-MT, pela qualificação, e por exercer seu trabalho com dedicação e empenho.</t>
   </si>
   <si>
     <t>11933</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11933/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11933/novo-modelo.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos nº098/2016, dirigida ao servidor  Rogério da Silva - Policial Militar de Campo Novo do Parecis-MT, pela qualificação, e por exercer seu trabalho com dedicação e empenho.</t>
   </si>
   <si>
     <t>11995</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11995/artur-jose.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11995/artur-jose.doc</t>
   </si>
   <si>
     <t>Moção de Aplausos nº099/2016, dirigida ao médico Dr. Artur José Alberti Neto, pela qualificação, e por exercer seu trabalho com dedicação e empenho.</t>
   </si>
   <si>
     <t>12373</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12373/mocao-cultura.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12373/mocao-cultura.doc</t>
   </si>
   <si>
     <t>Moção de Aplausos nº100/2016, dirigida à Banda Municipal Percussão de Campo novo do Parecis - BANPERCAM e Banda Percussão Prof. Antônio Pereira - BANPAP, pela participação no 3° Campeonato Nacional de Bandas e Fanfarras, realizado em 15 e 16 de outubro na cidade de Cuiabá/MT.</t>
   </si>
   <si>
     <t>12374</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12374/mocao-xadrez.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12374/mocao-xadrez.doc</t>
   </si>
   <si>
     <t>Moção de Aplausos nº101/2016, dirigida ao atleta CLECIO FRANÇA DOS SANTOS e o Técnico CLEITON MARINO SANTANA, pelo 1º lugar no Campeonato Brasileiro de Xadrez.</t>
   </si>
   <si>
     <t>12435</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>DIONARDO MENDES DA CONCEIÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12435/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12435/novo-modelo.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 102/2016, dirigida à Doutora ANA CLÁUDIA PEREIRA TERÇAS - Professora da UNEMAT - idealizadora e Coordenadora local da pesquisa "Situação de Saúde dos Paresí", desenvolvida na Comunidade Indígena Paresí, cujo objetivo foi o de conhecer a situação de saúde dessa população, em especial com relação a hantavirose, o que já está possibilitando a recomendação e adoção de medidas de prevenção e controle, extensiva aos representantes das entidades parceiras (Universidade Federal de Mato Grosso, Instituto Oswaldo Cruz, Universidade do Estado de Mato Grosso, Secretaria de Estado de Saúde de Mato Grosso, Escola Nacional de Saúde Pública e Distrito Sanitário Especial Indígena de Cuiabá-MT),</t>
   </si>
   <si>
     <t>12497</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>CLOVIS ANTONIO DE PAULA, LEANDRO MARTINS DOS SANTOS, MILTON SOARES, SEBASTIÃO PEDRO DA VITÓRIA, WALDICLEY SILVA DOS REIS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12497/alunos-04-de-julho.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12497/alunos-04-de-julho.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS nº103/2016, dirigida aos alunos e professores da Escola Municipal 04 de Julho, que se destacaram no ano de 2016 e receberam premiações a nível estadual e nacional!</t>
   </si>
   <si>
     <t>12499</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12499/mocao-de-aplauso-agentes-mirim.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12499/mocao-de-aplauso-agentes-mirim.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS nº 104/2016 aos Agentes Penitenciários de Campo Novo do Parecis/MT, pela realização da formatura da primeira turma do projeto AGEM em Campo Novo do Parecis, ocorrida no dia 26 de novembro de 2016, com a formação de 75  Agentes Mirins, formatura esta que ocorreu devido ao bom trabalho realizado junto ao projeto AGEM, resgatando valores aos menores e preparando-os para o mercado de trabalho.</t>
   </si>
   <si>
     <t>11609</t>
   </si>
   <si>
     <t>MOCC</t>
   </si>
   <si>
     <t>Moção Congratulações</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11609/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11609/novo-modelo.docx</t>
   </si>
   <si>
     <t>Moção de Congratulações nº002/2016, dirigida à Diretoria do Sindicato Rural, pela realização da 9ª edição da Parecis SuperAgro.</t>
   </si>
   <si>
     <t>11650</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11650/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11650/novo-modelo.docx</t>
   </si>
   <si>
     <t>Moção de Congratulações nº003/2016, dirigida à Escola Municipal 04 de Julho, pela aniversário de 25 anos.</t>
   </si>
   <si>
     <t>11428</t>
   </si>
   <si>
     <t>MOCP</t>
   </si>
   <si>
     <t>Moção Pesar</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11428/mocao-de-pesar-vo-do-vagner.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11428/mocao-de-pesar-vo-do-vagner.docx</t>
   </si>
   <si>
     <t>Moção de Pesar nº016/2016, dirigida à Família da Sra. Ervina Dolinski Godinho.</t>
   </si>
   <si>
     <t>11429</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11429/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11429/novo-modelo.docx</t>
   </si>
   <si>
     <t>Moção de Pesar nº017/2016, dirigida à Família da Sra. Ruth de Oliveira Herklotz.</t>
   </si>
   <si>
     <t>11488</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11488/mocao-de-pesar-alvaro-nestler.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11488/mocao-de-pesar-alvaro-nestler.docx</t>
   </si>
   <si>
     <t>Moção de Pesar nº018/2016, de autoria de todos os Vereadores, dirigida à Família do Sr. Álvaro Nestlehner.</t>
   </si>
   <si>
     <t>11489</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11489/mocao-de-pesar-humberto.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11489/mocao-de-pesar-humberto.docx</t>
   </si>
   <si>
     <t>Moção de Pesar nº019/2016, de autoria de todos os Vereadores, dirigida à Família do Sr. Humberto José da Silva.</t>
   </si>
   <si>
     <t>11490</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11490/mocao-de-pesar-perci-pai-do-sandro.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11490/mocao-de-pesar-perci-pai-do-sandro.docx</t>
   </si>
   <si>
     <t>Moção de Pesar nº020/2016, de autoria de todos os Vereadores, dirigida à Família do Sr. Perci Sílvio Cattaneo.</t>
   </si>
   <si>
     <t>11491</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11491/mocao-de-pesar-jacob.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11491/mocao-de-pesar-jacob.docx</t>
   </si>
   <si>
     <t>Moção de Pesar nº021/2016, de autoria de todos os Vereadores, dirigida à Família do Sr. Ervino Jacob</t>
   </si>
   <si>
     <t>12466</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12466/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12466/novo-modelo.docx</t>
   </si>
   <si>
     <t>Moção de Pesar nº 022/2016, dirigida à Família do Sr. GINÉSIO MARCOS SPONCHIADO</t>
   </si>
   <si>
     <t>11487</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>PDLC</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo Comissão</t>
   </si>
   <si>
     <t>CLJRF - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11487/projeto-de-decreto-legislativo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11487/projeto-de-decreto-legislativo.doc</t>
   </si>
   <si>
     <t>Mantém o veto total aposto pelo Prefeito ao  Projeto de Lei nº 078/2015-LE, de autoria do Vereador Leandro Martins dos Santos, objeto do Autógrafo nº 1.365/2015, de 14.12.2015, que autoriza o Poder Executivo, por intermédio do Departamento de Água, Esgoto e Serviços Urbanos, a receber doações de seus usuários à ONG Peludos e Cia Abrigo de Animais e dá outras providências.</t>
   </si>
   <si>
     <t>11213</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>PDLV</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo Vereador</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11213/cidadao-honorario-julio-celestino.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11213/cidadao-honorario-julio-celestino.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Camponovense ao Sr. Julio Celestino Moreira</t>
   </si>
   <si>
     <t>11227</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>MILTON SOARES, SEBASTIÃO PEDRO DA VITÓRIA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11227/projeto-de-decreto-legislativo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11227/projeto-de-decreto-legislativo.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária Camponovense à Senhora Cleide Moreira Guimarães do Nascimento, e dá outras providências.</t>
   </si>
   <si>
     <t>11266</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11266/cidadao-honorario-jorge-soares-da-silva.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11266/cidadao-honorario-jorge-soares-da-silva.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Camponovense ao Sr. Jorge Soares da Silva, e dá outras providências.</t>
   </si>
   <si>
     <t>11361</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11361/projeto-de-decreto-legislativo-dra-lindinalva-correia-rodrigues.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11361/projeto-de-decreto-legislativo-dra-lindinalva-correia-rodrigues.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Camponovense à Dra. Lindinalva Correia Rodrigues, e dá outras providências.</t>
   </si>
   <si>
     <t>11477</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11477/projeto-decreto-sr-denis-manon-pacheco.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11477/projeto-decreto-sr-denis-manon-pacheco.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Camponovense ao Sr. Dr. Albino Ramos, e dá outras providências.</t>
   </si>
   <si>
     <t>11602</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11602/titulo-cidadao-gilberto-brolio.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11602/titulo-cidadao-gilberto-brolio.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Camponovense ao Senhor JOSIAS NASCIMENTO DE ARAÚJO, e dá outras providências.</t>
   </si>
   <si>
     <t>12439</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12439/cidadao-honorario-andre-volkweis.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12439/cidadao-honorario-andre-volkweis.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Camponovense ao Senhor ANDRÉ VOLKWEIS, e dá outras providências.</t>
   </si>
   <si>
     <t>12482</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12482/projeto-dilmar-dal-bosco.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12482/projeto-dilmar-dal-bosco.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão  Camponovense ao Senhor DILMAR DAL BOSCO, e dá outras providências.</t>
   </si>
   <si>
     <t>12329</t>
   </si>
   <si>
     <t>PELL</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica Legislativo</t>
   </si>
   <si>
     <t>MILTON SOARES, SEBASTIÃO PEDRO DA VITÓRIA, WALDICLEY SILVA DOS REIS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12329/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12329/novo-modelo.docx</t>
   </si>
   <si>
     <t>Altera o art. 11, caput, o § 3º do art. 28 e o § 4º do art. 43 da Lei Orgânica Municipal de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>12441</t>
   </si>
   <si>
     <t>Mesa Diretora 2016</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12441/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12441/novo-modelo.docx</t>
   </si>
   <si>
     <t>Altera os artigos 99-B e 99-B, caput e seu §4° da Lei   Orgânica  do Município de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>11571</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11571/2016_04_07_09_50_59.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11571/2016_04_07_09_50_59.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Complementar nº 068/2015, que altera dispositivo da Lei Complementar nº 020, de 29 de dezembro de 2008, que dispõe sobre o Código Tributário do Município de Campo Novo do Parecis/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>12475</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12475/2016_11_24_10_21_55.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12475/2016_11_24_10_21_55.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Complementar nº004, de 30 de dezembro de 2003, que dispõe sobre o parcelamento do solo urbano do Município de Campo Novo do Parecis e dá outras providências.</t>
   </si>
   <si>
     <t>12476</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12476/2016_11_24_10_30_54.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12476/2016_11_24_10_30_54.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de Loteamento Fechado para fins residenciais no Município de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>11261</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11261/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11261/novo-modelo.docx</t>
   </si>
   <si>
     <t>Altera  a Lei Complementar nº 006, de 30.12.2003, que dispõe sobre o macrozoneamento, zoneamento, uso e ocupação do solo no Município de Campo Novo do Parecis, unificando o zoneamento de uso da Avenida Olacyr Francisco de Moraes, e dá outras providências.</t>
   </si>
   <si>
     <t>11690</t>
   </si>
   <si>
     <t>GILBERTO VIEIRA DE MELO, MILTON SOARES</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11690/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11690/novo-modelo.docx</t>
   </si>
   <si>
     <t>Altera dispositivo na Lei Complementar nº 008/2016, que institui o Código de Obras no Município de Campo Novo do Parecis, de forma a transferir ao poder público municipal a responsabilidade pela pavimentação e manutenção de calçadas ou passeios públicos.</t>
   </si>
   <si>
     <t>11856</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11856/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11856/novo-modelo.docx</t>
   </si>
   <si>
     <t>Altera  dispositivo na Lei Complementar nº 006, de 30.12.2003, que dispõe sobre o macrozoneamento, zoneamento, uso e ocupação do solo no Municipio de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>12486</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12486/2016_11_28_14_46_11.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12486/2016_11_28_14_46_11.pdf</t>
   </si>
   <si>
     <t>Altera a Tabela 3, do art. 33, da Lei Complementar nº006/2003, que dispõe sobre o macrozoneamento, zoneamento, uso e ocupação do solo no Município de Campo Novo do Parecis e dá outras providências.</t>
   </si>
   <si>
     <t>11284</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11284/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11284/novo-modelo.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo municipal a abrir crédito adicional especial no valor de R$100.000,00, e dá outras providências.</t>
   </si>
   <si>
     <t>11367</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11367/2016_03_04_16_35_18.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11367/2016_03_04_16_35_18.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo firmar convênio com a Associação Abrigo Peludos de Campo Novo do Parecis - AAPCP e dá outras providências.</t>
   </si>
   <si>
     <t>11406</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11406/2016_03_31_08_20_38.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11406/2016_03_31_08_20_38.pdf</t>
   </si>
   <si>
     <t>Institui a verba indenizatória para Motoristas da Saúde e Técnicos em Enfermagem e dá outras providências.</t>
   </si>
   <si>
     <t>11457</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11457/2016_03_21_07_23_49.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11457/2016_03_21_07_23_49.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal firmar convênio com o Sindicato Rural de Campo Novo do Parecis e dá outras providências.</t>
   </si>
   <si>
     <t>11510</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11510/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11510/novo-modelo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Escola Municipal "Amélia Lena Fedrizzi", e dá outras providências.</t>
   </si>
   <si>
     <t>11529</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11529/2016_04_01_14_18_39.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11529/2016_04_01_14_18_39.pdf</t>
   </si>
   <si>
     <t>Transforma cargos na Administração Direta, reestrutura o Plano de Cargos, Carreiras e Vencimentos da Administração Pública Direta e Indireta, do Município de Campo Novo do Parecis e dá outras providências.</t>
   </si>
   <si>
     <t>11531</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11531/2016_04_04_10_38_49.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11531/2016_04_04_10_38_49.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo IV da Lei Municipal nº1.145/2006, que reestrutura o Plano de Carreira dos Profissionais da Educação do Município de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>11533</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11533/2016_04_04_08_18_33.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11533/2016_04_04_08_18_33.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$200.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>11699</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11699/2016_05_02_09_27_21.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11699/2016_05_02_09_27_21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2017, e dá outras providências.</t>
   </si>
   <si>
     <t>11621</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11621/2016_04_13_08_30_41.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11621/2016_04_13_08_30_41.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo municipal a abrir crédito adicional suplementar no valor de R$184.140,00, e dá outras providências.</t>
   </si>
   <si>
     <t>11776</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11776/2016_05_10_10_03_06.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11776/2016_05_10_10_03_06.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo na Lei nº973/2003 que cria o Conselho Municipal de Desenvolvimento Rural Sustentável e, dá outras providências.</t>
   </si>
   <si>
     <t>11811</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11811/2016_05_17_10_30_17.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11811/2016_05_17_10_30_17.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo municipal a abrir crédito adicional suplementar no valor de R$828.100,00, e dá outras providências.</t>
   </si>
   <si>
     <t>11823</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11823/2016_05_18_08_50_50.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11823/2016_05_18_08_50_50.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação de trechos das Ruas Paraíba, Goiás e Bahia, localizadas no Bairro Centro, e dá outras providências.</t>
   </si>
   <si>
     <t>11849</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11849/2016_05_25_14_35_12.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11849/2016_05_25_14_35_12.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo municipal a abrir crédito adicional suplementar no valor de R$1.187.711,00, e dá outras providências.</t>
   </si>
   <si>
     <t>11850</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11850/2016_05_25_14_49_21.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11850/2016_05_25_14_49_21.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo municipal a abrir crédito adicional suplementar no valor de R$46.000,00, e dá outras providências.</t>
   </si>
   <si>
     <t>11873</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11873/2016_06_03_09_18_57.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11873/2016_06_03_09_18_57.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$84.200,00, e dá outras providências.</t>
   </si>
   <si>
     <t>11917</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11917/2016_06_10_15_27_05.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11917/2016_06_10_15_27_05.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$224.500,00, e dá outras providências.</t>
   </si>
   <si>
     <t>11916</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11916/2016_06_10_15_30_14.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11916/2016_06_10_15_30_14.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$354.901,47, e dá outras providências.</t>
   </si>
   <si>
     <t>11963</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11963/2016_06_16_07_49_46.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11963/2016_06_16_07_49_46.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$34.200,00, e dá outras providências.</t>
   </si>
   <si>
     <t>11972</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11972/2016_06_21_08_09_18.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11972/2016_06_21_08_09_18.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$550.000,00, e dá outras providências.</t>
   </si>
   <si>
     <t>11989</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11989/2016_06_24_08_23_55.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11989/2016_06_24_08_23_55.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$670.958,00, e dá outras providências.</t>
   </si>
   <si>
     <t>11990</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11990/2016_06_24_08_28_12.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11990/2016_06_24_08_28_12.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$120.000,00, e dá outras providências.</t>
   </si>
   <si>
     <t>11991</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11991/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11991/novo-modelo.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$100.000,00, e dá outras providências.</t>
   </si>
   <si>
     <t>12150</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12150/2016_08_05_07_43_09.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12150/2016_08_05_07_43_09.pdf</t>
   </si>
   <si>
     <t>Cria a Comissão Permanente de Avaliação e Desempenho, e dá outras providências.</t>
   </si>
   <si>
     <t>12151</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12151/2016_08_05_07_55_19.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12151/2016_08_05_07_55_19.pdf</t>
   </si>
   <si>
     <t>Corrige dispositivos na Lei nº 1.822/2016, que transforma cargos na Administração Direta, reestrutura o Plano de Cargos, Carreiras e Vencimentos da Administração Pública Direta e Indireta, do Município de Campo Novo do Parecis e dá outras providências.</t>
   </si>
   <si>
     <t>12152</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12152/2016_08_05_07_56_32.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12152/2016_08_05_07_56_32.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$516.768,00, e dá outras providências.</t>
   </si>
   <si>
     <t>12177</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12177/2016_08_19_10_13_38.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12177/2016_08_19_10_13_38.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$161.000,00, e dá outras providências.</t>
   </si>
   <si>
     <t>12178</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12178/2016_08_19_10_16_45.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12178/2016_08_19_10_16_45.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$40.000,00, e dá outras providências.</t>
   </si>
   <si>
     <t>12210</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12210/2016_09_01_15_59_43.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12210/2016_09_01_15_59_43.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos na Lei nº 1.840/2016, que dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2017, e dá outras providências.</t>
   </si>
   <si>
     <t>12211</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12211/2016_09_01_16_01_57.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12211/2016_09_01_16_01_57.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$63.734,60, e dá outras providências.</t>
   </si>
   <si>
     <t>12212</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12212/2016_09_01_16_04_15.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12212/2016_09_01_16_04_15.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$343.487,75,  e dá outras providências.</t>
   </si>
   <si>
     <t>12238</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12238/2016_09_09_10_14_13.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12238/2016_09_09_10_14_13.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$106.700,00, e dá outras providências.</t>
   </si>
   <si>
     <t>12285</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12285/2016_09_21_07_51_26.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12285/2016_09_21_07_51_26.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.848/2016, que autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$161.000,00  e dá outras providências.</t>
   </si>
   <si>
     <t>12294</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12294/2016_09_22_16_25_18.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12294/2016_09_22_16_25_18.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$400.000,00, e dá outras providências.</t>
   </si>
   <si>
     <t>12316</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12316/2016_10_07_09_19_36.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12316/2016_10_07_09_19_36.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Campo Novo do Parecis para o exercício financeiro de 2017, e dá outras providências.</t>
   </si>
   <si>
     <t>12346</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12346/2016_10_20_14_58_16.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12346/2016_10_20_14_58_16.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$789.219,90, e dá outras providências.</t>
   </si>
   <si>
     <t>12492</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12492/2016_12_05_07_54_58.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12492/2016_12_05_07_54_58.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de ossário no Cemitério Municipal "Divino Lourenço de Oliveira", e dá outras providências.</t>
   </si>
   <si>
     <t>12506</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12506/2016_12_12_09_06_50.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12506/2016_12_12_09_06_50.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$292.656,00,  e dá outras providências.</t>
   </si>
   <si>
     <t>19621</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$280.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>11206</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11206/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11206/novo-modelo.docx</t>
   </si>
   <si>
     <t>Cria a Divisão de Gestão de Pessoas e de Patrimônio, que passa a integrar a Lei Municipal nº306/93, que dispõe sobre a nova estrutura organizacional, regime jurídico, o plano de cargos e salários do funcionalismo da Câmara Municipal de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>11224</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11224/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11224/novo-modelo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de farmácias, drogarias e unidades básicas de saúde disponibilizarem recipientes para descarte de medicamentos com o prazo de  validade vencido, deteriorados ou não utilizados, no âmbito  do Município de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>11538</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11538/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11538/novo-modelo.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo, por intermédio do Departamento de Água, Esgoto e Serviços Urbanos, a receber doações de seus usuários à Associação Abrigo Peludos de Campo Novo do Parecis - AAPCNP.</t>
   </si>
   <si>
     <t>11687</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11687/projeto-de-lei-institui-banco-de-remedios-doados.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11687/projeto-de-lei-institui-banco-de-remedios-doados.doc</t>
   </si>
   <si>
     <t>Institui o Banco de Remédios doados no Município de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>12436</t>
   </si>
   <si>
     <t>CLOVIS ANTONIO DE PAULA, DIONARDO MENDES DA CONCEIÇÃO, LEANDRO MARTINS DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12436/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12436/novo-modelo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a comercialização de alimentos em vias e logradouros públicos e áreas particulares de modo estacionário e itinerante, e dá outras providências.</t>
   </si>
   <si>
     <t>12473</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12473/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12473/novo-modelo.docx</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Vereadores  da Câmara Municipal de Campo Novo do Parecis para a Legislatura 2017/2020, e dá outras providências.</t>
   </si>
   <si>
     <t>12478</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12478/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12478/novo-modelo.docx</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito, Vice-Prefeito e Secretários Municipais para a Legislatura 2017/2020, e dá outras providências.</t>
   </si>
   <si>
     <t>11300</t>
   </si>
   <si>
     <t>PRMM</t>
   </si>
   <si>
     <t>Projeto de Resolução Mesa</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11300/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11300/novo-modelo.docx</t>
   </si>
   <si>
     <t>Autoriza o Vereador Marcelo Martinez Acosta a representar a Câmara Municipal de Campo Novo do Parecis na 25ª reunião ordinária do Conselho Estadual das Cidades.</t>
   </si>
   <si>
     <t>11385</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11385/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11385/novo-modelo.docx</t>
   </si>
   <si>
     <t>Altera a Resolução n° 001/2013, de 13 de fevereiro de 2013, que fixa as diárias dos servidores da Câmara Municipal de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>12498</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12498/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12498/novo-modelo.docx</t>
   </si>
   <si>
     <t>Autoriza o Vereador Marcelo Martinez Acosta a representar a Câmara Municipal de Campo Novo do Parecis na 26ª reunião ordinária do Conselho Estadual das Cidades.</t>
   </si>
   <si>
     <t>11301</t>
   </si>
   <si>
     <t>PRMV</t>
   </si>
   <si>
     <t>Projeto de Resolução Vereador</t>
   </si>
   <si>
     <t>GILBERTO VIEIRA DE MELO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11301/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11301/novo-modelo.docx</t>
   </si>
   <si>
     <t>11221</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11221/requerimento-academia-guapirama.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11221/requerimento-academia-guapirama.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito seja informado a esta Casa de Leis, se consta no planejamento do Município, através da Secretaria Municipal de Assistência Social, a construção de uma academia de ginástica na Comunidade do PA- Guapirama, para atender as necessidades dos moradores daquela localidade e de fazendas do entorno.</t>
   </si>
   <si>
     <t>11223</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11223/requerimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11223/requerimento.doc</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito informações sobre a Indicação 255/2013, que visa a construção de banheiros públicos na pista de Caminhada Egínio Pinto Gomes.</t>
   </si>
   <si>
     <t>11268</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11268/requerimento-referente-informacoes-sobre-os-andamentos-das-obras-de-drenagens-e-asfalto-bairro-jp.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11268/requerimento-referente-informacoes-sobre-os-andamentos-das-obras-de-drenagens-e-asfalto-bairro-jp.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito informações sobre a reposição das câmeras de segurança no Bairro Boa Esperança, nas Ruas Santo Antônio e Martinho Lutero, objeto da Indicação nº650/2015, de 23.11.2015.</t>
   </si>
   <si>
     <t>11293</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11293/requerimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11293/requerimento.doc</t>
   </si>
   <si>
     <t>Requerem ao Presidente da Câmara, ouvido o Soberano Plenário, o encaminhamento de ofício à AGER - Agência de Regulação dos Serviços Públicos Delegados do Estado de Mato Grosso, para conhecimento e tomada de providências, quanto a indícios de que  empresas de transporte coletivo que operam no Terminal Rodoviário de Campo Novo do Parecis estariam procedendo ao embarque e desembarque de passageiros fora do mesmo, contrariando a legislação. Requerem, outrossim, que seja enviada cópia do referido ofício à concessionária dos serviços de administração e exploração do Terminal, bem como às empresas e taxistas que operam no Terminal Rodoviário Municipal.</t>
   </si>
   <si>
     <t>11270</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11270/requerimento-adubos-em-hortas-comunitarias.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11270/requerimento-adubos-em-hortas-comunitarias.doc</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito que informe por qual motivo não está sendo feita a entrega de adubos orgânicos nas hortas cadastradas e atendidas pelo Departamento de Agricultura Familiar.</t>
   </si>
   <si>
     <t>11271</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11271/requerimento-quais-os-criterios-para-construcao-de-quioques-em-areas-publicas.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11271/requerimento-quais-os-criterios-para-construcao-de-quioques-em-areas-publicas.doc</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito que nos informe quais os critérios que estão sendo utilizados para a liberação de construção de quiosques nas áreas públicas do Município.</t>
   </si>
   <si>
     <t>11273</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11273/requerimento-oficio-inss-2016.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11273/requerimento-oficio-inss-2016.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Presidente da Câmara, ouvido o soberao Plenário, o encaminhamento de ofício ao Gerente Executivo do Instituto Nacional de Seguro Social - INSS Cuiabá/MT -  Sr. Odair Egues, com cópia para Deputado Federal Ezequiel Fonseca, solicitando agilidade na nomeação do responsável pela agencia do INSS nesta cidade, a fim de possibilitar o início de suas atividades.</t>
   </si>
   <si>
     <t>11275</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11275/ciclovia.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11275/ciclovia.doc</t>
   </si>
   <si>
     <t>Requerem ao Poder Executivo Municipal, através da Secretaria Municipal de Infraestrutura, quais as providências tomadas sobre a Indicação 489/2015, que solicita a construção de três quebra-molas ao longo da avenida Minas Gerais, no Bairro Olenka.</t>
   </si>
   <si>
     <t>11276</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>LEANDRO MARTINS DOS SANTOS, MILTON SOARES</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11276/requerimento-ciclovia.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11276/requerimento-ciclovia.doc</t>
   </si>
   <si>
     <t>Requerem ao Poder Executivo, através da Secretaria de Infraestrutura, se há algum estudo ou previsão de reforma e melhorias da ciclovia ao longo da Avenida Marechal Rondon e Avenida Amapá.</t>
   </si>
   <si>
     <t>11277</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11277/requerimento-prefeitura-emenda.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11277/requerimento-prefeitura-emenda.doc</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito seja informado a esta Casa de Leis se há um calendário ou cronograma elaborado para previsões de empenhos de emendas parlamentar para ano 2016.</t>
   </si>
   <si>
     <t>11279</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11279/requerimento-referente-informacoes-sobre-os-andamentos-das-obras-de-drenagens-e-asfalto-bairro-jp.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11279/requerimento-referente-informacoes-sobre-os-andamentos-das-obras-de-drenagens-e-asfalto-bairro-jp.doc</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito informações referente ao andamento das obras de drenagem e pavimentação asfáltica do Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>11280</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11280/requerimento-rotatoria-amapa-mionas.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11280/requerimento-rotatoria-amapa-mionas.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito seja informado a esta Casa de Leis se consta no planejamento da Secretaria Municipal de Infraestrutura, projeto para construção de rotatória nos cruzamentos da Av. Amapá com Av. Minas Gerais, no Bairro Jardim das Palmeiras, ligando ao Bairro Olenka, e iluminação pública  no canteiro central até a Av. Olacyr Francisco de Moraes.</t>
   </si>
   <si>
     <t>11282</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11282/requerimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11282/requerimento.doc</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito o encaminhamento a esta Casa de Leis das seguintes informações com relação ao contrato de prestação de serviços com a empresa R.O. da Silva &amp; Cia Ltda: - processos completos de pagamento referente ao ano de 2015, inclusive com as  notas fiscais/faturas da prestação de serviços devidamente atestadas pelo fiscal do contrato respectivo; - quantidade de empregados registrados pela empresa para a execução do contrato com a Prefeitura.</t>
   </si>
   <si>
     <t>11368</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11368/requerimento-obra-residencial-parecis.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11368/requerimento-obra-residencial-parecis.doc</t>
   </si>
   <si>
     <t>Requerem ao Presidente da Câmara, ouvido o Soberano Plenário, o encaminhamento de ofício através desta Casa de Leis à Superintendência Administrativa da Caixa Econômica Federal, solicitando se já há empresa contratada para sequência das obras do Residencial Parecis, bem como cronograma.</t>
   </si>
   <si>
     <t>11369</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11369/requerimento-dilmar-dal-bosco.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11369/requerimento-dilmar-dal-bosco.doc</t>
   </si>
   <si>
     <t>Requer ao Presidente da Câmara, ouvido o soberano Plenário, o encaminhamento de ofício ao Deputado Estadual Dilmar Dal Bosco solicitando audiência com o Secretário Estadual de Saúde, com a seguinte pauta: Hospital Municipal de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>11370</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11370/requerimento-pista-de-caminhada.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11370/requerimento-pista-de-caminhada.doc</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, através da Secretaria Municipal de Infraestrutura, qual a previsão de beneficiar a comunidade do bairro Jardim das Palmeiras com uma pista de caminhada, nos moldes da rua Sucupira, bem como se já conta com projeto para tal benfeitoria.</t>
   </si>
   <si>
     <t>11371</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11371/requerimento-saude.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11371/requerimento-saude.doc</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito o encaminhamento a esta Casa de Leis de cópia dos contratos de compra e venda e seus aditivos, destinados ao empreendimento de Saúde.</t>
   </si>
   <si>
     <t>11384</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11384/requerimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11384/requerimento.doc</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito informações sobre a implantação da rede de iluminação pública na Avenida Brasil e Avenida Paraíso.</t>
   </si>
   <si>
     <t>11416</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11416/requerimento-iluminacao-av-belo-horizonte.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11416/requerimento-iluminacao-av-belo-horizonte.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito seja informado a esta Casa de Leis, se consta no planejamento da Secretaria Municipal de Infraestrutura projeto para implantação de iluminação pública no canteiro central da Av. Belo Horizonte em toda sua extensão, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>11418</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11418/requerimento-ciclista.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11418/requerimento-ciclista.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, o encaminhamento a esta Casa de Leis cópia de pagamento das cestas básicas, de janeiro de 2015 até março de 2016, bem como encaminhar relatório contendo dados completos de pessoas cadastradas para receber cestas básicas, bem como informar as pessoas que foram beneficiadas, e as que não foram.</t>
   </si>
   <si>
     <t>11420</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11420/requerimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11420/requerimento.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito seja informado a esta Casa de Leis se consta no planejamento da Secretaria Municipal de Infraestrutura, projeto para instalação de super postes na Praça Delvina Andrjeswski na Avenida Minas Gerais, no Bairro Olenka, objeto das Indicações nºs 164/2013 e 597/2015.</t>
   </si>
   <si>
     <t>11478</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11478/requerimento-aguas-hotel-tomazelli.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11478/requerimento-aguas-hotel-tomazelli.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito seja informado a esta Casa de Leis se consta no planejamento da Secretaria Municipal de Infraestrutura, projeto para solucionar o problema das águas das chuvas provenientes da Avenida Olacyr de Moraes, que desaguam na Rua Santa Catarina, transbordando e inundando o estacionamento do Hotel Tomazelli, causando transtornos e comprometendo a estrutura do prédio.</t>
   </si>
   <si>
     <t>11479</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11479/requerimento-plantio-de-arvores-jp.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11479/requerimento-plantio-de-arvores-jp.doc</t>
   </si>
   <si>
     <t>Requeremos, ouvido o Soberano Plenário, ao Senhor Prefeito, que seja informado a esta Casa de Leis o local onde foram adquiridas as mudas plantadas no canteiro da Av. Minas Gerais, Bairro Jardim das Palmeiras, depois do Ginásio de Esportes, sentido Aeroporto, bem como se foi celebrado (TAC) Termo de Ajustamento de Conduta ente o Município  e órgãos ambientais, federal e estadual.</t>
   </si>
   <si>
     <t>11482</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11482/requerimento-ciretran.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11482/requerimento-ciretran.docx</t>
   </si>
   <si>
     <t>Requerem que este expediente seja encaminhado ao Senhor Mauro Valter Berft, Prefeito Municipal, requerendo informações sobre as receitas de IPVA – Imposto sobre a Propriedade de Veículos Automotores e  de Multas, arrecadadas no município, como segue: 1. Em quais áreas ou setores os recursos arrecadados do IPVA foram investidos no município no ano de 2015? 2. Qual o valor da receita proveniente da aplicação de multas referentes a legislação de trânsito em 2015? Em quais áreas ou setores foram aplicados esses recursos? 3. Quais as perspectivas de benfeitorias a serem realizadas no município em 2016 com a arrecadação do IPVA e MULTAS?</t>
   </si>
   <si>
     <t>11536</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11536/cimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11536/cimento.doc</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito a quantidade de sacas de cimento adquiridas para a Secretaria de Infraestrutura, nos anos de 2014, 2015 e 2016, informar também onde foi utilizado e quais foram as empresas fornecedoras do cimento para a Prefeitura Municipal de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>11540</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11540/requerimento-iluminacao-jequitiba.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11540/requerimento-iluminacao-jequitiba.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito seja informado a esta Casa de Leis se consta no planejamento da Secretaria de Infraestrutura a ampliação de iluminação pública no canteiro central da Avenida Jequitibá, no Bairro Alvorada.</t>
   </si>
   <si>
     <t>11546</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11546/requerimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11546/requerimento.doc</t>
   </si>
   <si>
     <t>Requerem ao Presidente da Câmara, ouvido o Soberano Plenário, o encaminhamento de oficio ao Exmo. Sr. Ministro das Cidades - Sr. Gilberto Kassab,  a fim de  pleitear a liberação de recursos para pavimentação asfáltica da Avenida Eli Antônio Brizola, no Polo Industrial José Diogo Dutra.</t>
   </si>
   <si>
     <t>11577</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>CLOVIS ANTONIO DE PAULA, DIONARDO MENDES DA CONCEIÇÃO, GILBERTO VIEIRA DE MELO, LEANDRO MARTINS DOS SANTOS, MILTON SOARES, SEBASTIÃO PEDRO DA VITÓRIA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11577/cesta-basica.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11577/cesta-basica.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, que seja encaminhado a esta Casa de Leis cópia do relatório confeccionado pela Controladoria da Prefeitura referente as cestas básicas.</t>
   </si>
   <si>
     <t>11579</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11579/requerimento-correcao-das-sarjetas-da-avenida-dos-trabalhadores.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11579/requerimento-correcao-das-sarjetas-da-avenida-dos-trabalhadores.doc</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito seja informado a esta Casa de Leis se consta no planejamento do Município, através da Secretaria Municipal de Infraestrutura, a execução de serviços de correção na sarjeta dos dois lados da Avenida dos Trabalhadores, que liga ao Bairro Boa Esperança</t>
   </si>
   <si>
     <t>11580</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11580/requerimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11580/requerimento.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o Soberano Plenário, que seja esclarecido a esta Câmara Municipal as razões de ainda não estar em funcionamento a Unidade Básica de Saúde da Avenida Amapá, bem como a previsão para início de suas atividades. Requerem, ainda, a previsão para início da construção de mais 3 (três) unidades básicas de saúde nesta cidade.</t>
   </si>
   <si>
     <t>11581</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11581/requerimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11581/requerimento.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o Soberano Plenário, o encaminhamento a esta Casa de Leis do projeto de iluminação da Avenida Olacyr Francisco de Moraes, em fase de execução.</t>
   </si>
   <si>
     <t>11595</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11595/requerimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11595/requerimento.doc</t>
   </si>
   <si>
     <t>Requerem à Associação Pró-Saúde do Parecis,  ouvido o Soberano Plenário, o encaminhamento a esta Casa de Leis da seguinte documentação acerca do Contrato de Prestação de Serviços Radiológicos e outras Avenças, e respectivo Termo Aditivo, firmado em 22.09.2014, entre a Associação Pró-Saúde do Parecis e a empresa Mega Imagem Centro de Diagnóstico Ltda, que tem por objeto a realização de exames radiológicos com a utilização de Tomografia Computadorizada, Raio-X Digital, Mamografia, Densitometria e Ultrassonografia, objetivando o diagnóstico por imagem: - cópia do instrumento onde consta o valor da obra, homologado entre as partes contratantes, a que se refere a Cláusula Quinta (item 5.1); - cópia das planilhas de faturamento bruto mensal e recebimentos, bem como os controles de atendimento, conforme previsto na Cláusula Segunda, desde o início da execução do contrato até março de 2016.</t>
   </si>
   <si>
     <t>11597</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11597/requerimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11597/requerimento.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o Soberano Plenário, o encaminhamento a esta Casa de Leis de informações sobre a execução do projeto de obras de drenagem e pavimentação asfáltica no Bairro Jardim das Palmeiras e Pólo Empresarial Parecis: - cronograma para 2016; - valor real já pago e a pagar referente ao executado, conforme Contrato de Prestação de Serviço nº059/2014, celebrado entre o Município de Campo Novo do Parecis e a empresa SANEPAVI - Saneamento e Pavimentação Eirele; - metragem e percentual correspondente dos serviços executados referente a drenagem de águas pluviais; - metragem  e percentual correspondente dos serviços executados referente a pavimentação asfáltica.</t>
   </si>
   <si>
     <t>11598</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11598/requerimento-oficio-wilson-santos.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11598/requerimento-oficio-wilson-santos.doc</t>
   </si>
   <si>
     <t>Requerem ao Presidente da Câmara, ouvido o soberano Plenário, o encaminhamento de ofício ao Deputado Estadual Wilson Santos, solicitando uma audiência pública em nosso Município para discussão do Ensino Ciclado.</t>
   </si>
   <si>
     <t>11600</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11600/requerimento-oficio-assembleia-audiencia-publica.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11600/requerimento-oficio-assembleia-audiencia-publica.doc</t>
   </si>
   <si>
     <t>Requerem ao Presidente da Câmara, ouvido o soberano Plenário, o encaminhamento de ofício ao Presidente da Assembleia Legislativa - Deputado Guilherme Maluf, com vistas a solicitar a realização de uma audiência pública em Campo Novo do Parecis, pela Assembleia Legislativa do Estado de Mato Grosso, para debater diversas demandas de Campo novo e toda a região.</t>
   </si>
   <si>
     <t>11651</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11651/requerimento-oficio-assembleia-revisao-territorial.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11651/requerimento-oficio-assembleia-revisao-territorial.doc</t>
   </si>
   <si>
     <t>Requerem ao Presidente da Câmara, o encaminhamento de ofício ao Presidente da Assembleia Legislativa - Deputado Guilherme Maluf, com vistas a solicitar a realização de trabalho em busca da revisão territorial em nosso Município.</t>
   </si>
   <si>
     <t>11654</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11654/requerimento-oficio-itanorte.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11654/requerimento-oficio-itanorte.doc</t>
   </si>
   <si>
     <t>Requerem ao Presidente da Câmara, ouvido o soberano Plenário, o encaminhamento de ofício Exmo. Sr. BLAIRO BORGES MAGGI – ITAMARATI NORTE, solicitando do mesmo a disponibilização do prédio da escola atual na Fazenda Itamarati Norte para que seja  destinado no próximo ano para ser utilizado para o ensino integral.</t>
   </si>
   <si>
     <t>11655</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11655/requerimento-oficio-processo-sanepav.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11655/requerimento-oficio-processo-sanepav.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o Soberano Plenário, o encaminhamento a esta Casa de Leis cópia do processo administrativo contra a empresa SANEPAVI - Saneamento e Pavimentação Eirele.</t>
   </si>
   <si>
     <t>11656</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11656/requerimento-oficio-secretaria-iris.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11656/requerimento-oficio-secretaria-iris.doc</t>
   </si>
   <si>
     <t>Requerem, nos termos do art. 123, §3°, XII e artigos 230 e 231 do Regimento Interno, a convocação da Secretária Municipal de Infraestrutura - Sra Iris Zawaski para que a mesma venha prestar esclarecimento sobre a pavimentação asfáltica no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>11665</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11665/requerimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11665/requerimento.doc</t>
   </si>
   <si>
     <t>Requerem ao Presidente da Câmara, ouvido o soberano Plenário, que seja solicitado ao Presidente da Associação Pró-Saúde do Parecis, o encaminhamento a esta Casa de Leis das seguintes informações inerentes à gestão do Centro Hospitalar Parecis "Euclides Horst": - relação dos médicos que atuam no Centro Hospitalar Parecis "Euclides Horst" - CHP e respectivos contratos; - escala de plantões realizados, referente aos meses de janeiro, fevereiro e março de 2016; - Anexo X da prestação de contas da Associação - relação de pagamentos, do período de dezembro/2015 a março/2016; - relação das causas trabalhistas ajuizadas por médicos em desfavor da Associação Pró-Saúde do Parecis e Município, bem como valores já pagos ou pleiteados pelos reclamantes. Requerem, outrossim, que nos seja informado sobre a certificação da qualidade dos exames realizados pela empresa Mega Imagem/Dis Diagnóstico por Imagem de Sorriso Ltda.</t>
   </si>
   <si>
     <t>11669</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11669/requerimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11669/requerimento.doc</t>
   </si>
   <si>
     <t>Requerem ao Presidente da Câmara, ouvido o soberano Plenário, o encaminhamento de ofício ao Secretário de Estado de Educação - Sr. Permínio Filho, a fim de solicitar a inclusão das escolas da rede estadual de ensino deste Município no Projeto “Educação Integral em Tempo Integral”.</t>
   </si>
   <si>
     <t>11689</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11689/requerimento-2016-capela-mortuaria.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11689/requerimento-2016-capela-mortuaria.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito seja informado a esta Casa de Leis sobre quem está a responsabilidade da limpeza e manutenção da Capela Mortuária do nosso Município.</t>
   </si>
   <si>
     <t>11691</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11691/requerimento-mine-abatedouro-2016.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11691/requerimento-mine-abatedouro-2016.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, seja informado a esta Casa de Leis se existe projeto cadastrado no SICONV, Programa Desenvolvimento Regional, Territorial, Sustentável, e Economia Solidaria, junto ao Ministério de Integração Nacional, com vistas a viabilização de recursos para construção de um mini-abatedouro de pequenos animais, para atender os pequenos produtores.</t>
   </si>
   <si>
     <t>11693</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11693/requerimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11693/requerimento.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito informações sobre o serviço de tapa-buracos e lama asfáltica na Rua Sucupira.</t>
   </si>
   <si>
     <t>11696</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11696/requerimento-rotatorias-av-rio-grande-do-sul.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11696/requerimento-rotatorias-av-rio-grande-do-sul.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito seja informado a esta Casa de Leis se consta no planejamento da Secretaria Municipal de Infraestrutura a construção  de rotatórias nos cruzamentos da Avenida Rio Grande do Sul com as ruas  Roberto Carlos Brolio e Rodolfo Ulrich, no Bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>11763</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11763/requerimento-avenida-minas-gerais.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11763/requerimento-avenida-minas-gerais.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito seja informado a esta Casa de Leis se consta no planejamento da Secretaria Municipal de Infraestrutura, projeto para implantação de pista de caminhada, estacionamento em diagonal e plantio de palmeiras ao longo da Avenida Minas Gerais, em toda sua extensão.</t>
   </si>
   <si>
     <t>11764</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11764/requerimento-oficio-ultra-macho-maluf.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11764/requerimento-oficio-ultra-macho-maluf.doc</t>
   </si>
   <si>
     <t>Requerem ao Presidente da Câmara, ouvido o soberano Plenário, o encaminhamento de ofício ao Presidente da Assembleia Legislativa Estadual - Deputado Guilherme Maluf, com vistas a solicitar apoio financeiro para realização de uma etapa do evento ULTRAMACHO neste Município, o qual está previsto para ser realizado no dia 7 de agosto próximo.</t>
   </si>
   <si>
     <t>11765</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11765/requerimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11765/requerimento.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito informações sobre a Indicação 424/2015, versando sobre a realização de estudo sobre a melhoria da iluminação com a utilização de lâmpada de led.</t>
   </si>
   <si>
     <t>11769</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11769/requerimento-projeto-de-lei-n010-2013.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11769/requerimento-projeto-de-lei-n010-2013.doc</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito, ouvido o soberano Plenário, as seguintes informações com relação a árvore declarada imune a corte, objeto da Lei nº1.604/2013, de 12.11.2013: - serviços de manutenção; - construção de espaço reservado; colocação da placa identificadora.</t>
   </si>
   <si>
     <t>11770</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11770/requerimento-revitalizacao-2016.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11770/requerimento-revitalizacao-2016.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, seja informado a esta Casa de Leis se consta no planejamento da Secretaria Municipal de Infraestrutura, elaboração de projeto de revitalização da Praça da Bíblia, inclusive implantação de um  chafariz, construção de sanitários públicos, plantio de árvores, reposição de bancos, pintura no alambrado do campo de futebol suíço, iluminação e manutenção no campo de futebol de areia, estacionamento em diagonal ao redor da praça, além de segurança.</t>
   </si>
   <si>
     <t>11840</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11840/requerimento-oficio-fundacao-andre-maggi.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11840/requerimento-oficio-fundacao-andre-maggi.doc</t>
   </si>
   <si>
     <t>Requerem ao Presidente da Câmara, ouvido o soberano Plenário, o encaminhamento de ofício à Fundação André e Lúcia Maggi com vistas a solicitar a criação da "CASA MAGGICA" para atender a comunidades em nosso Município.</t>
   </si>
   <si>
     <t>11842</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11842/requerimento-reposicao-de-arvores-na-av-minas-gerais-e-belo-horizonte.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11842/requerimento-reposicao-de-arvores-na-av-minas-gerais-e-belo-horizonte.doc</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito, ouvido o soberano Plenário, que seja informado a esta Casa de Leis se consta no planejamento da Secretaria Municipal de Desenvolvimento Econômico, uma programação para início de reposição das árvores que foram plantadas na Avenida Minas Gerais e Avenida Belo Horizonte.</t>
   </si>
   <si>
     <t>11843</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11843/requerimento-redutores-rua-das-oimbas.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11843/requerimento-redutores-rua-das-oimbas.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, seja informado a esta Casa de Leis se consta no planejamento da Secretaria Municipal de Infraestrutura, projeto para implantação de redutores de velocidade na Rua das Pombas, Residencial Flor do Cerrado, no Bairro Jardim das Palmeiras, objeto da Indicação de nº 336/2014.</t>
   </si>
   <si>
     <t>11844</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11844/requerimento-contorno-alongado.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11844/requerimento-contorno-alongado.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, seja informado a esta Casa de Leis se consta no planejamento da Secretaria Municipal de Infraestrutura projeto para  construção  de contorno alongado no cruzamento da Avenida Olacyr Francisco de Moraes com Avenida Lions Internacional, objeto da Indicação nº 419/2015.</t>
   </si>
   <si>
     <t>11853</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11853/requerimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11853/requerimento.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, o encaminhamento a esta Casa de Leis dos processos licitatórios referentes ao PREGÃO 117/2015 - destinado à REGISTRO DE PREÇOS para futura e eventual aquisição de Lâmpadas de Led para atender as Secretarias Municipais e aquisição de Material Elétrico para a ampliação da iluminação pública nas Av. Olacyr de Moraes e Av. Brasil e Departamento de Água e PREGÃO 164/2015 - destinado à REGISTRO DE PREÇOS para futura e eventual aquisição de Luminárias Públicas de LED para atender a Secretaria Municipal de Infraestrutura. Requerem, outrossim, o encaminhamento a esta Casa de Leis do demonstrativo da receita e despesa referente a Contribuição de Iluminação Pública, período de janeiro/2015 a dezembro/2015.</t>
   </si>
   <si>
     <t>11855</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11855/requerimento-plano-de-mobilidade-urbana.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11855/requerimento-plano-de-mobilidade-urbana.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, o encaminhamento a esta Casa de Leis de cópia do Plano de Mobilidade Urbana, conforme Lei Federal nº 12.587/2012.</t>
   </si>
   <si>
     <t>11859</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11859/requerimento-oficio-sinfra-cuiaba-mt.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11859/requerimento-oficio-sinfra-cuiaba-mt.doc</t>
   </si>
   <si>
     <t>Requerem ao Presidente da Câmara, ouvido o soberano Plenário, o encaminhamento de ofício ao Secretário de Estado de Infraestrutura e Logística Sr. MARCELO DUARTE MONTEIRO, a fim de solicitar que seja efetuado a limpeza às margens da Rodovia MT 235, no trecho compreendido Campo Novo do Parecis e IFMT, neste Município, além e efetuar a  implantação de sinalização no trecho citado.</t>
   </si>
   <si>
     <t>11878</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11878/flores-do-canteiro.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11878/flores-do-canteiro.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, o encaminhamento a esta Casa de Leis de informações sobre serviço prestado pela Secretaria de Desenvolvimento Econômico, de jardinagem executado nas rotatórias. Qual a empresa Fornecedora?  Valor real já pago e a pagar referente ao plantio das flores?</t>
   </si>
   <si>
     <t>11881</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11881/requerimento-contrato-escola-guapirama.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11881/requerimento-contrato-escola-guapirama.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, que seja encaminhado a esta Casa de Leis cópia do contrato e execução da obra da Escola construída na comunidade do PA-Guapirama neste Município.</t>
   </si>
   <si>
     <t>11886</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11886/requerimento-laticinio.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11886/requerimento-laticinio.doc</t>
   </si>
   <si>
     <t>Requerem, ouvido o soberano Plenário, seja encaminhado a esta Casa de Leis cópia do termo de recebimento da obra do Laticínio, na Comunidade do PA-Guapirama neste Municipio.</t>
   </si>
   <si>
     <t>11919</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11919/requerimento-reviver-2016.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11919/requerimento-reviver-2016.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito seja informado a esta Casa de Leis o porquê de não estar em funcionamento a piscina do  Centro de Convivência da Terceira Idade Reviver, bem como  se há previsão para a sua reativação.</t>
   </si>
   <si>
     <t>11920</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11920/requerinmento-varricao-de-rua.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11920/requerinmento-varricao-de-rua.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito seja encaminhado a esta Casa de Leis relatório atualizado dos locais onde são efetuados os serviços de varrição de ruas e avenidas para o exercício de 2016.</t>
   </si>
   <si>
     <t>11930</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11930/requerimento-oficio-academia-ifmt.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11930/requerimento-oficio-academia-ifmt.doc</t>
   </si>
   <si>
     <t>Requerem ao Presidente da Câmara, ouvido o soberano Plenário, o encaminhamento de ofício ao Deputado Federal Nilson Leitão com vistas a solicitar apoio financeiro para implantação de uma academia de ginástica no Instituto Federal de Mato Grosso (IFMT). Campus Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>11940</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11940/requerimento-oficio-sinfra-rotatoria.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11940/requerimento-oficio-sinfra-rotatoria.doc</t>
   </si>
   <si>
     <t>Requerem ao Presidente da Câmara, ouvido o soberano Plenário, o encaminhamento de ofício ao Secretário de Estado de Infraestrutura e Logística - Sr. MARCELO DUARTE MONTEIRO, a fim de solicitar a construção de rotatória e redutores de velocidade na Rodovia MT-235,  entrada do Instituto Federal de Mato Grosso (IFMT) Campus Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>11996</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11996/requerimento-uniforme-escolar-02.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11996/requerimento-uniforme-escolar-02.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, seja informado a esta Casa de Leis se consta no planejamento do Município, através da Secretaria Municipal de Educação, a criação de Programa de Fornecimento de Uniforme e Material Escolar para os alunos da educação infantil e do ensino fundamental em nosso Município, objeto da Indicação de nº 527/2011, datada de 12 de dezembro de 2011, de autoria do Vereador Clóvis de Paula.</t>
   </si>
   <si>
     <t>11998</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11998/requerimento-molhacao-de-ruas.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11998/requerimento-molhacao-de-ruas.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, seja informado a esta Casa de Leis  o porquê de ainda não terem sido tomadas providências para contratação de caminhões-pipa para execução dos serviços de molhar as ruas e avenidas dos Bairros Jardim das Palmeiras, Alvorada, Olenka, Primavera, Polo Empresarial Parecis e Distritos Industriais.</t>
   </si>
   <si>
     <t>11999</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11999/requerimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11999/requerimento.doc</t>
   </si>
   <si>
     <t>Requerem ao Presidente da Câmara, ouvido o soberano Plenário, o encaminhamento de ofício ao Grupo Energisa, a fim de solicitar a extensão de rede de energia elétrica até a Aldeia Indígena Utiariti, neste Município.</t>
   </si>
   <si>
     <t>12000</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12000/requerimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12000/requerimento.doc</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito,  ouvido o soberano Plenário, o encaminhamento de informações quanto a execução das programações referentes às seguintes  emendas individuais, de sua autoria, constantes do Orçamento vigente: - 18/2015 - Aquisição de equipamentos e materiais permanente para a Escola Jardim das Palmeiras, no valor de R$9.430,27; - 19/2015 - Aquisição de equipamentos e materiais permanente para a Escola Nossa Senhora Aparecida, no valor de R$9.430,27; - 20/2015 - Aquisição de equipamentos e materiais permanente para Escola 04 de Julho, no valor de R$5.000,00; - 36/2015 - Aquisição de equipamentos e materiais permanente para a EMEI Armando Jacinto Brolio, no valor de R$5.000,00.</t>
   </si>
   <si>
     <t>12001</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12001/requerimento-ibama-psicultura.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12001/requerimento-ibama-psicultura.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, o encaminhamento de ofício ao senhor Ramiro Hofmeister de Almeida Martins Costa Superintendente do IBAMA em Mato Grosso, com vista a solicitação de estudos técnicos para viabilização de implantação de piscicultura no território indígena no município de Campo Novo do Parecis Mt.</t>
   </si>
   <si>
     <t>12041</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12041/requerimento-area-pm.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12041/requerimento-area-pm.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, seja informado a esta Casa de Leis se consta no planejamento do Executivo Municipal a doação de uma área para implantação da Companhia da Polícia Militar em nosso Município.</t>
   </si>
   <si>
     <t>12067</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12067/requerimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12067/requerimento.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Presidente da Câmara, ouvido o soberano Plenário, o encaminhamento de ofício ao Sr. CARLOS ROBERTO PEREIRA, Superintendente Regional da Caixa Econômica Federal Cuiabá/MT, a fim de solicitar uma audiência para tratar de assunto relacionado à construção das 400 casas  do Conjunto Habitacional Parecis em Campo Novo do Parecis/MT.</t>
   </si>
   <si>
     <t>12064</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12064/requerimento-oficio-oradia.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12064/requerimento-oficio-oradia.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Presidente da Câmara, ouvido o soberano Plenário, o encaminhamento de ofício ao Senhor Bruno Araújo - Ministro das Cidades, com vistas solicitar liberação de recursos para construção de moradias para beneficiários de  baixa renda em nosso município.</t>
   </si>
   <si>
     <t>12065</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12065/requerimento-nilson-leitao-aeroporto.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12065/requerimento-nilson-leitao-aeroporto.doc</t>
   </si>
   <si>
     <t>Requerem ao Presidente da Câmara, ouvido o soberano Plenário, o encaminhamento de ofício ao Deputado Federal Nilson Leitão com vistas a solicitar interveniência junto aos órgãos competente para viabilização de recursos para implantação do Aeroporto Municipal em nosso Município.</t>
   </si>
   <si>
     <t>12076</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12076/requerimento-oficio-inss-cba-2016-02.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12076/requerimento-oficio-inss-cba-2016-02.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Presidente da Câmara o encaminhamento de ofício ao Gerente Executivo do Instituto Nacional de Seguro Social - INSS Cuiabá/MT - Sr. Odair Egues, com cópia para o Deputado Federal Ezequiel Fonseca, com vistas a solicitar urgência no funcionamento da unidade do INSS em nosso Município.</t>
   </si>
   <si>
     <t>12130</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12130/requerimento-escola-infantil-marechal-rondon.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12130/requerimento-escola-infantil-marechal-rondon.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, seja encaminhado a esta Casa de Leis, cópia do projeto da obra da Escola Infantil do Distrito Marechal Rondon neste Município.</t>
   </si>
   <si>
     <t>12131</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12131/requerimento-drenagem-jp.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12131/requerimento-drenagem-jp.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, através da Secretaria de Infraestrutura, seja informado a esta Casa de Leis se houve paralisação na segunda etapa da obra de pavimentação asfáltica no Bairro Jardim das Palmeiras, que está sendo executada pela empresa Prestadora de Serviços Belchior; se houve paralisação, informar os motivos.</t>
   </si>
   <si>
     <t>12132</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12132/requerimento-asfalto-olenka.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12132/requerimento-asfalto-olenka.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, sejam encaminhadas a esta Casa de Leis as seguintes informações sobre as obras de drenagem e pavimentação asfáltica em execução no Bairro Olenka: - como está o andamento das obras; - croqui indicando as vias beneficiadas nesta etapa; - cronograma de trabalho da referida obra, com o prazo para conclusão da mesma; - percentual de adesão dos moradores.</t>
   </si>
   <si>
     <t>12133</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12133/requerimento-oficio-incra-2016.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12133/requerimento-oficio-incra-2016.doc</t>
   </si>
   <si>
     <t>Requerem ao Presidente da Câmara, ouvido o soberano Plenário, o encaminhamento de ofício ao Sr. João Bosco de Moraes - Superintendente do INCRA MT, solicitando repasse da área comunitária do lote nº 20  do PA-Guapirama à COOPAG, conforme processo nº 54240.001311/2010-72, devido a necessidade da Cooperativa efetuar investimentos para conclusão do armazém para melhorar a renda dos produtores cooperados.</t>
   </si>
   <si>
     <t>12136</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12136/requerimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12136/requerimento.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, o encaminhamento a esta Casa de Leis de cópia dos processos de pagamento  em favor da empresa Construtora e Prestadora de Serviços Belchior Ltda-EPP, relativos ao período de janeiro de 2015 a julho de 2016,</t>
   </si>
   <si>
     <t>12139</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12139/requerimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12139/requerimento.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, seja encaminhado a esta Casa de Leis, relatório específico sobre a entrega da obra do Laticínio na Comunidade do PA Guapirama, descrevendo se a mesma foi entregue em conformidade com as normas exigidas pelo   Instituto de Defesa Agropecuária de Mato Grosso (INDEA), Secretaria Especial do Meio Ambiente (SEMA), dentre outros institutos fiscalizadores.</t>
   </si>
   <si>
     <t>12180</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12180/requerimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12180/requerimento.doc</t>
   </si>
   <si>
     <t>Requerem à Secretaria Municipal de Educação, ouvido o soberano Plenário, o encaminhamento a esta Casa de Leis das seguintes informações relacionadas à educação infantil (de forma discriminada - 0 a 3 anos e de 4 a 5 anos) e o ensino fundamental, relativas ao ano de 2016: - número de alunos por escola; - número de salas por escola; número de turmas; - déficit de vagas de 0 a 3 anos e de 4 a 5 anos. Requerem, outrossim, que sejam informados os roteiros do transporte escolar, constando o total de Km por roteiro.</t>
   </si>
   <si>
     <t>12246</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>CLOVIS ANTONIO DE PAULA, DIONARDO MENDES DA CONCEIÇÃO, GILBERTO VIEIRA DE MELO, MILTON SOARES, SEBASTIÃO PEDRO DA VITÓRIA, WALDICLEY SILVA DOS REIS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12246/requerimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12246/requerimento.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário,  as seguintes informações concernentes ao laticínio junto a Comunidade do PA Guapirama: - situação dos licenciamentos obrigatórios para seu funcionamento; - outorga do poço artesiano pela Secretaria Especial do Meio Ambiente (SEMA); - termo de encerramento do convênio; - previsão para outorga de concessão à Cooperativa Regional dos Produtores Agropecuários da Guapirama.</t>
   </si>
   <si>
     <t>12332</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12332/requerimento-meio-fio-2016.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12332/requerimento-meio-fio-2016.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, seja encaminhado a esta Casa de Leis, memorial descritivo e especificação técnica das obras complementares (meios-fios e sarjetas) do projeto de pavimentação asfáltica e drenagem em execução no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>12375</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12375/requerimento-paralizacao-do-asfalto-do-bairro-alvorada.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12375/requerimento-paralizacao-do-asfalto-do-bairro-alvorada.doc</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito, ouvido o soberano Plenário, que seja encaminhado a esta Casa de Leis relatório do pagamento da última etapa do asfalto comunitário do Bairro  Alvorada.</t>
   </si>
   <si>
     <t>12378</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>CLOVIS ANTONIO DE PAULA, GILBERTO VIEIRA DE MELO, MILTON SOARES, SEBASTIÃO PEDRO DA VITÓRIA, WALDICLEY SILVA DOS REIS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12378/requerimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12378/requerimento.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, seja encaminhado a esta Casa de Leis cópia de relatório de Auditoria realizado no Centro Hospitalar Parecis pelo Executivo Municipal; caso não tenha efetuado auditoria, encaminhar cópia de algum ato realizado pela  Controladoria e demais órgãos, em relação a situação do Centro Hospitalar.</t>
   </si>
   <si>
     <t>12403</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12403/requerimento-obra-procon.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12403/requerimento-obra-procon.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, seja encaminhado a esta Casa de Leis cópia do processo licitatório da construção da obra do PROCON, acompanhado de relatório circunstanciado, cópia dos pagamentos efetuados, e cópia do contrato de aditivo entre o Município e a Construtora, se caso houver.</t>
   </si>
   <si>
     <t>12404</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12404/requerimento-drenagem-belchior.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12404/requerimento-drenagem-belchior.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, seja encaminhado a esta Casa de Leis cópia do relatório circunstanciado das obras de drenagem e pavimentação asfáltica do Bairro Jardim das Palmeiras, bem como informar o prazo para entrega da referida obra.</t>
   </si>
   <si>
     <t>12440</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12440/requerimento-oficio-secretario-de-seguranca-publica.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12440/requerimento-oficio-secretario-de-seguranca-publica.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, o encaminhamento de oficio ao Sr. Rogers Elisandro Jarbas - Secretário de Estado e Segurança Pública do Estado de Mato Grosso, com vista a solicitar a permanência do Dr. André Luciano de Oliveira Martins, médico legista lotado em nosso Município.</t>
   </si>
   <si>
     <t>12444</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12444/requerimento-documentos-procon.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12444/requerimento-documentos-procon.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, seja encaminhado a esta Casa de Leis cópia de todos os processos de despesas realizadas com recursos do Fundo Municipal de Defesa do Consumidor –FMDC, nos anos de 2011, 2012, 2013, 2014, 2015 e 2016.</t>
   </si>
   <si>
     <t>12445</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12445/requerimento-procon-02.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12445/requerimento-procon-02.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, seja encaminhado a esta Casa de Leis cópia de todas as decisões de primeira instância administrativa realizadas pelo(a) diretor(a) conciliador(a) do Procon nos anos de 2011, 2012, 2013, 2014, 2015 e 2016.</t>
   </si>
   <si>
     <t>12462</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12462/requerimento-2016-paralizacao-de-80-da-varricao-de-rua-na-cidade.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12462/requerimento-2016-paralizacao-de-80-da-varricao-de-rua-na-cidade.doc</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito, ouvido o soberano Plenário, que seja informado a esta Casa de Leis por qual motivo foi paralisado mais de 80% da varrição de ruas da cidade.</t>
   </si>
   <si>
     <t>12463</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12463/requerimento-procon-004.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12463/requerimento-procon-004.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, seja encaminhado a esta Casa de Leis cópia de todas as Atas das reuniões ordinárias e extraordinárias do Conselho Municipal de Defesa do Consumidor (COMDECON), realizadas nos anos de 2011, 2012, 2013, 2014, 2015, e 2016, juntamente com as devidas portarias de nomeação dos conselheiros membros do COMDECON, no referido período de 2011, 2012, 2013, 2014, 2015 e 2016.</t>
   </si>
   <si>
     <t>12464</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12464/requerimento-procon-03.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12464/requerimento-procon-03.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, seja encaminhado a esta Casa de Leis cópia de todas as decisões fundamentadas não atendidas com sanção administrativa (MULTAS), realizadas pelo (a) Diretor (a) Conciliador (a) do PROCON, juntamente com as devidas certidões de ausência de recurso ou certidão de recurso tempestivo, assim como, cópia das respectivas guias de multas, todas referente aos anos de 2011, 2012, 2013, 2014, 2015, e 2016.</t>
   </si>
   <si>
     <t>12483</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12483/requerimento-protocolo-oficio.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12483/requerimento-protocolo-oficio.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, seja encaminhado a esta Casa de Leis cópia do projeto de construção da Feira Livre Municipal, bem como cópia do ofício protocolado junto a Superintendência da Caixa Econômica Federal.</t>
   </si>
   <si>
     <t>12495</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12495/requerimento-oficio-conselho.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12495/requerimento-oficio-conselho.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, seja encaminhado a esta Casa de Leis cópia das atas das últimas 5 (cinco) reuniões realizadas pelo CMDRS - Conselho Municipal de Desenvolvimento Rural Sustentável.</t>
   </si>
   <si>
     <t>12496</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>CLOVIS ANTONIO DE PAULA, GILBERTO VIEIRA DE MELO, LEANDRO MARTINS DOS SANTOS, MILTON SOARES, SEBASTIÃO PEDRO DA VITÓRIA, WALDICLEY SILVA DOS REIS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12496/requerimento-medicao-jp.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12496/requerimento-medicao-jp.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, seja encaminhado a esta Casa de Leis cópia da medição completa, laudo de vistoria da qualidade do asfalto, meio-fio, sarjeta e calçada, da obra de pavimentação asfáltica do Bairro Jardim das Palmeiras, recursos Caixa Econômica Federal.</t>
   </si>
   <si>
     <t>12503</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12503/requerimento-emendas-parlamentar.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12503/requerimento-emendas-parlamentar.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito seja encaminhado a esta Casa de Leis relatório da atual situação das Emendas Parlamentares Federais destinadas ao Município, bem como informar a origem do recursos e destino final, e o prazo da vigência.</t>
   </si>
   <si>
     <t>12504</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12504/oficio-verba-impositiva-2016.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12504/oficio-verba-impositiva-2016.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito seja encaminhado a esta Casa de Leis relatório da atual situação da Emenda Impositiva destinada a feira livre na qual foi usado valor como contrapartida a favor do recurso liberado no Município oriundo de Emenda Parlamentar Federal.</t>
   </si>
   <si>
     <t>11226</t>
   </si>
   <si>
     <t>VETT</t>
   </si>
   <si>
     <t>Veto Total</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11226/2016_02_05_16_57_11.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11226/2016_02_05_16_57_11.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei Nº 78/2015 - Autoriza o Poder Executivo, por intermédio do Departamento de Água, Esgoto e Serviços Urbanos, a receber doações de seus usuários à ONG Peludos e Cia Abrigo de Animais e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3687,68 +3687,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12102/2016_07_18_09_24_40.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11198/indicacao.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11211/indicacao.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11212/indicacao.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11214/indicacao-tapa-buracos-2016.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11215/indicacao-lombada-eletronica.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11216/indicacao-vala-texaco.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11217/03-indicacao-fiscalizacao-terrenos.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11218/02-indicacao-placas-de-transito.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11219/01-indicacao-rotatorias-rua-rio-branco-e-cuiaba.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11220/indicacao-cascalhamento-jp.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11222/indicacao.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11257/indicacao.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11258/indicacao.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11259/indicacao.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11267/indicacao-01-quebra-molas.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11272/indicacao-titulo-de-eleitor.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11274/indicacao-escola-fedrizzi.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11278/indicacao-recapeamento-rua-paraiba.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11299/indicacao-adequacao-de-sarjetas-boa-esperanca.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11372/indicacao-reposicao-de-lampadas-praca-jp.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11376/indicacao-iluminacao-polo-industrial.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11377/indicacao-implan-sist-sipia.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11378/indicacao-trasporte-de-areia-ifmt.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11379/indicacao-imp-placas-no-ciretran-e-chp.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11380/indicacao-02-troca-de-areia-do-parque-da-escola-e-brinquedos-marechal-rondon.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11381/compra-de-computador-escola-rondon.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11383/indicacao.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11387/indicacao-iluminacao-av-andre-maggi.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11410/patrolhamento-e-cascalhamento-projeto-seis-lagoas.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11411/piso-da-feira-jardim-das-palmeiras.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11412/faixa-elevada-em-frente-a-escola-jp.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11413/indicacao-redutores-de-velocidades-rua-arara-azul.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11414/retirada-de-terra-dos-gabioes-e-entregue-nas-entidades.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11417/indicacao-bandeiras.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11430/indicacao.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11480/indicacao-correcao-sargeta-olenka.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11484/requerimento-plantio-de-arvores-jp.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11485/indicacao-projeto-grama.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11522/indicacao.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11534/calcadas2016.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11535/pista-caminhada-palmeiras.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11537/04-pista-de-caminhada-av-florianopolis.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11539/indicacao-redutor-jequitiba.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11541/calcadas-palmeiras.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11578/indicacao-mulher-viver-sem-violencia.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11652/indicacao-pista-caminhada-praca-olenka.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11653/indicacao.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11661/indicacao.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11688/plantacao-de-arvores-na-rodoviaria.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11694/indicacao.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11695/indicacao-redutores-parque-infantil.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11697/indicacao.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11766/indicacao.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11768/05-indicacao-parada-guapirama.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11773/poda-de-arvores-da-pista-de-caminhada-rua-sucupira-e-av-lions.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11841/indicacao-pista-e-ajardinameneto.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11845/indicacao-asfalto-posto-norte.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11854/troca-de-areia-do-parque-das-creches.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11877/terraplanagem-ciclovia-mt-235.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11879/quebra-molas-rua-sucupira.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11880/indicacao-correcao-asfalto-rua-s-paulo.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11888/06-indicacao-retorno-av-olacir.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11889/inddicacao-psf-marechal-rondon.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11918/indicacao-lira.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11921/terraplanagem-ciclovia-mt-364.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11922/limpeza-das-ruas-pavimentadas-jp.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11923/faixa-de-pedestre-av-olacyr.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11936/indicacao.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11993/patrolhamento-e-cascalhamento-linha-santa-maria.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11994/tapa-buracos-mt-235.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12002/indicacao.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12056/indicacao-reddutores-de-velocidades-andorinha.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12073/indicacao-iluminacao-marechal-rondon.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12074/indicacao-placas-marechal-rondon.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12075/indicacao-placas-rua-bem-te-vi.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12128/patrolhamento-estrada-vicinal-acesso-a-baruito.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12181/colocar-em-cartazes-sobre-a-lei-13239-2015.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12216/indicacao-caps.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12318/quebra-molas-rua-andorinha.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12319/quebra-molas-rua-bem-te-vi.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12320/quebra-molas-rua-das-pombas.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12331/asfalto-rua-anita-e-rua-rio-de-janeiro.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12494/indicacao-02122016.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11281/agem.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11932/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11933/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11995/artur-jose.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12373/mocao-cultura.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12374/mocao-xadrez.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12435/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12497/alunos-04-de-julho.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12499/mocao-de-aplauso-agentes-mirim.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11609/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11650/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11428/mocao-de-pesar-vo-do-vagner.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11429/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11488/mocao-de-pesar-alvaro-nestler.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11489/mocao-de-pesar-humberto.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11490/mocao-de-pesar-perci-pai-do-sandro.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11491/mocao-de-pesar-jacob.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12466/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11487/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11213/cidadao-honorario-julio-celestino.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11227/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11266/cidadao-honorario-jorge-soares-da-silva.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11361/projeto-de-decreto-legislativo-dra-lindinalva-correia-rodrigues.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11477/projeto-decreto-sr-denis-manon-pacheco.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11602/titulo-cidadao-gilberto-brolio.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12439/cidadao-honorario-andre-volkweis.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12482/projeto-dilmar-dal-bosco.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12329/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12441/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11571/2016_04_07_09_50_59.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12475/2016_11_24_10_21_55.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12476/2016_11_24_10_30_54.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11261/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11690/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11856/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12486/2016_11_28_14_46_11.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11284/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11367/2016_03_04_16_35_18.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11406/2016_03_31_08_20_38.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11457/2016_03_21_07_23_49.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11510/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11529/2016_04_01_14_18_39.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11531/2016_04_04_10_38_49.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11533/2016_04_04_08_18_33.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11699/2016_05_02_09_27_21.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11621/2016_04_13_08_30_41.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11776/2016_05_10_10_03_06.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11811/2016_05_17_10_30_17.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11823/2016_05_18_08_50_50.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11849/2016_05_25_14_35_12.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11850/2016_05_25_14_49_21.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11873/2016_06_03_09_18_57.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11917/2016_06_10_15_27_05.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11916/2016_06_10_15_30_14.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11963/2016_06_16_07_49_46.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11972/2016_06_21_08_09_18.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11989/2016_06_24_08_23_55.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11990/2016_06_24_08_28_12.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11991/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12150/2016_08_05_07_43_09.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12151/2016_08_05_07_55_19.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12152/2016_08_05_07_56_32.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12177/2016_08_19_10_13_38.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12178/2016_08_19_10_16_45.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12210/2016_09_01_15_59_43.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12211/2016_09_01_16_01_57.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12212/2016_09_01_16_04_15.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12238/2016_09_09_10_14_13.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12285/2016_09_21_07_51_26.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12294/2016_09_22_16_25_18.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12316/2016_10_07_09_19_36.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12346/2016_10_20_14_58_16.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12492/2016_12_05_07_54_58.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12506/2016_12_12_09_06_50.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11206/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11224/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11538/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11687/projeto-de-lei-institui-banco-de-remedios-doados.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12436/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12473/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12478/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11300/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11385/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12498/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11301/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11221/requerimento-academia-guapirama.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11223/requerimento.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11268/requerimento-referente-informacoes-sobre-os-andamentos-das-obras-de-drenagens-e-asfalto-bairro-jp.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11293/requerimento.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11270/requerimento-adubos-em-hortas-comunitarias.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11271/requerimento-quais-os-criterios-para-construcao-de-quioques-em-areas-publicas.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11273/requerimento-oficio-inss-2016.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11275/ciclovia.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11276/requerimento-ciclovia.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11277/requerimento-prefeitura-emenda.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11279/requerimento-referente-informacoes-sobre-os-andamentos-das-obras-de-drenagens-e-asfalto-bairro-jp.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11280/requerimento-rotatoria-amapa-mionas.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11282/requerimento.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11368/requerimento-obra-residencial-parecis.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11369/requerimento-dilmar-dal-bosco.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11370/requerimento-pista-de-caminhada.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11371/requerimento-saude.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11384/requerimento.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11416/requerimento-iluminacao-av-belo-horizonte.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11418/requerimento-ciclista.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11420/requerimento.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11478/requerimento-aguas-hotel-tomazelli.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11479/requerimento-plantio-de-arvores-jp.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11482/requerimento-ciretran.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11536/cimento.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11540/requerimento-iluminacao-jequitiba.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11546/requerimento.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11577/cesta-basica.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11579/requerimento-correcao-das-sarjetas-da-avenida-dos-trabalhadores.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11580/requerimento.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11581/requerimento.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11595/requerimento.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11597/requerimento.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11598/requerimento-oficio-wilson-santos.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11600/requerimento-oficio-assembleia-audiencia-publica.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11651/requerimento-oficio-assembleia-revisao-territorial.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11654/requerimento-oficio-itanorte.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11655/requerimento-oficio-processo-sanepav.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11656/requerimento-oficio-secretaria-iris.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11665/requerimento.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11669/requerimento.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11689/requerimento-2016-capela-mortuaria.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11691/requerimento-mine-abatedouro-2016.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11693/requerimento.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11696/requerimento-rotatorias-av-rio-grande-do-sul.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11763/requerimento-avenida-minas-gerais.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11764/requerimento-oficio-ultra-macho-maluf.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11765/requerimento.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11769/requerimento-projeto-de-lei-n010-2013.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11770/requerimento-revitalizacao-2016.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11840/requerimento-oficio-fundacao-andre-maggi.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11842/requerimento-reposicao-de-arvores-na-av-minas-gerais-e-belo-horizonte.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11843/requerimento-redutores-rua-das-oimbas.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11844/requerimento-contorno-alongado.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11853/requerimento.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11855/requerimento-plano-de-mobilidade-urbana.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11859/requerimento-oficio-sinfra-cuiaba-mt.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11878/flores-do-canteiro.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11881/requerimento-contrato-escola-guapirama.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11886/requerimento-laticinio.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11919/requerimento-reviver-2016.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11920/requerinmento-varricao-de-rua.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11930/requerimento-oficio-academia-ifmt.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11940/requerimento-oficio-sinfra-rotatoria.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11996/requerimento-uniforme-escolar-02.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11998/requerimento-molhacao-de-ruas.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11999/requerimento.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12000/requerimento.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12001/requerimento-ibama-psicultura.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12041/requerimento-area-pm.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12067/requerimento.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12064/requerimento-oficio-oradia.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12065/requerimento-nilson-leitao-aeroporto.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12076/requerimento-oficio-inss-cba-2016-02.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12130/requerimento-escola-infantil-marechal-rondon.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12131/requerimento-drenagem-jp.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12132/requerimento-asfalto-olenka.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12133/requerimento-oficio-incra-2016.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12136/requerimento.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12139/requerimento.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12180/requerimento.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12246/requerimento.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12332/requerimento-meio-fio-2016.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12375/requerimento-paralizacao-do-asfalto-do-bairro-alvorada.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12378/requerimento.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12403/requerimento-obra-procon.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12404/requerimento-drenagem-belchior.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12440/requerimento-oficio-secretario-de-seguranca-publica.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12444/requerimento-documentos-procon.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12445/requerimento-procon-02.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12462/requerimento-2016-paralizacao-de-80-da-varricao-de-rua-na-cidade.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12463/requerimento-procon-004.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12464/requerimento-procon-03.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12483/requerimento-protocolo-oficio.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12495/requerimento-oficio-conselho.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12496/requerimento-medicao-jp.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12503/requerimento-emendas-parlamentar.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12504/oficio-verba-impositiva-2016.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11226/2016_02_05_16_57_11.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12102/2016_07_18_09_24_40.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11198/indicacao.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11211/indicacao.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11212/indicacao.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11214/indicacao-tapa-buracos-2016.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11215/indicacao-lombada-eletronica.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11216/indicacao-vala-texaco.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11217/03-indicacao-fiscalizacao-terrenos.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11218/02-indicacao-placas-de-transito.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11219/01-indicacao-rotatorias-rua-rio-branco-e-cuiaba.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11220/indicacao-cascalhamento-jp.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11222/indicacao.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11257/indicacao.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11258/indicacao.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11259/indicacao.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11267/indicacao-01-quebra-molas.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11272/indicacao-titulo-de-eleitor.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11274/indicacao-escola-fedrizzi.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11278/indicacao-recapeamento-rua-paraiba.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11299/indicacao-adequacao-de-sarjetas-boa-esperanca.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11372/indicacao-reposicao-de-lampadas-praca-jp.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11376/indicacao-iluminacao-polo-industrial.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11377/indicacao-implan-sist-sipia.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11378/indicacao-trasporte-de-areia-ifmt.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11379/indicacao-imp-placas-no-ciretran-e-chp.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11380/indicacao-02-troca-de-areia-do-parque-da-escola-e-brinquedos-marechal-rondon.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11381/compra-de-computador-escola-rondon.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11383/indicacao.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11387/indicacao-iluminacao-av-andre-maggi.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11410/patrolhamento-e-cascalhamento-projeto-seis-lagoas.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11411/piso-da-feira-jardim-das-palmeiras.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11412/faixa-elevada-em-frente-a-escola-jp.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11413/indicacao-redutores-de-velocidades-rua-arara-azul.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11414/retirada-de-terra-dos-gabioes-e-entregue-nas-entidades.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11417/indicacao-bandeiras.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11430/indicacao.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11480/indicacao-correcao-sargeta-olenka.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11484/requerimento-plantio-de-arvores-jp.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11485/indicacao-projeto-grama.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11522/indicacao.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11534/calcadas2016.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11535/pista-caminhada-palmeiras.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11537/04-pista-de-caminhada-av-florianopolis.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11539/indicacao-redutor-jequitiba.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11541/calcadas-palmeiras.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11578/indicacao-mulher-viver-sem-violencia.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11652/indicacao-pista-caminhada-praca-olenka.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11653/indicacao.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11661/indicacao.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11688/plantacao-de-arvores-na-rodoviaria.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11694/indicacao.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11695/indicacao-redutores-parque-infantil.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11697/indicacao.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11766/indicacao.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11768/05-indicacao-parada-guapirama.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11773/poda-de-arvores-da-pista-de-caminhada-rua-sucupira-e-av-lions.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11841/indicacao-pista-e-ajardinameneto.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11845/indicacao-asfalto-posto-norte.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11854/troca-de-areia-do-parque-das-creches.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11877/terraplanagem-ciclovia-mt-235.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11879/quebra-molas-rua-sucupira.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11880/indicacao-correcao-asfalto-rua-s-paulo.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11888/06-indicacao-retorno-av-olacir.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11889/inddicacao-psf-marechal-rondon.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11918/indicacao-lira.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11921/terraplanagem-ciclovia-mt-364.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11922/limpeza-das-ruas-pavimentadas-jp.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11923/faixa-de-pedestre-av-olacyr.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11936/indicacao.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11993/patrolhamento-e-cascalhamento-linha-santa-maria.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11994/tapa-buracos-mt-235.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12002/indicacao.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12056/indicacao-reddutores-de-velocidades-andorinha.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12073/indicacao-iluminacao-marechal-rondon.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12074/indicacao-placas-marechal-rondon.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12075/indicacao-placas-rua-bem-te-vi.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12128/patrolhamento-estrada-vicinal-acesso-a-baruito.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12181/colocar-em-cartazes-sobre-a-lei-13239-2015.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12216/indicacao-caps.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12318/quebra-molas-rua-andorinha.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12319/quebra-molas-rua-bem-te-vi.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12320/quebra-molas-rua-das-pombas.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12331/asfalto-rua-anita-e-rua-rio-de-janeiro.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12494/indicacao-02122016.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11281/agem.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11932/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11933/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11995/artur-jose.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12373/mocao-cultura.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12374/mocao-xadrez.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12435/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12497/alunos-04-de-julho.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12499/mocao-de-aplauso-agentes-mirim.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11609/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11650/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11428/mocao-de-pesar-vo-do-vagner.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11429/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11488/mocao-de-pesar-alvaro-nestler.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11489/mocao-de-pesar-humberto.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11490/mocao-de-pesar-perci-pai-do-sandro.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11491/mocao-de-pesar-jacob.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12466/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11487/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11213/cidadao-honorario-julio-celestino.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11227/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11266/cidadao-honorario-jorge-soares-da-silva.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11361/projeto-de-decreto-legislativo-dra-lindinalva-correia-rodrigues.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11477/projeto-decreto-sr-denis-manon-pacheco.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11602/titulo-cidadao-gilberto-brolio.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12439/cidadao-honorario-andre-volkweis.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12482/projeto-dilmar-dal-bosco.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12329/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12441/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11571/2016_04_07_09_50_59.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12475/2016_11_24_10_21_55.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12476/2016_11_24_10_30_54.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11261/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11690/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11856/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12486/2016_11_28_14_46_11.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11284/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11367/2016_03_04_16_35_18.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11406/2016_03_31_08_20_38.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11457/2016_03_21_07_23_49.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11510/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11529/2016_04_01_14_18_39.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11531/2016_04_04_10_38_49.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11533/2016_04_04_08_18_33.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11699/2016_05_02_09_27_21.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11621/2016_04_13_08_30_41.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11776/2016_05_10_10_03_06.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11811/2016_05_17_10_30_17.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11823/2016_05_18_08_50_50.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11849/2016_05_25_14_35_12.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11850/2016_05_25_14_49_21.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11873/2016_06_03_09_18_57.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11917/2016_06_10_15_27_05.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11916/2016_06_10_15_30_14.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11963/2016_06_16_07_49_46.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11972/2016_06_21_08_09_18.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11989/2016_06_24_08_23_55.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11990/2016_06_24_08_28_12.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11991/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12150/2016_08_05_07_43_09.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12151/2016_08_05_07_55_19.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12152/2016_08_05_07_56_32.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12177/2016_08_19_10_13_38.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12178/2016_08_19_10_16_45.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12210/2016_09_01_15_59_43.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12211/2016_09_01_16_01_57.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12212/2016_09_01_16_04_15.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12238/2016_09_09_10_14_13.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12285/2016_09_21_07_51_26.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12294/2016_09_22_16_25_18.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12316/2016_10_07_09_19_36.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12346/2016_10_20_14_58_16.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12492/2016_12_05_07_54_58.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12506/2016_12_12_09_06_50.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11206/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11224/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11538/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11687/projeto-de-lei-institui-banco-de-remedios-doados.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12436/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12473/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12478/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11300/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11385/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12498/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11301/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11221/requerimento-academia-guapirama.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11223/requerimento.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11268/requerimento-referente-informacoes-sobre-os-andamentos-das-obras-de-drenagens-e-asfalto-bairro-jp.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11293/requerimento.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11270/requerimento-adubos-em-hortas-comunitarias.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11271/requerimento-quais-os-criterios-para-construcao-de-quioques-em-areas-publicas.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11273/requerimento-oficio-inss-2016.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11275/ciclovia.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11276/requerimento-ciclovia.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11277/requerimento-prefeitura-emenda.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11279/requerimento-referente-informacoes-sobre-os-andamentos-das-obras-de-drenagens-e-asfalto-bairro-jp.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11280/requerimento-rotatoria-amapa-mionas.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11282/requerimento.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11368/requerimento-obra-residencial-parecis.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11369/requerimento-dilmar-dal-bosco.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11370/requerimento-pista-de-caminhada.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11371/requerimento-saude.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11384/requerimento.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11416/requerimento-iluminacao-av-belo-horizonte.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11418/requerimento-ciclista.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11420/requerimento.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11478/requerimento-aguas-hotel-tomazelli.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11479/requerimento-plantio-de-arvores-jp.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11482/requerimento-ciretran.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11536/cimento.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11540/requerimento-iluminacao-jequitiba.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11546/requerimento.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11577/cesta-basica.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11579/requerimento-correcao-das-sarjetas-da-avenida-dos-trabalhadores.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11580/requerimento.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11581/requerimento.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11595/requerimento.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11597/requerimento.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11598/requerimento-oficio-wilson-santos.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11600/requerimento-oficio-assembleia-audiencia-publica.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11651/requerimento-oficio-assembleia-revisao-territorial.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11654/requerimento-oficio-itanorte.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11655/requerimento-oficio-processo-sanepav.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11656/requerimento-oficio-secretaria-iris.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11665/requerimento.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11669/requerimento.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11689/requerimento-2016-capela-mortuaria.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11691/requerimento-mine-abatedouro-2016.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11693/requerimento.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11696/requerimento-rotatorias-av-rio-grande-do-sul.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11763/requerimento-avenida-minas-gerais.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11764/requerimento-oficio-ultra-macho-maluf.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11765/requerimento.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11769/requerimento-projeto-de-lei-n010-2013.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11770/requerimento-revitalizacao-2016.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11840/requerimento-oficio-fundacao-andre-maggi.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11842/requerimento-reposicao-de-arvores-na-av-minas-gerais-e-belo-horizonte.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11843/requerimento-redutores-rua-das-oimbas.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11844/requerimento-contorno-alongado.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11853/requerimento.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11855/requerimento-plano-de-mobilidade-urbana.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11859/requerimento-oficio-sinfra-cuiaba-mt.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11878/flores-do-canteiro.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11881/requerimento-contrato-escola-guapirama.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11886/requerimento-laticinio.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11919/requerimento-reviver-2016.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11920/requerinmento-varricao-de-rua.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11930/requerimento-oficio-academia-ifmt.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11940/requerimento-oficio-sinfra-rotatoria.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11996/requerimento-uniforme-escolar-02.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11998/requerimento-molhacao-de-ruas.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11999/requerimento.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12000/requerimento.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12001/requerimento-ibama-psicultura.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12041/requerimento-area-pm.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12067/requerimento.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12064/requerimento-oficio-oradia.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12065/requerimento-nilson-leitao-aeroporto.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12076/requerimento-oficio-inss-cba-2016-02.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12130/requerimento-escola-infantil-marechal-rondon.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12131/requerimento-drenagem-jp.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12132/requerimento-asfalto-olenka.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12133/requerimento-oficio-incra-2016.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12136/requerimento.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12139/requerimento.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12180/requerimento.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12246/requerimento.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12332/requerimento-meio-fio-2016.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12375/requerimento-paralizacao-do-asfalto-do-bairro-alvorada.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12378/requerimento.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12403/requerimento-obra-procon.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12404/requerimento-drenagem-belchior.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12440/requerimento-oficio-secretario-de-seguranca-publica.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12444/requerimento-documentos-procon.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12445/requerimento-procon-02.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12462/requerimento-2016-paralizacao-de-80-da-varricao-de-rua-na-cidade.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12463/requerimento-procon-004.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12464/requerimento-procon-03.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12483/requerimento-protocolo-oficio.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12495/requerimento-oficio-conselho.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12496/requerimento-medicao-jp.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12503/requerimento-emendas-parlamentar.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/12504/oficio-verba-impositiva-2016.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2016/11226/2016_02_05_16_57_11.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H270"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="238" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="183" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="182.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>