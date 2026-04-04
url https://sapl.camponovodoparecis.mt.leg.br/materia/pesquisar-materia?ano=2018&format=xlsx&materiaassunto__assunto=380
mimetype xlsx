--- v0 (2026-01-01)
+++ v1 (2026-04-04)
@@ -54,93 +54,93 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>14686</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>PDLV</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo Vereador</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA, CICERO DOS SANTOS SILVA, DIONARDO MENDES DA CONCEIÇÃO, GILBERTO VIEIRA DE MELO, MARCIO CLEI FERREIRA DO NASCIMENTO, MILTON SOARES, ROSICLEA HEINZEN COLOMBO, VANDERLEI MARCOS PULGA BAIOTO, WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14686/titulo-de-cidadao-manon.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14686/titulo-de-cidadao-manon.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Camponovense ao Senhor DENES MANON PACHECO DE ALMEIDA  PRADO, e dá outras providências.</t>
   </si>
   <si>
     <t>15344</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>GILBERTO VIEIRA DE MELO, MARCIO CLEI FERREIRA DO NASCIMENTO, ROSICLEA HEINZEN COLOMBO, VANDERLEI MARCOS PULGA BAIOTO, WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15344/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15344/novo-modelo.docx</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Camponovense ao Senhor FRANCISCO CARLOS DE OLIVEIRA, e dá outras providências.</t>
   </si>
   <si>
     <t>15757</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>DIONARDO MENDES DA CONCEIÇÃO, GILBERTO VIEIRA DE MELO, MARCIO CLEI FERREIRA DO NASCIMENTO, ROSICLEA HEINZEN COLOMBO, VANDERLEI MARCOS PULGA BAIOTO, WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15757/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15757/novo-modelo.docx</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária Camponovense à Senhora THERESINHA BROLIO, e dá outras providências.</t>
   </si>
   <si>
     <t>15758</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15758/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15758/novo-modelo.docx</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Camponovense ao Senhor GILBERTO BROLIO, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -447,68 +447,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14686/titulo-de-cidadao-manon.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15344/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15757/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15758/novo-modelo.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14686/titulo-de-cidadao-manon.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15344/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15757/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15758/novo-modelo.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="112.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="111.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="123.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>