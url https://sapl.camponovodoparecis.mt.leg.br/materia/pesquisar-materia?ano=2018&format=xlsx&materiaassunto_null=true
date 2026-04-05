--- v0 (2026-01-01)
+++ v1 (2026-04-05)
@@ -54,3159 +54,3159 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>15687</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>CLJRF - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15687/2018_10_09_14_53_04.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15687/2018_10_09_14_53_04.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Nº 49/2018 - Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$606.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>15438</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>DIONARDO MENDES DA CONCEIÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15438/2018_09_04_15_12_12.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15438/2018_09_04_15_12_12.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Nº 20/2018 - Altera as atribuições dos cargos de engenheiro civil, engenheiro agrônomo e advogado, constante do Anexo I - quadro de pessoal - cargos de provimento efetivo - da Lei Municipal nº1.822/2016 e dá outras providências.</t>
   </si>
   <si>
     <t>15090</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>MILTON SOARES</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15090/2018_05_29_14_04_15.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15090/2018_05_29_14_04_15.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Nº 18/2018 - Altera dispositivos do art. 5º da Lei nº 2.002/2017, que estima a receita e fixa a despesa do Município de Campo Novo do Parecis para o exercício de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>16114</t>
   </si>
   <si>
     <t>EMNe</t>
   </si>
   <si>
     <t>Emenda Não especificado</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/16114/2018_12_20_13_20_06.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/16114/2018_12_20_13_20_06.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Nº 58/2018 - Estima a receita e fixa a despesa do município de Campo Novo do Parecis para o exercício financeiro de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>16115</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/16115/2018_12_20_13_41_05.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/16115/2018_12_20_13_41_05.pdf</t>
   </si>
   <si>
     <t>14775</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14775/2018_04_13_07_28_16.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14775/2018_04_13_07_28_16.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Emenda à Lei Orgânica Nº 2E/2017 - Altera os incisos I, II e III e o caput do art. 1º do Título VII - Das Disposições Transitórias e Finais da Lei Orgânica do Município de Campo Novo do Parecis, Estado de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>14320</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>GILBERTO VIEIRA DE MELO, MARCIO CLEI FERREIRA DO NASCIMENTO, ROSICLEA HEINZEN COLOMBO, VANDERLEI MARCOS PULGA BAIOTO, WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14320/indicacao-2018.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14320/indicacao-2018.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a troca e reposição de postes e lâmpadas da iluminação pública nos canteiros da Avenida Amapá com a Mal. Rondon e a iluminação da rotatória que liga a Rodoviária ao Jardim das Palmeiras e demais bairros.</t>
   </si>
   <si>
     <t>14321</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14321/indicacao-motos-patrulha-para-a-policia-militar.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14321/indicacao-motos-patrulha-para-a-policia-militar.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a destinação de 4 motos patrulha para a Polícia Militar para auxiliar nos trabalhos de combate à criminalidade em nosso município.</t>
   </si>
   <si>
     <t>14328</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14328/policia-civil-2018.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14328/policia-civil-2018.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo que seja reivindicado junto a SINFRA - Secretaria de Estado de Infraestrutura a construção de pórticos na Rodovia MT-235, sentido Campo Novo/Nova Mutum e Campo Novo/Sapezal, e junto ao DNIT - Departamento Nacional de Infraestrutura de Transportes a construção de pórticos na BR-364, sentido Campo Novo/Tangará e Campo Novo/Brasnorte.</t>
   </si>
   <si>
     <t>14329</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14329/emplaca-campo-novo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14329/emplaca-campo-novo.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a reativação do Programa "Emplaca Campo Novo".</t>
   </si>
   <si>
     <t>14330</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14330/fiscalizacao-lixo-urbano.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14330/fiscalizacao-lixo-urbano.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a criação de um canal de comunicação entre a Divisão Coordenadoria de Meio Ambiente e os cidadãos, para denúncias sobre descartes de lixo em locais inapropriados.</t>
   </si>
   <si>
     <t>14346</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14346/indicacao-pontes-2018.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14346/indicacao-pontes-2018.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo, através da Secretaria Municipal de Infraestrutura, a execução de manutenção, recuperação e, se necessário, construção de novas pontes dentro do domínio do Município.</t>
   </si>
   <si>
     <t>14347</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14347/faixa-elevada-enfrente-as-escolas-nsa-senhora-aparecida-e-escola-estadual-parecis.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14347/faixa-elevada-enfrente-as-escolas-nsa-senhora-aparecida-e-escola-estadual-parecis.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo  a implantação de faixa de pedestre elevada defronte a Escola Nossa Senhora Aparecida, na Avenida Mato Grosso, e Escola Estadual Parecis, na Av. Amapá.</t>
   </si>
   <si>
     <t>14348</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14348/indicacao-sinalizacao-mt-235.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14348/indicacao-sinalizacao-mt-235.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo que seja reivindicado junto a SINFRA/MT a implantação de sinalização e redutores de velocidade em trechos da Rodovia MT-235, especialmente no entroncamento da Linha Sucuruína, nas proximidades da Fazenda União, acesso à Escola Estadual União da Chapada, bem como no trecho em que estão instalados as empresas General Mills Brasil Alimentos Ltda., (antiga Yoki  Alimentos) e Parecis Alimentos.</t>
   </si>
   <si>
     <t>14349</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14349/indicacao-iluminacao-av-projetada-olenka.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14349/indicacao-iluminacao-av-projetada-olenka.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a conclusão da abertura da via do Bairro Olenka que faz divisa com a Fazenda Olenka, entre as Avenidas Olacyr Francisco de Moraes e Amapá, bem como a implantação de iluminação pública.</t>
   </si>
   <si>
     <t>14360</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA, CICERO DOS SANTOS SILVA, DIONARDO MENDES DA CONCEIÇÃO, MILTON SOARES</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14360/quebra-molas.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14360/quebra-molas.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implantação de quebra-molas e faixa elevada ao longo da Rua Andorinha, no Bairro Olenka, Avenidas Ceará e Maranhão, no Bairro Jardim das Palmeiras e Avenida Jequitibá, no Bairro Alvorada.</t>
   </si>
   <si>
     <t>14368</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14368/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14368/novo-modelo.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a sinalização das ciclovias da Rua Andorinha e da Avenida dos Trabalhadores.</t>
   </si>
   <si>
     <t>14387</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14387/indicacao-praca-centro-cultural.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14387/indicacao-praca-centro-cultural.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a revitalização da Praça do Bairro Nossa Senhora Aparecida, incluindo o prédio onde funciona a sede da Secretaria Municipal e Cultura e Turismo.</t>
   </si>
   <si>
     <t>14390</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14390/indicacao-recuo-de-faixa-02.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14390/indicacao-recuo-de-faixa-02.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo que seja efetuado o recuo da faixa de pedestre no cruzamento da Av. Brasil com a Rua Porto Velho,  em frente a área do CHP - Centro Hospitalar Parecis e Câmara Municipal, de forma a coincidir com o rebaixamento do meio-fio.</t>
   </si>
   <si>
     <t>14391</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14391/indicacao-polo-certo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14391/indicacao-polo-certo.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a aquisição de área para ampliação do Polo Empresarial Parecis, ou criação de um novo Polo no perímetro urbano,para que possa atender a demanda das empresas que desejam instalar-se em nossa cidade.</t>
   </si>
   <si>
     <t>14425</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14425/escola-alvorada.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14425/escola-alvorada.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a construção de uma escola de ensino fundamental no Bairro Alvorada.</t>
   </si>
   <si>
     <t>14433</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14433/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14433/novo-modelo.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo seja analisada a possibilidade da disponibilização de um maior número de bancos nas Praças Odenir Ortolan e Praça da Cultura.</t>
   </si>
   <si>
     <t>14434</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14434/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14434/novo-modelo.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a reposição de lâmpadas e melhoria da iluminação nas Praças da Cultura e Odenir Ortolan.</t>
   </si>
   <si>
     <t>14428</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14428/indicacao-placas-jardim-primavera.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14428/indicacao-placas-jardim-primavera.doc</t>
   </si>
   <si>
     <t>Indicam a implantação de placas de nomenclatura das ruas no Bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>14429</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14429/indicacao-iluminacao-praca-biblia.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14429/indicacao-iluminacao-praca-biblia.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a revitalização da Praça da Bíblia no Bairro Jardim das Palmeiras, fazendo a troca da iluminação pública, serviços de jardinagem, calçamento da praça, construção de nova pista de caminhada, construção de sanitários públicos, e reposição de bancos, além de segurança para o local .</t>
   </si>
   <si>
     <t>14430</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14430/indicacao-quebra-molas-avenida-martim-lutero-andre-maggi.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14430/indicacao-quebra-molas-avenida-martim-lutero-andre-maggi.doc</t>
   </si>
   <si>
     <t>Indicam a implantação de quebra-molas na Avenida Martinho Lutero, no trecho compreendido entre as Avenidas Marechal Rondon e André Antonio Maggi .</t>
   </si>
   <si>
     <t>14431</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA, CICERO DOS SANTOS SILVA, DIONARDO MENDES DA CONCEIÇÃO, MARCIO CLEI FERREIRA DO NASCIMENTO, MILTON SOARES</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14431/indicacao-de-instalacao-de-bancos-nas-pracas.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14431/indicacao-de-instalacao-de-bancos-nas-pracas.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a realização de estudos técnicos visando alternativas para adequar o escoamento das águas pluviais do Polo Empresarial Parecis, Bairro Jardim Primavera, Bairro Olenka e Av. Olacyr Francisco de Moraes, direcionando para a Av. Amapá e Rua Mutum, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>14455</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14455/indicacao-reforma-telhado-e-drenagem-posto-de-saude-central.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14455/indicacao-reforma-telhado-e-drenagem-posto-de-saude-central.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a reforma do telhado e drenagem das águas pluviais nas dependências do Posto de Saúde Central.</t>
   </si>
   <si>
     <t>14463</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14463/indicacao-abrigo-ponto-de-onibus.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14463/indicacao-abrigo-ponto-de-onibus.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a construção de um abrigo no ponto de ônibus localizado na avenida Minas Gerais com a Rua Juscelino Kubitschek no Bairro Olenka .</t>
   </si>
   <si>
     <t>14464</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14464/indicacao-limpeza-e-manutencao-bueiros.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14464/indicacao-limpeza-e-manutencao-bueiros.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a execução de limpeza geral e manutenção da grade de proteção em todos os bueiros existentes na cidade.</t>
   </si>
   <si>
     <t>14474</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14474/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14474/novo-modelo.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implantação de galerias para captação de águas pluviais reutilizando as bocas-de-lobo já existentes em frente a E.E. Parecis, no Bairro Olenka.</t>
   </si>
   <si>
     <t>14476</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA, CICERO DOS SANTOS SILVA, DIONARDO MENDES DA CONCEIÇÃO, GILBERTO VIEIRA DE MELO, MILTON SOARES</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14476/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14476/novo-modelo.docx</t>
   </si>
   <si>
     <t>Indicam a implantação de parque infantil na escola de educação infantil da sede do Distrito de Marechal Rondon.</t>
   </si>
   <si>
     <t>14514</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14514/indicacao-trocas-de-lampadas-convencionais-por-lampadas-de-led.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14514/indicacao-trocas-de-lampadas-convencionais-por-lampadas-de-led.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo, por intermédio da Secretaria de Infraestrutura, a realização de troca de lâmpadas convencionais por lâmpadas de led da iluminação pública de toda cidade e da sede do Distrito de Marechal Rondon.</t>
   </si>
   <si>
     <t>14516</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14516/indicacao-_2018-indicacao-revitalizacao-da-ciclovia-av-amapa.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14516/indicacao-_2018-indicacao-revitalizacao-da-ciclovia-av-amapa.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a revitalização da ciclovia da Avenida Amapá no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>14517</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14517/indicacao-_2018-indicacao-recuperacao-da-rua-das-garcas-com-a-rua-das-perdizes.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14517/indicacao-_2018-indicacao-recuperacao-da-rua-das-garcas-com-a-rua-das-perdizes.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a recuperação da pavimentação asfáltica na esquina das Ruas das Garças e das Perdizes, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>14520</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>GILBERTO VIEIRA DE MELO, MARCIO CLEI FERREIRA DO NASCIMENTO, MILTON SOARES, ROSICLEA HEINZEN COLOMBO, VANDERLEI MARCOS PULGA BAIOTO, WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14520/indicacao-_2018-indicacao-ciclofaixa-de-lazer-nas-avenida-brasil-e-mato-grosso.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14520/indicacao-_2018-indicacao-ciclofaixa-de-lazer-nas-avenida-brasil-e-mato-grosso.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a realização de estudos quanto a viabilidade de implantação de ciclofaixa de lazer nas Avenidas Brasil e Mato Grosso.</t>
   </si>
   <si>
     <t>14521</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14521/indicacao-sinalizacao-av-rio-grande-do-sul-ultimo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14521/indicacao-sinalizacao-av-rio-grande-do-sul-ultimo.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo  refazer  as sinalizações horizontais nos cruzamentos das ruas Roberto Carlos Brolio, Rodolfo Ulrich, Severino Euflasino de Lima, Tito Lívio Alves Guimarães e Dorvalino Minozzo com a Avenida Rio Grande do Sul, no Bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>14555</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14555/indicacao-trocas-de-lampadas-convencionais-por-lampadas-de-led-na-avenida-getulio-vargas.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14555/indicacao-trocas-de-lampadas-convencionais-por-lampadas-de-led-na-avenida-getulio-vargas.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a realização de de troca de lâmpadas convencionais por lâmpadas de led em toda rede de iluminação pública da Avenida Getúlio Vargas, no Bairro Boa Esperança.</t>
   </si>
   <si>
     <t>14557</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14557/idicacao-instalacao-de-lixeiras-novas-em-toda-cidade.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14557/idicacao-instalacao-de-lixeiras-novas-em-toda-cidade.doc</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo realizar a instalação de lixeiras novas nas ruas, avenidas e praças públicas de toda cidade.</t>
   </si>
   <si>
     <t>14558</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14558/arquibancada.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14558/arquibancada.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a construção de arquibancadas de concreto nas laterais do campo society ao lado do ginásio de esporte João Laurindo, bem como a substituição das Arquibancada de madeiras existente.</t>
   </si>
   <si>
     <t>14561</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14561/indicacao-avenida-amapa-residencial-aurora.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14561/indicacao-avenida-amapa-residencial-aurora.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo realizar a construção de asfaltamento e ciclovia, com extensão de rede e iluminação pública na Avenida Amapá, no cruzamento da Rua Mutum até o Residencial Parecis.</t>
   </si>
   <si>
     <t>14629</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14629/rua-marechal-rondon.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14629/rua-marechal-rondon.doc</t>
   </si>
   <si>
     <t>Indicam a duplicação e construção de uma nova ciclovia na Av. Marechal Rondon, entre a rotatória da Avenida Olacyr Francisco de Moraes, em frente ao Big Master, e a Rodoviária, no Bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>14630</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14630/iluminacao-escola-estadual-parecis.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14630/iluminacao-escola-estadual-parecis.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implantação de iluminação na Avenida Amapá, defronte a Escola Estadual Parecis.</t>
   </si>
   <si>
     <t>14631</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14631/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14631/novo-modelo.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a revisão da lei de uso e ocupação do solo e normas correlatas, especialmente para acompanhamento do processo de verticalização urbana.</t>
   </si>
   <si>
     <t>14650</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14650/patrolhamento-e-cascalhamento-assentamento-projeto-seis-lagoas.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14650/patrolhamento-e-cascalhamento-assentamento-projeto-seis-lagoas.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo, por intermédio da Secretaria Municipal de Infraestrutura, executar recuperação com patrolamento, levantamento e cascalhamento das estradas do Loteamento "Projeto Seis Lagoas".</t>
   </si>
   <si>
     <t>14651</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA, CICERO DOS SANTOS SILVA, DIONARDO MENDES DA CONCEIÇÃO, GILBERTO VIEIRA DE MELO, MARCIO CLEI FERREIRA DO NASCIMENTO, MILTON SOARES</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14651/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14651/novo-modelo.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implantação de parque infantil com cobertura na Escola Municipal Amélia Lena Fedrizzi, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>14654</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>DIONARDO MENDES DA CONCEIÇÃO, GILBERTO VIEIRA DE MELO, MARCIO CLEI FERREIRA DO NASCIMENTO, ROSICLEA HEINZEN COLOMBO, VANDERLEI MARCOS PULGA BAIOTO, WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14654/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14654/novo-modelo.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implantação de iluminação pública na margem esquerda da Avenida Amazonas, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>14655</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14655/criacao-do-plano-municipal-de-agricultura-familiar-2018.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14655/criacao-do-plano-municipal-de-agricultura-familiar-2018.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a elaboração do Plano Municipal de Agricultura Familiar.</t>
   </si>
   <si>
     <t>14752</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14752/indicacao-sistema-de-drenagem.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14752/indicacao-sistema-de-drenagem.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a reestruturação do sistema de drenagem na Avenida Minas Gerais, no trecho compreendido entre as Avenidas Amapá e Belo Horizonte, de forma a direcionar o escoamento de parte das águas pluviais dos Bairros Olenka e Jardim das Palmeiras pela Avenida Amazonas.</t>
   </si>
   <si>
     <t>14914</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14914/indicacao-_2018-indicacao-_2018-vacina-contra-a-influenza.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14914/indicacao-_2018-indicacao-_2018-vacina-contra-a-influenza.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo, por intermédio da Secretaria Municipal de Saúde, sejam envidados esforços para ampliar a vacinação contra a gripe a toda população camponovense.</t>
   </si>
   <si>
     <t>14916</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14916/quadra-guapirama.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14916/quadra-guapirama.doc</t>
   </si>
   <si>
     <t>Indicam à Secretaria de Esportes e Lazer, revitalização da quadra esportiva do Assentamento Guapirama.</t>
   </si>
   <si>
     <t>15036</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15036/indicacao-iluminacao-rua-cambara.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15036/indicacao-iluminacao-rua-cambara.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo, por intermédio da Secretaria Municipal de Infraestrutura, a elaboração de projeto para implantação de iluminação pública no canteiro central da Rua Cambará, no Bairro Alvorada.</t>
   </si>
   <si>
     <t>15124</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15124/indicacao-alevinos.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15124/indicacao-alevinos.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo buscar cooperação junto a SEMA - Secretaria de Estado de Meio Ambiente e o Ministério da Pesca e Aquicultura, para repovoamento dos rios de nossa região com espécies nativas, a partir da soltura de alevinos.</t>
   </si>
   <si>
     <t>15125</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA, CICERO DOS SANTOS SILVA, MILTON SOARES</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15125/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15125/novo-modelo.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo o aumento do quadro de servidores da unidade do SINE (Sistema Nacional de Emprego).</t>
   </si>
   <si>
     <t>15127</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA, GILBERTO VIEIRA DE MELO, MARCIO CLEI FERREIRA DO NASCIMENTO, VANDERLEI MARCOS PULGA BAIOTO, WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15127/indicacao-casa-lar-para-idosos.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15127/indicacao-casa-lar-para-idosos.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo  a elaboração de projeto para implantação de uma Casa Lar para Idosos.</t>
   </si>
   <si>
     <t>15159</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA, CICERO DOS SANTOS SILVA, MARCIO CLEI FERREIRA DO NASCIMENTO, MILTON SOARES, VANDERLEI MARCOS PULGA BAIOTO, WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15159/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15159/novo-modelo.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a recuperação do asfalto, com recapeamento ou lama asfáltica, das vias urbanas dos Bairros Centro e Nossa Senhora Aparecida, entre a Rua Porto Velho e Av. Florianópolis e Ruas Santa Catarina e Sucupira.</t>
   </si>
   <si>
     <t>15169</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA, CICERO DOS SANTOS SILVA, DIONARDO MENDES DA CONCEIÇÃO, GILBERTO VIEIRA DE MELO, MARCIO CLEI FERREIRA DO NASCIMENTO, MILTON SOARES, ROSICLEA HEINZEN COLOMBO, VANDERLEI MARCOS PULGA BAIOTO, WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15169/indicacao-pontes-sponchiado.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15169/indicacao-pontes-sponchiado.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo, através da Secretaria Municipal de Infraestrutura, a construção de ponte sobre o Rio Sacre em parceria com a Associação dos Indígenas, a fim de promover a ligação com as Aldeias Sacre, Bacaiuval, Utiariti e Morrinhos através da Estrada Telegráfica.</t>
   </si>
   <si>
     <t>15171</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15171/indicacao-2018-ampliacao-da-rede-de-energia-eletrica-na-avenida-leonel-rissieri-calcagnotto.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15171/indicacao-2018-ampliacao-da-rede-de-energia-eletrica-na-avenida-leonel-rissieri-calcagnotto.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implantação de rede de iluminação pública na Av. Leonel Rissieri Calcagnotto, antiga Av. Princesa Isabel,  no trecho compreendido entre as Avenidas Getúlio Vargas e Olacyr Francisco de Moraes.</t>
   </si>
   <si>
     <t>15172</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA, CICERO DOS SANTOS SILVA, MARCIO CLEI FERREIRA DO NASCIMENTO, MILTON SOARES, VANDERLEI MARCOS PULGA BAIOTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15172/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15172/novo-modelo.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implantação urgente de barreira de proteção (triângulo) nos postes localizados nos cruzamentos das Avenidas Lions Internacional, Jatobá, Ipê e Jequitibá com a  Av. Rotary Internacional, nos acessos à Av. Olacyr Francisco de Moraes.</t>
   </si>
   <si>
     <t>15173</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA, CICERO DOS SANTOS SILVA, MARCIO CLEI FERREIRA DO NASCIMENTO, MILTON SOARES</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15173/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15173/novo-modelo.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a instalação de fraldário nas unidades básicas de saúde do município.</t>
   </si>
   <si>
     <t>15230</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15230/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15230/novo-modelo.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a perfuração de um poço semi-artesiano nas proximidades da Escola Infantil Amélia Lena Fedrizzi, para atendimento da população do Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>15231</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>GILBERTO VIEIRA DE MELO, MARCIO CLEI FERREIRA DO NASCIMENTO, RAFAEL MACHADO, VANDERLEI MARCOS PULGA BAIOTO, WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15231/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15231/novo-modelo.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo avaliar a contratação de show gospel de nível nacional para abrilhantar o evento de reinauguração da Praça da Bíblia, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>15290</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15290/pista-de-fusca-cross.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15290/pista-de-fusca-cross.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo analisar a viabilidade da implantação definitiva do autódromo junto a área alocada para a destinação final de águas pluviais do Bairro Jardim das Palmeiras. (piscinão)</t>
   </si>
   <si>
     <t>15298</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15298/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15298/novo-modelo.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo seja efetuada, em caráter emergencial, a limpeza dos gabiões nas Avenidas André Maggi e Rio de Janeiro e Ruas Frei Galvão e Sucupira.</t>
   </si>
   <si>
     <t>15390</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15390/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15390/novo-modelo.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo versando sobre a remoção de quebra-molas próximos às faixas elevadas para travessia de pedestres.</t>
   </si>
   <si>
     <t>15561</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15561/ponto-onubus.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15561/ponto-onubus.doc</t>
   </si>
   <si>
     <t>Indicam a implantação de abrigo no ponto de ônibus localizado na esquina das Avenidas Florianópolis e Mato Grosso.</t>
   </si>
   <si>
     <t>15606</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15606/indicacao-boca-de-lobo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15606/indicacao-boca-de-lobo.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implantação de bocas-de-lobo para captação de águas pluviais na Avenida Amazonas, no Bairro Jardim das Palmeiras, próximo ao "piscinão" e pista de motocross.</t>
   </si>
   <si>
     <t>15607</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15607/indicacao-quebra-molas-rua-arapongas-jardim-das-palmeiras.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15607/indicacao-quebra-molas-rua-arapongas-jardim-das-palmeiras.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implantação de quebra-molas na Rua Arapongas, na altura da quadra 403, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>15609</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15609/tapa-buraco-indicacao.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15609/tapa-buraco-indicacao.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a realização de operação "tapa-buracos" nas vias pavimentadas no Centro e demais bairros da cidade.</t>
   </si>
   <si>
     <t>15614</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15614/sala-da-mulher-01-10-2018.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15614/sala-da-mulher-01-10-2018.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a identificação do local de funcionamento da Sala da Mulher Camponovense e Sala de Conselhos Municipais.</t>
   </si>
   <si>
     <t>15645</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15645/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15645/novo-modelo.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a realização de reparos emergenciais e manutenção periódica nos parques infantis e academias ao ar livre instalados em praças da cidade e na Pista de Caminhada "Egínio Pinto Gomes".</t>
   </si>
   <si>
     <t>15659</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15659/indicacao-_2018-indicacao-_2018-indicacao-reparo-e-manutencao-iluminacao-da-academia-distrito-itamarati-norte.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15659/indicacao-_2018-indicacao-_2018-indicacao-reparo-e-manutencao-iluminacao-da-academia-distrito-itamarati-norte.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a melhoria do sistema de iluminação do espaço onde está instalada a academia ao ar livre na Fazenda Itamarati Norte.</t>
   </si>
   <si>
     <t>15660</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15660/indicacao-_2018-indicacao-_2018-indicacao-banheiro-no-ginasio-itamarati.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15660/indicacao-_2018-indicacao-_2018-indicacao-banheiro-no-ginasio-itamarati.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a construção de sanitários no Ginásio de Esportes da Fazenda Itamarati Norte.</t>
   </si>
   <si>
     <t>15668</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15668/indicacao-_2018-indicacao-_2018-indicacao-cobetura-entre-a-emei-e-o-correio.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15668/indicacao-_2018-indicacao-_2018-indicacao-cobetura-entre-a-emei-e-o-correio.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a reforma da cobertura da passarela que dá acesso à EMEI Itamarati Norte e ao Posto dos Correios, no núcleo urbano da Fazenda Itanorte.</t>
   </si>
   <si>
     <t>15670</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA, CICERO DOS SANTOS SILVA, DIONARDO MENDES DA CONCEIÇÃO, MILTON SOARES, WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15670/indicacao-cascalhamento-nas-ruas-da-cidade.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15670/indicacao-cascalhamento-nas-ruas-da-cidade.doc</t>
   </si>
   <si>
     <t>Indicam a execução, por intermédio da Secretaria Municipal de Infraestrutura, de patrolamento e cascalhamento das ruas não pavimentadas da cidade e da sede do Distrito de Marechal Rondon.</t>
   </si>
   <si>
     <t>15719</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15719/distrito-marechal-limpeza-indicacao.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15719/distrito-marechal-limpeza-indicacao.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo que seja procedida a retirada de bags e entulhos na sede do Distrito de Marechal Rondon.</t>
   </si>
   <si>
     <t>15720</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15720/indicacao-faixa-elevada.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15720/indicacao-faixa-elevada.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a realização de serviços de pintura nas faixas de pedestres elevadas implantadas na cidade.</t>
   </si>
   <si>
     <t>15725</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15725/faixa-elevada-defensoria.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15725/faixa-elevada-defensoria.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implantação de uma faixa elevada na Avenida Marechal Rondon, nas imediações do Polo Empresarial, entre a Unidade do Corpo de Bombeiros e a Defensoria Pública.</t>
   </si>
   <si>
     <t>15763</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15763/passaraela-coberta.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15763/passaraela-coberta.doc</t>
   </si>
   <si>
     <t>Indicam a construção de uma cobertura na passarela de entrada, do portão até a porta de entrada da Escola Municipal Dolores Maria Backes Funk.</t>
   </si>
   <si>
     <t>15764</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15764/lavanderia.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15764/lavanderia.doc</t>
   </si>
   <si>
     <t>Indicam a construção de uma lavanderia na Escola Municipal Dolores Maria Backes Funk.</t>
   </si>
   <si>
     <t>15765</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15765/reaproveitamento-de-alimentos.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15765/reaproveitamento-de-alimentos.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a criação de um projeto de lei que crie ações para reaproveitar alimentos que seriam descartados por supermercados e afins.</t>
   </si>
   <si>
     <t>15767</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15767/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15767/novo-modelo.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a revitalização da Praça da Cultura, com ênfase na reforma da Biblioteca Pública Municipal.</t>
   </si>
   <si>
     <t>15770</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15770/indicacao-sucupira-quebra-mola.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15770/indicacao-sucupira-quebra-mola.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a instalação de um quebra-mola na Rua Sucupira, próximo a esquina com a Av. Florianópolis, quadra 75.</t>
   </si>
   <si>
     <t>15814</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15814/indicacao-rio-verde-cascalhamento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15814/indicacao-rio-verde-cascalhamento.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo, por intermédio da Secretaria de Infraestrutura, a realização de serviços de  cascalhamento da estrada vicinal de acesso ao Balneário Rio Verde.</t>
   </si>
   <si>
     <t>15845</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15845/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15845/novo-modelo.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a aquisição de uma máquina trituradora de madeiras, galhos e troncos provenientes das podas de árvores.</t>
   </si>
   <si>
     <t>15829</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15829/indicacao-fazer-um-levantamento-visando-a-implantacao-de-rotatorias-necessarias-em-toda-cidade.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15829/indicacao-fazer-um-levantamento-visando-a-implantacao-de-rotatorias-necessarias-em-toda-cidade.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a realização de levantamento visando a implantação de rotatórias necessárias em toda cidade.</t>
   </si>
   <si>
     <t>15916</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15916/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15916/novo-modelo.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a conclusão da pavimentação asfáltica na Av. Olacyr Francisco de Moraes, no trecho compreendido entre o cruzamento com Av. Ipê e o final do Loteamento Jd. Itália, via programa de asfalto comunitário.</t>
   </si>
   <si>
     <t>15967</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15967/indicacao-placas-de-demarcacao-territorial.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15967/indicacao-placas-de-demarcacao-territorial.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a a necessidade de se fazer gestão junto aos órgãos competentes para instalar placas de sinalização demarcando o limite geográfico dos municípios que fazem divisa com Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>15994</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15994/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15994/novo-modelo.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a realização, em caráter emergencial, de um mutirão de limpeza nos Bairros Jardim das Palmeiras e Boa Esperança.</t>
   </si>
   <si>
     <t>14468</t>
   </si>
   <si>
     <t>MOCA</t>
   </si>
   <si>
     <t>Moção Aplauso</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14468/mocao-infra-faixa-elevada.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14468/mocao-infra-faixa-elevada.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 031/2018, dirigida aos integrantes da equipe responsável por adequações nas  vias urbanas, como faixas elevadas para travessia de pedestres, recuo das faixas de pedestres, rampas de acesso e instalação de placas de sinalização de trânsito</t>
   </si>
   <si>
     <t>14475</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14475/mocao-rotary-113.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14475/mocao-rotary-113.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 032/2018, dirigida à Sra. Zulmira Gomes Silva Neta, em reconhecimento ao trabalho social voluntário desenvolvido em nossa comunidade.</t>
   </si>
   <si>
     <t>14512</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14512/mocao-rotary-113.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14512/mocao-rotary-113.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 033/2018, dirigida à Diretoria do Rotary Club de Campo Novo do Parecis, em homenagem aos 113 anos de fundação do Rotary Internacional.</t>
   </si>
   <si>
     <t>14522</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14522/mocao-de-aplauso-irma-ana.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14522/mocao-de-aplauso-irma-ana.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 034/2018, dirigida à religiosa Irmã Ana Lopes de Souza em reconhecimento ao trabalho desenvolvido a frente da Pastoral da Criança e a idealização e coordenação do Projeto Forno Comunitário.</t>
   </si>
   <si>
     <t>14685</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14685/mocao-de-aplausos-luciana-secretaria.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14685/mocao-de-aplausos-luciana-secretaria.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 035/2018, dirigida à Sra. Luciana Teresinha da Silva Dalmollin, ex-Secretária Municipal de Assistência Social, em reconhecimento e agradecimento pelo excelente trabalho desenvolvido durante os 15 meses em que esteve  à frente desta pasta.</t>
   </si>
   <si>
     <t>14693</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA, CICERO DOS SANTOS SILVA, DIONARDO MENDES DA CONCEIÇÃO, GILBERTO VIEIRA DE MELO, MARCIO CLEI FERREIRA DO NASCIMENTO, MILTON SOARES, VANDERLEI MARCOS PULGA BAIOTO, WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14693/diretoria-do-chp.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14693/diretoria-do-chp.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 036/2018, dirigida à Diretoria da Associação Pró-Saúde do Parecis/OS, gestão 2015/2017, prorrogada até março 2018.</t>
   </si>
   <si>
     <t>14742</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14742/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14742/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 037/2018, dirigida aos sócios proprietários, e colaboradores da empresa Construtora Caldatto Ltda, fundada em 28 de abril de 2008, pelos excelente serviços  prestados na área da construção civil e empreendimentos neste  Município.</t>
   </si>
   <si>
     <t>14744</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14744/mocao-tarsicio-moreira.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14744/mocao-tarsicio-moreira.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº038/2018, dirigida ao Sr. TARSICIO MOREIRA, pelo empenho e dedicação à frente da Diretoria do Centro Hospitalar Parecis "Euclides Horst".</t>
   </si>
   <si>
     <t>14828</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>CICERO DOS SANTOS SILVA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14828/mocao-23-04-2018-raimundo-cardoso-caverna-de-adulao.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14828/mocao-23-04-2018-raimundo-cardoso-caverna-de-adulao.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº039/2018, dirigida ao Sr. RAIMUNDO CARDOSO, pelo trabalho social desenvolvido à frente da Casa de Apoio à Vida "Caverna de Adulão", pautado no empenho, dedicação e amor ao próximo.</t>
   </si>
   <si>
     <t>14846</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14846/mocao-parecis-super-agro.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14846/mocao-parecis-super-agro.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº040/2018, dirigida ao Sindicato Rural de Campo Novo do Parecis e Senar/MT, pela realização da 11ª edição da Parecis SuperAgro - Feira de Tecnologia e Negócios, de 9 a 12 de abril, neste município</t>
   </si>
   <si>
     <t>15011</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15011/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15011/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº041/2018, dirigida ao Clube "Vigilantes do Parecis" Desbravadores, pelo projeto social voluntário desenvolvido neste município.</t>
   </si>
   <si>
     <t>15123</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15123/mocao-de-aplauso-escola-chapada.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15123/mocao-de-aplauso-escola-chapada.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº042/2018, dirigida ao casal EDILSON ANTONIO PIAIA e CLAUDIRENE PATRICIO PIAIA - idealizadores e principais colaboradores do tradicional Torneio de Futebol Society da APAE, que em 2018 completou sua 8ª edição.</t>
   </si>
   <si>
     <t>15383</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15383/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15383/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº043/2018, dirigida ao Moto Grupo Estradeiros da Serra, pela promoção do 1º Trike e Moto Encontro do Parecis, nos dias 16 e 17 de agosto último nesta cidade.</t>
   </si>
   <si>
     <t>15442</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15442/mocao-de-aplauso-marcos-birk.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15442/mocao-de-aplauso-marcos-birk.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 044/2018, dirigida ao Sr Marcos Birck, pelo trabalho desenvolvido a frente da Secretaria de Saúde do Município no período de janeiro de 2017 a agosto de 2018.</t>
   </si>
   <si>
     <t>15553</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15553/mocao-24-09-2018-diretoria-antigos-alto-clube-de-campo-novo-do-parecis.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15553/mocao-24-09-2018-diretoria-antigos-alto-clube-de-campo-novo-do-parecis.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 045/2018, dirigida aos integrantes da diretoria da Associação ANTIGO AUTO CLUBE DE CAMPO NOVO DO PARECIS, pela realização do 1º Encontro Estadual de Veículos Antigos.</t>
   </si>
   <si>
     <t>15562</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA, CICERO DOS SANTOS SILVA, MILTON SOARES, VANDERLEI MARCOS PULGA BAIOTO, WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15562/mocao-30_2017-karate-ronan.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15562/mocao-30_2017-karate-ronan.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 046/2018, dirigida aos atletas e comissão técnica que representaram o Município e o Estado de Mato Grosso no 25° CAMPEONATO BRASILEIRO DE KARATÊ INTERESTILOS E OPEN INTERNACIONAL WUKF 2018, onde participaram mais de 1.700 atletas, de 6 países, considerado um dos maiores eventos do Karatê nacional.</t>
   </si>
   <si>
     <t>15726</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15726/dias-das-criancas.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15726/dias-das-criancas.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 047/2018, dirigida ao Rotary Clube de Campo Novo do Parecis, em reconhecimento e agradecimento pela realização do evento alusivo ao Dia das Crianças, em 12 de outubro último.</t>
   </si>
   <si>
     <t>15789</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15789/mocao-alvaro.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15789/mocao-alvaro.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS nº 048/2018, dirigida ao Sr. Álvaro José Barbosa e sua equipe, pelo excelente trabalho desenvolvido à frente da Secretaria Municipal de Desenvolvimento Econômico e Meio Ambiente.</t>
   </si>
   <si>
     <t>15790</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA, CICERO DOS SANTOS SILVA, MILTON SOARES, WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15790/mocao-meio-fios.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15790/mocao-meio-fios.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS nº 049/2018, dirigida ao Sr. Lourival de Souza Rocha - proprietário da empresa Prestadora de Serviços Arinos, extensiva a seus colaboradores, pelo excelente trabalho realizado na construção de meios-fios e sarjetas nesta cidade.</t>
   </si>
   <si>
     <t>15836</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15836/mocao-ifmt.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15836/mocao-ifmt.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 050/2018, dirigida à equipe Newton do IFMT - Campus Campo Novo do Parecis, pela conquista do troféu de campeã na XVII Jornada de Foguetes realizada na cidade de Barra do Piraí – RJ, de 30 de outubro a 2 de novembro último.</t>
   </si>
   <si>
     <t>15905</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15905/mocao-aplausos-corpo-de-bombeiros.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15905/mocao-aplausos-corpo-de-bombeiros.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 051/2018, dirigida a um grupo de mulheres voluntárias de Campo Novo do Parecis, pelo trabalho social desenvolvido em prol da comunidade camponovense</t>
   </si>
   <si>
     <t>15915</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA, CCTMA - COMISSÃO DE CULTURA, TURISMO E MEIO AMBIENTE, CICERO DOS SANTOS SILVA, DIONARDO MENDES DA CONCEIÇÃO, GILBERTO VIEIRA DE MELO, MARCIO CLEI FERREIRA DO NASCIMENTO, MILTON SOARES, ROSICLEA HEINZEN COLOMBO, VANDERLEI MARCOS PULGA BAIOTO, WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15915/mocao-de-aplausos-mulheres.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15915/mocao-de-aplausos-mulheres.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 052/2018, dirigida integrantes do Núcleo do Corpo de Bombeiros Militar de Campo Novo do Parecis, pela realização de palestra preventiva sobre Prevenção em Afogamentos, no dia 23 de novembro último, nesta cidade.</t>
   </si>
   <si>
     <t>16035</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/16035/mocao-de-aplausos-karate.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/16035/mocao-de-aplausos-karate.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 053/2018, dirigida aos atletas e técnico que representaram o Município de Campo Novo do Parecis no Campeonato Mato-grossense de Karatê Interestilos Fase III em Brasnorte/MT, nos dias 01 e 02 de dezembro de 2018, extensiva aos colaboradores, onde participaram 230 atletas de 4 municípios, considerado um dos maiores eventos do karatê do Estado de Mato Grosso</t>
   </si>
   <si>
     <t>16037</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/16037/mocao-agem-mirim.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/16037/mocao-agem-mirim.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 054/2018, dirigida à Associação dos Servidores Penitenciários de Campo Novo do Parecis/MT, pela realização da formatura da segunda turma do Projeto AGEM em 2 de dezembro último.</t>
   </si>
   <si>
     <t>15384</t>
   </si>
   <si>
     <t>MOCB</t>
   </si>
   <si>
     <t>Moção Boas-vindas</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15384/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15384/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE BOAS-VINDAS Nº001/2018, aos integrantes do Núcleo do Corpo de Bombeiros Militar de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>14656</t>
   </si>
   <si>
     <t>MOCP</t>
   </si>
   <si>
     <t>Moção Pesar</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14656/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14656/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº001/2018, dirigida à Família Machado, pelo falecimento do Sr. JOSÉ ALTAIR DE ÁVILA MACHADO ("Seu Juca"), ocorrido no dia 19 de março último.</t>
   </si>
   <si>
     <t>14657</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14657/mocao-de-pesar-ceara.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14657/mocao-de-pesar-ceara.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº002/2018, dirigida à Família Bandeira, pelo falecimento do Sr. LUIZ GONZAGA DA COSTA BANDEIRA("Ceará"), ocorrido no dia 19 de março último.</t>
   </si>
   <si>
     <t>14694</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14694/mocao-de-pesar-sergio.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14694/mocao-de-pesar-sergio.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº003/2018, dirigida à Família Lima, pelo falecimento do Sr. SERGIO DA SILVA LIMA, ocorrido no dia 27 de março último.</t>
   </si>
   <si>
     <t>14751</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14751/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14751/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº004/2018, dirigida à Adriano Paz e Heloísa Calcagnotto, pelo falecimento de seu filho recém-nascido Luís Leonel Calcagnotto Paz.</t>
   </si>
   <si>
     <t>14826</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14826/mocao-de-pesar-jose-cardo-de-araujo-pai-do-carlos.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14826/mocao-de-pesar-jose-cardo-de-araujo-pai-do-carlos.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº005/2018, dirigida à Família Cardoso de Araújo, pelo falecimento do Sr. José Cardoso de Araújo.</t>
   </si>
   <si>
     <t>14915</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14915/mocao-de-pesar-dona-aurora-olejas.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14915/mocao-de-pesar-dona-aurora-olejas.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº006/2018, dirigida à Família Olejas, pelo falecimento da Sra. Aurora Olejas.</t>
   </si>
   <si>
     <t>14919</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14919/mocao-de-pesar-araujo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14919/mocao-de-pesar-araujo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº007/2018, dirigida à Família Araújo, pelo falecimento do Sr. Ozenir Araújo.</t>
   </si>
   <si>
     <t>15017</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15017/mocao-de-pesar-zelia-macedo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15017/mocao-de-pesar-zelia-macedo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº008/2018, dirigida à Família Macedo, pelo falecimento da Sra. Zélia Macedo.</t>
   </si>
   <si>
     <t>15067</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15067/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15067/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº009/2018, dirigida à Família Cenci, pelo falecimento da Sra. Romilda Cenci.</t>
   </si>
   <si>
     <t>15175</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15175/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15175/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº010/2018, dirigida à Família Marques, pelo falecimento da Sra. Xista de Castro Marques.</t>
   </si>
   <si>
     <t>15235</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15235/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15235/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 011/2018, dirigida à Família Do Carmo, pelo falecimento de seu Ente querido, o Sr. Otaniba Moreira do Carmo, ocorrido no dia 7 de julho último.</t>
   </si>
   <si>
     <t>15291</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15291/mocao-de-pesar-sr-noe.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15291/mocao-de-pesar-sr-noe.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 012/2018, dirigida à Família Martelli, pelo falecimento do Sr. Doralino Martelli, ocorrido no dia 9 de julho último.</t>
   </si>
   <si>
     <t>15292</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15292/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15292/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 013/2018, dirigida à Família Assis, pelo falecimento do Sr. Noé Lourenço de Assis, ocorrido no dia 25 de julho último.</t>
   </si>
   <si>
     <t>15554</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15554/mocao-de-pesar-soni.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15554/mocao-de-pesar-soni.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 014/2018, de autoria do Vereador Vanderlei Baioto e demais  Vereadores, dirigida à Família Rother, pelo falecimento do Sr. Alviar Rother, ocorrido no dia 13 de setembro útlimo.</t>
   </si>
   <si>
     <t>15762</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA, CICERO DOS SANTOS SILVA, DIONARDO MENDES DA CONCEIÇÃO, GILBERTO VIEIRA DE MELO, MARCIO CLEI FERREIRA DO NASCIMENTO, MINISTÉRIO PÚBLICO DO ESTADO DE MATO GROSSO, ROSICLEA HEINZEN COLOMBO, VANDERLEI MARCOS PULGA BAIOTO, WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15762/mocao-de-pesar-frederico-herlotz.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15762/mocao-de-pesar-frederico-herlotz.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 015/2018, dirigida à Família Herklotz, pelo falecimento do Sr. Frederico Carlos Herklotz, ocorrido no dia  23 de outubro último.</t>
   </si>
   <si>
     <t>15766</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15766/mocao-de-pesar-sr-josias.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15766/mocao-de-pesar-sr-josias.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 016/2018, dirigida à Família Araújo, pelo falecimento do Sr. Josias Nascimento de Araújo, ocorrido no dia 26 de outubro último.</t>
   </si>
   <si>
     <t>15866</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15866/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15866/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 017/2018, dirigida à Família Campos, pelo falecimento do Sr. Rogério Campos,  ocorrido no dia 13 de novembro último.</t>
   </si>
   <si>
     <t>15891</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15891/mocao-pesar-hermes-bergamim.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15891/mocao-pesar-hermes-bergamim.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 018/2018, dirigida à Família Oliveira, pelo falecimento do Sr. José Pereira de Oliveira (Zé Bordoada),  ocorrido no dia 13 de novembro último.</t>
   </si>
   <si>
     <t>15892</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15892/mocao-de-pesar-pai-do-fabioano-ze-bordoada.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15892/mocao-de-pesar-pai-do-fabioano-ze-bordoada.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 019/2018, dirigida à Família Bergamim, pelo falecimento do Sr.  Hermes Bergamim,  ocorrido no dia 14 de novembro último.</t>
   </si>
   <si>
     <t>15812</t>
   </si>
   <si>
     <t>PDLM</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo Mesa</t>
   </si>
   <si>
     <t>Mesa Diretora 2018</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15812/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15812/novo-modelo.docx</t>
   </si>
   <si>
     <t>Concede licença ao Sr. Prefeito para ausentar-se do Município.</t>
   </si>
   <si>
     <t>14357</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14357/2018_02_01_10_52_37.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14357/2018_02_01_10_52_37.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos na Lei Complementar nº 021/2009, de 08.04.2009, que dispõe sobre a alteração, criação, estruturação e atribuições dos órgãos do Poder Executivo do Município de Campo Novo Parecis, bem como criação e extinção de cargos comissionados e suas remunerações, fixa princípios e diretrizes de gestão e dá outras providências, para remanejar cargos comissionados da Secretaria Municipal de Esportes e Lazxer para a Secretaria Municipal de Desenvolvimento Econômico.</t>
   </si>
   <si>
     <t>14415</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14415/2018_02_16_16_35_50.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14415/2018_02_16_16_35_50.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº054/2014, que institui o Programa Municipal de Pavimentação Comunitária de Campo Novo do Parecis e dá outras providências.</t>
   </si>
   <si>
     <t>14523</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14523/2018_03_05_08_21_03.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14523/2018_03_05_08_21_03.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a instituir o Programa de Recuperação Fiscal - REFIS no município de Campo Novo do Parecis/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>14653</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14653/2018_03_22_07_46_09.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14653/2018_03_22_07_46_09.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos na Lei Complementar nº 021/2009, de 08 de abril de 2009, que dispõe sobre a alteração, criação, estruturação e atribuições dos órgãos do Poder Executivo do Município de Campo Novo Parecis, bem como criação e extinção de cargos comissionados e suas remunerações, fixa princípios e diretrizes de gestão e dá outras providências, e dispositivos da Lei Complementar nº78, de 24 de maio de 2017, que dispõe sobre a criação do Código Municipal de Mio Ambiente de Campo Novo do Parecis e dá outras providências.</t>
   </si>
   <si>
     <t>14745</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14745/2018_04_09_07_28_31.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14745/2018_04_09_07_28_31.pdf</t>
   </si>
   <si>
     <t>Revoga o Anexo II da Lei Complementar nº 021/2009, de 08.04.2009, que dispõe sobre a alteração, criação, estruturação e atribuições dos órgãos do Poder Executivo do Município de Campo Novo Parecis, bem como, criação e extinção de cargos comissionados e suas remunerações, fixa princípios e diretrizes de gestão e dá outras providências.</t>
   </si>
   <si>
     <t>15287</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15287/2018_08_01_11_59_22.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15287/2018_08_01_11_59_22.pdf</t>
   </si>
   <si>
     <t>Acrescenta o Anexo VI, a Lei Complementar nº 078, de 24 de maio de 2017, que dispõe sobre a criação do Código Municipal de Meio Ambiente de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>15988</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15988/2018_12_03_08_20_58.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15988/2018_12_03_08_20_58.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos da Lei Complementar nº 020/2008, que institui o Código Tributário do Município de Campo Novo do Parecis/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>15913</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15913/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15913/novo-modelo.docx</t>
   </si>
   <si>
     <t>Acresce dispositivo à Lei Complementar nº 020, de 29.11.2008, que dispõe sobre o Código Tributário do Município de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>14359</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14359/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14359/novo-modelo.docx</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.880/2017, que dispõe sobre as diretrizes orçamentárias de 2018, Lei Municipal nº 2001/2017, que dispõe sobre o Plano Plurianual para o período de 2018 a 2021 e a Lei Municipal nº 2.002/2017, a qual estima a receita e fixa a despesa do município para o exercício financeiro de 2018, e dá outras providências.</t>
   </si>
   <si>
     <t>14358</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14358/2018_02_01_11_01_00.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14358/2018_02_01_11_01_00.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$1.008.192,09 e dá outras providências.</t>
   </si>
   <si>
     <t>14411</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14411/2018_02_16_15_21_10.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14411/2018_02_16_15_21_10.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e denominação da Escola Municipal "Professora Dolores Maria Backes Funk" e dá outras providências.</t>
   </si>
   <si>
     <t>14412</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14412/2018_02_16_15_25_51.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14412/2018_02_16_15_25_51.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$643.260,00 e dá outras providências.</t>
   </si>
   <si>
     <t>14414</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14414/2018_02_16_16_06_13.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14414/2018_02_16_16_06_13.pdf</t>
   </si>
   <si>
     <t>Altera os Anexos VII e VIII da Lei Municipal nº1.822, de 5 de abril de 2016.</t>
   </si>
   <si>
     <t>14481</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14481/2018_02_23_14_48_07.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14481/2018_02_23_14_48_07.pdf</t>
   </si>
   <si>
     <t>Altera os arts. 10, 11, 17, 34, 40, 41, 42, 46, 55 e 60 e acrescenta o art. 66-A na Lei nº 1.822/2016, que transforma cargos na Administração Direta, reestrutura o Plano de Cargos, Carreiras e Vencimentos da Administração Pública Direta e Indireta, do Município de Campo Novo do Parecis e dá outras providências.</t>
   </si>
   <si>
     <t>14482</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14482/2018_02_23_14_49_06.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14482/2018_02_23_14_49_06.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.850/2016, que cria a Comissão Permanente de Avaliação e Desempenho e dá outras providências.</t>
   </si>
   <si>
     <t>14511</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14511/2018_02_28_09_23_56.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14511/2018_02_28_09_23_56.pdf</t>
   </si>
   <si>
     <t>Corrige e acrescenta dispositivos na Lei nº1.145/2006, que reestrutura o Plano de Carreira dos Profissionais da Educação no município de Campo Novo do Parecis e dá outras providências.</t>
   </si>
   <si>
     <t>14537</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14537/2018_03_07_14_32_10.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14537/2018_03_07_14_32_10.pdf</t>
   </si>
   <si>
     <t>Cria o Plano de Carreira dos Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias do Município de Campo Novo do Parecis, revoga a Lei Municipal nº1.491, de 10 de abril de 2012, e dá outras providências</t>
   </si>
   <si>
     <t>14636</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14636/2018_03_19_08_04_22.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14636/2018_03_19_08_04_22.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal firmar termo de fomento com o Sindicato Rural de Campo Novo do Parecis e dá outras providências.</t>
   </si>
   <si>
     <t>14610</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14610/2018_03_14_10_51_25.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14610/2018_03_14_10_51_25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da Semana Municipal de Prevenção, Conscientização e Combate ao Uso de Drogas no Município de Campo Novo do Parecis e dá outras providências.</t>
   </si>
   <si>
     <t>14609</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14609/2018_03_14_10_44_13.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14609/2018_03_14_10_44_13.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº1.781/2015, que autoriza o Poder Executivo realizar cancelamento de débito de drenagem e pavimentação asfáltica da 2ª etapa do Bairro Olenka - Decreto Executivo 090, de 21 de de setembro de 2011 e alterações posteriores, e compensação de valores pagos pelos contribuintes com crédito de drenagem e pavimentação asfáltica, inscritos ou não em dívida ativa, e dá outras providências.</t>
   </si>
   <si>
     <t>14637</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14637/2018_03_19_16_04_32.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14637/2018_03_19_16_04_32.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar imóvel ao Estado e dá outras providências.</t>
   </si>
   <si>
     <t>14648</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14648/2018_03_22_14_45_20.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14648/2018_03_22_14_45_20.pdf</t>
   </si>
   <si>
     <t>Corrige dispositivo na Lei nº2.015/2018, que dispõe sobre a Política Municipal de Saneamento Básico, cria o Conselho de Saneamento, cria o Fundo Municipal de Saneamento e dá outras providências.</t>
   </si>
   <si>
     <t>14662</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14662/2018_03_23_15_25_00.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14662/2018_03_23_15_25_00.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$4.262.812,64 e dá outras providências.</t>
   </si>
   <si>
     <t>14671</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14671/2018_03_26_14_38_17.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14671/2018_03_26_14_38_17.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$127.200,00 e dá outras providências.</t>
   </si>
   <si>
     <t>14782</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14782/2018_04_13_16_44_04.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14782/2018_04_13_16_44_04.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do inciso III do artigo 1º da Lei Municipal nº2.004, de 21 de dezembro de 2017.</t>
   </si>
   <si>
     <t>14833</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14833/2018_04_19_08_50_07.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14833/2018_04_19_08_50_07.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos do art. 5º da Lei nº 2.002/2017, que estima a receita e fixa a despesa do Município de Campo Novo do Parecis para o exercício de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>14847</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14847/2018_04_20_07_55_52.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14847/2018_04_20_07_55_52.pdf</t>
   </si>
   <si>
     <t>Altera anexos da Lei Municipal nº2.002/2017, a qual estima a receita e fixa a despesa do município para o exercício financeiro de 2018, e dá outras providências.</t>
   </si>
   <si>
     <t>14860</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14860/2018_04_23_10_39_36.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14860/2018_04_23_10_39_36.pdf</t>
   </si>
   <si>
     <t>Altera as atribuições dos cargos de engenheiro civil, engenheiro agrônomo e advogado, constante do Anexo I - quadro de pessoal - cargos de provimento efetivo - da Lei Municipal nº1.822/2016 e dá outras providências.</t>
   </si>
   <si>
     <t>14966</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14966/2018_05_14_16_55_40.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14966/2018_05_14_16_55_40.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$60.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>15061</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15061/2018_05_28_09_38_39.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15061/2018_05_28_09_38_39.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar de R$86.500,00 e abrir crédito adicional especial de R$57.410,00, e dá outras providências.</t>
   </si>
   <si>
     <t>15060</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15060/2018_05_28_09_34_04.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15060/2018_05_28_09_34_04.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº1.623/2013 que autoriza o Poder Executivo Municipal a doar imóvel ao Serviço Nacional de Aprendizagem Rural - SENAR-AR/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>15139</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15139/2018_06_11_13_19_57.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15139/2018_06_11_13_19_57.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº1.900/2017, que autoriza o Poder Executivo Municipal a doar bens móveis ao Instituto Federal de Educação, Ciência e Tecnologia de Mato Grosso - IFMT.</t>
   </si>
   <si>
     <t>15140</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15140/2018_06_11_13_22_26.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15140/2018_06_11_13_22_26.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$60.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>15163</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15163/2018_06_18_15_01_55.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15163/2018_06_18_15_01_55.pdf</t>
   </si>
   <si>
     <t>Altera os prazos constantes do § 1º do art. 3º da Lei nº1.913, de 7 de março de 2018, e do § 1º do art. 3º da Lei nº 1.914, de 7 de março de 2018, e dá outras providências.</t>
   </si>
   <si>
     <t>15164</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15164/2018_06_18_15_07_45.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15164/2018_06_18_15_07_45.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$175.141,61 e dá outras providências.</t>
   </si>
   <si>
     <t>15197</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15197/2018_06_27_07_43_46.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15197/2018_06_27_07_43_46.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I da Lei nº 1.822, de 5 de abril de 2016, para atualizar escolaridade mínima exigível para a investidura em cargo público, conforme especifica.</t>
   </si>
   <si>
     <t>15209</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15209/2018_06_28_15_24_38.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15209/2018_06_28_15_24_38.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transformação de área rural em área urbana conforme especifica.</t>
   </si>
   <si>
     <t>15221</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15221/2018_08_22_15_41_27.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15221/2018_08_22_15_41_27.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Arborização Urbana, define diretrizes, critérios técnicos e científicos para o estabelecimento de regras que visam a implantação e a manutenção da arborização por meio de ações de curto, médio e longo prazos, no âmbito do Município de Campo Novo do Parecis e dá outras providências.</t>
   </si>
   <si>
     <t>15274</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15274/2018_07_31_11_01_51.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15274/2018_07_31_11_01_51.pdf</t>
   </si>
   <si>
     <t>Disciplina a atividade de limpa fossas na área territorial do Município de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>15325</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15325/2018_08_08_08_43_30.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15325/2018_08_08_08_43_30.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº1.499, de 19 de dezembro de 2012, que reestrutura o regime jurídico administrativo de contratação temporária de pessoal por tempo determinado, para atender interesse público e dá outras providências.</t>
   </si>
   <si>
     <t>15326</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15326/2018_08_08_08_48_50.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15326/2018_08_08_08_48_50.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$35.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>15329</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15329/2018_08_09_07_30_47.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15329/2018_08_09_07_30_47.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Diversificação de Hábitos Alimentares e dá outras providências.</t>
   </si>
   <si>
     <t>15371</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15371/2018_08_21_07_57_25.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15371/2018_08_21_07_57_25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>15411</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15411/2018_08_29_09_54_21.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15411/2018_08_29_09_54_21.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$1.505.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>15412</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15412/2018_08_29_09_57_23.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15412/2018_08_29_09_57_23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$2.100.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>15413</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15413/2018_08_29_10_01_16.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15413/2018_08_29_10_01_16.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$1.171.978,00 e dá outras providências.</t>
   </si>
   <si>
     <t>15490</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15490/2018_09_12_13_18_42.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15490/2018_09_12_13_18_42.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a alienar imóvel no Pólo Industrial Pioneiros.</t>
   </si>
   <si>
     <t>15491</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15491/2018_09_12_13_23_37.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15491/2018_09_12_13_23_37.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal firmar parceria com o Sindicato Rural para execução de obras no Pólo Industrial José Diogo Dutra e dá outras providências.</t>
   </si>
   <si>
     <t>15492</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15492/2018_09_12_13_33_54.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15492/2018_09_12_13_33_54.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 1.917 de 2018 e a Lei 1.145/2006 que reestrutura o Plano de Carreira dos Profissionais da Educação do Município de Campo Novo do Parecis/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>15496</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15496/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15496/novo-modelo.docx</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 1.137, de 21 de agosto de 2006, que autoriza o Poder Executivo Municipal a doar imóvel ao CEFET - Centro Federal de Educação Tecnológica de Cuiabá, e dá outras providências.</t>
   </si>
   <si>
     <t>15500</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15500/2018_09_17_07_34_26.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15500/2018_09_17_07_34_26.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 1.814, de 16 de dezembro  de 2015, que dispõe sobre autorização e critérios de repasse e execução do Programa Dinheiro Direto na Escola Municipal - PDDEM, e dá outras providências.</t>
   </si>
   <si>
     <t>15589</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15589/2018_09_25_09_33_55.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15589/2018_09_25_09_33_55.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 1.850, de 4 de outubro de 2016, que cria a Comissão Permanente de Avaliação de Desempenho e dá outras providências.</t>
   </si>
   <si>
     <t>15523</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15523/2018_09_17_15_24_46.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15523/2018_09_17_15_24_46.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar ônibus da frota municipal à Associação dos Servidores Penitenciários de Campo Novo do Parecis - ASPCNP.</t>
   </si>
   <si>
     <t>15522</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15522/2018_09_17_15_22_00.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15522/2018_09_17_15_22_00.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei 1.146 de 2006 que dispõe sobre a gestão democrática da educação do Município de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>15573</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15573/2018_09_21_09_39_50.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15573/2018_09_21_09_39_50.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$200.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>15572</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15572/2018_09_21_09_35_54.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15572/2018_09_21_09_35_54.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$606.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>15571</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15571/2018_09_21_09_29_42.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15571/2018_09_21_09_29_42.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal 946, de 27 de maio de 2003, que revoga a Lei 1.274 de 2008 e dá outras providências.</t>
   </si>
   <si>
     <t>15629</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15629/2018_10_02_08_32_59.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15629/2018_10_02_08_32_59.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos das Leis 1.908, de 6 de fevereiro de 2018; 1.909, de 6 de fevereiro de 2018; 1.912, de 2 de março de 2018; 1.918, de 27 de março de 2018; 1.922, de 5 de abril de 2018; 1.927, de 24 de abril de 2018; 1.928, de 24 de abril de 2018; 1.929, de 24 de abril de 2018, e dá outras providências.</t>
   </si>
   <si>
     <t>15655</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15655/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15655/novo-modelo.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial de R$ 50.000,00, e dá outras providências.</t>
   </si>
   <si>
     <t>15656</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15656/2018_10_04_07_33_04.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15656/2018_10_04_07_33_04.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar de R$ 104.528,50, e dá outras providências.</t>
   </si>
   <si>
     <t>15693</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15693/2018_10_10_07_55_47.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15693/2018_10_10_07_55_47.pdf</t>
   </si>
   <si>
     <t>Altera o art. 28 da Lei 1.915 de 15 de março de 2018.</t>
   </si>
   <si>
     <t>15692</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15692/2018_10_10_07_44_56.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15692/2018_10_10_07_44_56.pdf</t>
   </si>
   <si>
     <t>Estabelece os limites máximos da intensidade da emissão sonora, cria medidas de controle e dá outras providências.</t>
   </si>
   <si>
     <t>15715</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15715/2018_10_16_10_48_25.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15715/2018_10_16_10_48_25.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Campo Novo do Parecis para o exercício financeiro de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>15716</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15716/2018_10_17_14_04_53.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15716/2018_10_17_14_04_53.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar operações, movimentações, aplicações de recursos e arrecadar tributos de sua competência junto às cooperativas de crédito e dá outras providências.</t>
   </si>
   <si>
     <t>15717</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15717/2018_10_17_14_10_06.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15717/2018_10_17_14_10_06.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$1.488.136,00 e á outras providências.</t>
   </si>
   <si>
     <t>15755</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15755/2018_10_26_13_43_40.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15755/2018_10_26_13_43_40.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei 1.746, de 24 de junho de 2015.</t>
   </si>
   <si>
     <t>15734</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15734/2018_10_22_13_20_06.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15734/2018_10_22_13_20_06.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regularização dos lotes do Loteamento Marechal Rondon - Fase 2, no Distrito Marechal Rondon, e dá outras providências.</t>
   </si>
   <si>
     <t>15801</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15801/2018_11_05_10_10_26.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15801/2018_11_05_10_10_26.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a reestrutura a quadra 38 do Polo Industrial José Diogo Dutra, a fim de alterar localização da Rua José Libindo de Oliveira Brum e prolongar a Avenida Antônio Eli Brizola.</t>
   </si>
   <si>
     <t>15800</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15800/2018_11_05_10_13_58.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15800/2018_11_05_10_13_58.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$ 780.800,00, e dá outras providências</t>
   </si>
   <si>
     <t>15804</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15804/2018_11_05_13_18_32.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15804/2018_11_05_13_18_32.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar de R$ 5.906,79, e dá outras providências.</t>
   </si>
   <si>
     <t>15832</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15832/2018_11_08_15_58_23.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15832/2018_11_08_15_58_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as normas urbanísticas específicas para a instalação de infraestrutura de suporte para equipamentos de telecomunicações autorizadas e homologadas pela Agência Nacional de Telecomunicações - ANATEL e o respectivo licenciamento, nos termos da legislação vigente.</t>
   </si>
   <si>
     <t>15833</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15833/2018_11_08_16_08_49.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15833/2018_11_08_16_08_49.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo na Lei nº 1.902/2017 que estima a receita e fixa a despesa do Município de Campo Novo do Parecis para o exercício financeiro de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>15840</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15840/2018_11_09_09_03_56.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15840/2018_11_09_09_03_56.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei 1.913 de 07 de março de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>15841</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15841/2018_11_09_09_36_49.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15841/2018_11_09_09_36_49.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Reavaliação Atuarial/2018 e altera as alíquotas de contribuição previdenciária devidas pelo Município ao Regime Próprio de Previdência Social - RPPS.</t>
   </si>
   <si>
     <t>15839</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15839/2018_11_09_09_01_13.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15839/2018_11_09_09_01_13.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei 1.914 de 07 de março de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>15861</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15861/2018_11_12_13_52_07.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15861/2018_11_12_13_52_07.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Municipal "Todos por Campo Novo do Parecis" e dá outras providências.</t>
   </si>
   <si>
     <t>15862</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15862/2018_11_12_13_55_29.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15862/2018_11_12_13_55_29.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a doar 293 mesas e 306 cadeiras substituídas nas escolas de ensino fundamental Nossa Senhora Aparecida e 04 de Julho.</t>
   </si>
   <si>
     <t>15893</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15893/2018_11_26_15_30_34.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15893/2018_11_26_15_30_34.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a permutar área de 145,32m², do lote 7 da quadra 24, de propriedade do Município de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>15895</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15895/2018_11_22_07_51_52.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15895/2018_11_22_07_51_52.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 85.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>15914</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15914/2018_11_23_13_55_45.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15914/2018_11_23_13_55_45.pdf</t>
   </si>
   <si>
     <t>Revoga o §1º do art. 23 da Lei nº 1.949, de 3 de outubro de 2018</t>
   </si>
   <si>
     <t>15983</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15983/2019_10_03_16_52_31.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15983/2019_10_03_16_52_31.pdf</t>
   </si>
   <si>
     <t>Cria a Medalha de Mérito do Município de Campo Novo do Parecis e dá outras providências.</t>
   </si>
   <si>
     <t>15984</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15984/2018_12_03_08_03_52.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15984/2018_12_03_08_03_52.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar cargas de terra excedentes da obras de ampliação do "piscinão".</t>
   </si>
   <si>
     <t>15980</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15980/2018_12_03_07_55_01.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15980/2018_12_03_07_55_01.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 1.707.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>15986</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15986/2018_12_03_16_25_54.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15986/2018_12_03_16_25_54.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a permutar áreas inservíveis do patrimônio do município de Campo Novo do Parecis e dá outras providências.</t>
   </si>
   <si>
     <t>15982</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15982/2018_12_03_07_58_42.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15982/2018_12_03_07_58_42.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 1.948/2018 que autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$ 200.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>14317</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14317/torna-obrigatoria-a-coleta-e-destinacao.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14317/torna-obrigatoria-a-coleta-e-destinacao.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da coleta e destinação final pelos revendedores de bebidas, das embalagens de vidro do tipo long neck no município de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>14944</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14944/desbravadores.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14944/desbravadores.docx</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Ações Voltadas à Lei Maria da Penha, nas escolas de ensino fundamental – séries finais e de ensino médio, públicas e privadas.</t>
   </si>
   <si>
     <t>15605</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15605/projeto-de-lei-pai-do-clovis.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15605/projeto-de-lei-pai-do-clovis.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Feira Livre localizada na Avenida Mato Grosso, quadra 068-C, nesta cidade.</t>
   </si>
   <si>
     <t>16087</t>
   </si>
   <si>
     <t>PODER LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/16087/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/16087/novo-modelo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação de dispositivo da Lei Municipal nº 1.642, de 24 de abril de 2014, que institui verba de natureza indenizatória pelo exercício da atividade parlamentar na Câmara Municipal de Campo Novo do Parecis, e da Lei Municipal nº 1.857, de 26.12.2016, que fixa os subsídios dos vereadores da Câmara Municipal de Campo Novo do Parecis para a Legislatura 2017/2020.</t>
   </si>
   <si>
     <t>14367</t>
   </si>
   <si>
     <t>PRMV</t>
   </si>
   <si>
     <t>Projeto de Resolução Vereador</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14367/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14367/novo-modelo.docx</t>
   </si>
   <si>
     <t>Altera o art. 149, caput, da Resolução nº003/96, de 20.12.96, que estabelece o Regimento Interno da Câmara Municipal de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>15787</t>
   </si>
   <si>
     <t>VANDERLEI MARCOS PULGA BAIOTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15787/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15787/novo-modelo.docx</t>
   </si>
   <si>
     <t>Altera dispositivo da Resolução n° 17/2015 que estabelece o uso de uniforme pelos servidores da Câmara Municipal de Campo Novo do Parecis, autoriza a aquisição dos mesmos, estabelece o processo de advertência, e dá outras providências.</t>
   </si>
   <si>
     <t>14327</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14327/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14327/novo-modelo.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito seja informada esta Casa de Leis se consta no planejamento do Poder Executivo, a elaboração de projeto de lei dispondo sobre a concessão de anistia do pagamento de multas e juros relativos as dívidas originadas em tributos municipais, constituídas até 31 de dezembro de 2017.</t>
   </si>
   <si>
     <t>14331</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14331/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14331/novo-modelo.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, o encaminhamento a esta Casa de Leis da relação de todos os veículos adquiridos no ano de 2017, constando: - descrição de cada veículo; - data e valor de aquisição;  - órgão a que está vinculado.- fonte dos recursos (próprios, convênios, oriundos de emenda parlamentar, nesse caso constando o nome de quem indicou,</t>
   </si>
   <si>
     <t>14386</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14386/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14386/novo-modelo.docx</t>
   </si>
   <si>
     <t>Requeremos, ouvido o soberano Plenário, ao Sr. Prefeito, o encaminhamento a esta Casa de Leis de planilha referente as obras de aprofundamento do reservatório de águas pluviais ("piscinão") localizado no Bairro Jardim das Palmeiras, executado no ano de 2017, com detalhamento dos serviços realizados, quantitativos e respectivos custos, bem como comprovantes de pagamento.</t>
   </si>
   <si>
     <t>14515</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14515/requerimento-solicitando-copia-de-protocolo-de-oficio-emcaminhado-ao-dnit.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14515/requerimento-solicitando-copia-de-protocolo-de-oficio-emcaminhado-ao-dnit.doc</t>
   </si>
   <si>
     <t>Requeremos, ouvido o Soberano Plenário, ao Sr. Prefeito, o encaminhamento cópia dos ofícios protocolados pelo Poder Executivo Municipal junto ao DNIT – Departamento Nacional de Infraestrutura de Transportes, solicitando a construção de um viaduto no cruzamento da Av. Olacyr Francisco de Moraes com a Rodovia MT-235, na sede deste município.</t>
   </si>
   <si>
     <t>14525</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14525/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14525/novo-modelo.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário,  o encaminhamento a esta Casa de Leis do cronograma dos serviços de retirada de entulhos/bags nos bairros da cidade.</t>
   </si>
   <si>
     <t>14529</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14529/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14529/novo-modelo.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, por intermédio da Secretaria Municipal de Saúde, o encaminhamento de informações sobre as ações da atenção básica  relativas à saúde da mulher, especialmente quanto a prevenção de câncer de mama e de colo do útero, compreendendo percentual de cobertura no município, índices apurados/esperados, gargalos, campanhas, dentre outras informações.</t>
   </si>
   <si>
     <t>14556</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14556/requerimento-solicitando-rescisao-do-contrato-com-a-medcamp.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14556/requerimento-solicitando-rescisao-do-contrato-com-a-medcamp.doc</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito, ouvido o Soberano Plenário, que encaminhe a esta Casa de Leis cópia da rescisão do contrato de compra e venda nº 014/2012, referente ao imóvel destinado à MEDCAMP SERVIÇOS MÉDICOS HOSPITALARES LTDA, que visava a implantação de um hospital particular.</t>
   </si>
   <si>
     <t>14563</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14563/requerimento-referente-cursos-2018.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14563/requerimento-referente-cursos-2018.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, por intermédio da Secretaria de Assistência Social, seja encaminhada a esta Casa de Leis a programação dos cursos de qualificação profissional referente ao ano de 2018, constando as datas previstas de início e término, carga horária e locais. Requerem, outrossim, seja informada a quantidade de instrutores lotados na Secretaria de Assistência Social e se os mesmos são suficientes para atendimento das demandas relativas à qualificação profissional.</t>
   </si>
   <si>
     <t>14564</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14564/requerimento-providencias-sobre-a-casa-de-passagem.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14564/requerimento-providencias-sobre-a-casa-de-passagem.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, por intermédio da Secretaria Municipal de Assistência Social, que nos seja informado o seguinte: - Com a desativação do Orfanato Lar Esperança, de que forma o Poder Público Municipal vem realizando o acolhimento de crianças que não podem ficar com seus pais ou responsáveis? - Qual a situação atual da Casa de Passagem.</t>
   </si>
   <si>
     <t>14658</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14658/requerimento-iluminacao-jequitiba-02.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14658/requerimento-iluminacao-jequitiba-02.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, que seja informado a esta Casa de Leis se consta no planejamento da Secretaria Municipal de Infraestrutura a implantação de iluminação pública no canteiro central da Avenida Jequitibá, no Bairro Alvorada.</t>
   </si>
   <si>
     <t>14701</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14701/requerimento-rotatoria-amapa-minas-gerais-02.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14701/requerimento-rotatoria-amapa-minas-gerais-02.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, que seja informado a esta Casa de Leis se consta no planejamento da Secretaria Municipal de Infraestrutura, projeto para construção de rotatória nos cruzamentos da Av. Amapá com Av. Minas Gerais, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>14721</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14721/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14721/novo-modelo.docx</t>
   </si>
   <si>
     <t>Requeremos, ouvido o Soberano Plenário, o encaminhamento de ofício a Juíza da 60ª Zona Eleitoral, solicitando a possibilidade da realização de um mutirão de transferência de títulos eleitorais na Fazenda Itamarati Norte.</t>
   </si>
   <si>
     <t>14827</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14827/requerimento-cartorio-eleitoral.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14827/requerimento-cartorio-eleitoral.doc</t>
   </si>
   <si>
     <t>Requeremos a Vossa Excelência, ouvido o soberano Plenário, nos termos do art. 24 da Lei Orgânica Municipal c/c o art. 22 da Lei Municipal nº 812/2001, a convocação do Secretário Municipal de Finanças - Sr. Jaime Luis Ott e do Diretor do Departamento de Fiscalização da Prefeitura - Sr. Júpiter Lélis de Souza, e que seja convidado o  Prefeito - Sr. Rafael Machado, para uma reunião com os Vereadores e representantes da Associação Mototáxi Rodão, com a finalidade de apresentar perante o Poder Executivo solicitação de transferência de ponto de estacionamento de mototáxi, atualmente localizado na Av. Mato Grosso esquina com Rua Belém. Requerem o agendamento da referida reunião para o dia 2 de maio p.v., com início às 9:00 horas, na sala de reuniões desta Casa.</t>
   </si>
   <si>
     <t>14917</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14917/quais-os-imoveis-locados-e-contratos-de-locacao-07-05-2018.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14917/quais-os-imoveis-locados-e-contratos-de-locacao-07-05-2018.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, o encaminhamento a esta Casa de Leis da relação dos imóveis locados pelo Município, discriminando: descrição do imóvel, nº do contrato, vigência, finalidade, valor do aluguel, nome do locador e agente fiscalizador do contrato.</t>
   </si>
   <si>
     <t>14954</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14954/requerimento-manutencao-nas-cameras-de-monitoramento-da-cidade.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14954/requerimento-manutencao-nas-cameras-de-monitoramento-da-cidade.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, informações sobre quais providências estão sendo tomadas quanto às câmeras de monitoramento e qual o valor gasto por esta gestão, com manutenção e implantação de novas câmeras,</t>
   </si>
   <si>
     <t>14991</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14991/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14991/novo-modelo.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, o posicionamento da administração municipal quanto a alienação das áreas hoje ocupadas pela EMEI Hestha Beata Kettener Heidemann e a Secretaria Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>14996</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14996/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14996/novo-modelo.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, o posicionamento da administração municipal quanto a distribuição gratuita de cargas de terra aos munícipes residentes no perímetro urbano, objeto da Indicação nº 090/2017, de sua autoria.</t>
   </si>
   <si>
     <t>15000</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15000/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15000/novo-modelo.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, o encaminhamento a esta Casa de Leis de cópia do processo licitatório referente a Concorrência Pública nº001/2017, cujo objeto é a concessão dos serviços públicos de transporte coletivo de passageiros urbano no município de Campo Novo do Parecis e Distrito de Marechal Rondon, interligando com a sede do município.</t>
   </si>
   <si>
     <t>15013</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA, CICERO DOS SANTOS SILVA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15013/2018_11_07_14_29_51.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15013/2018_11_07_14_29_51.pdf</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, o encaminhamento a esta Casa de Leis da relação de oficinas oferecidas pela Secretaria Municipal de Cultura e Turismo, com a indicação dos locais, horários, nome do instrutor(es), número de atendidos em cada oficina e faixa etária.</t>
   </si>
   <si>
     <t>15276</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15276/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15276/novo-modelo.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, o encaminhamento a esta Casa de Leis de cópia da planta baixa do Cemitério Municipal Memorial da Paz e das licenças ambientais respectivas.</t>
   </si>
   <si>
     <t>15279</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15279/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15279/novo-modelo.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, o encaminhamento a esta Casa de Leis do projeto executivo das obras de galerias de águas pluviais em execução na Av. Getúlio Vargas.</t>
   </si>
   <si>
     <t>15280</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15280/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15280/novo-modelo.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, o encaminhamento a esta Casa de Leis de relatório de despesas referente a locação de máquinas pesadas e caminhões, por hora trabalhada, para atendimento da Secretaria Municipal de Infraestrutura, especificadas por tipo de veículo, relativamente aos anos de 2017 e 2018.</t>
   </si>
   <si>
     <t>15331</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15331/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15331/novo-modelo.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, o encaminhamento a esta Casa de Leis da relação de cargos comissionados da Prefeitura, constando o nome dos ocupantes, salário e se é do quadro efetivo.</t>
   </si>
   <si>
     <t>15367</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15367/requerimento-ciclovia-ifmt.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15367/requerimento-ciclovia-ifmt.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, informações sobre a Indicação nº031/2017, versando sobre a implantação de ciclovia paralela à Rodovia MT-235, no trecho entre a Avenida Olacyr Francisco de Moraes e o campus do IFMT.</t>
   </si>
   <si>
     <t>15377</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15377/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15377/novo-modelo.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, as seguintes informações com relação a Lei nº1.722/2014, que dispõe sobre a regularização dos playgrounds em praças, parques, pista de caminhada e escolas: 1. se essa lei já foi regulamentada pelo Poder Executivo, nos termos do art. 2º; 2. se há programação para início da implementação desta lei, ou seja, de dotar os parques infantis dos vários espaços públicos do município com brinquedos adaptados, para usufruto de crianças que tenham mobilidade reduzida.</t>
   </si>
   <si>
     <t>15378</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15378/liga-de-futsal-copa-30.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15378/liga-de-futsal-copa-30.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, o  encaminhamento a esta Casa de Leis da documentação abaixo descrita, relacionada ao Fundo Municipal de Apoio ao Esporte, instituído pela Lei Municipal nº 1.318/2009: 1. extrato da conta bancária referente aos 12 (doze) meses do ano de 2017 e aos meses de janeiro a julho de 2018; 2. relatório de despesas vinculadas a esta conta, no mesmo período do item acima.</t>
   </si>
   <si>
     <t>15379</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15379/professores-educacao.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15379/professores-educacao.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário,  o encaminhamento a esta Casa de Leis da relação de professores que atualmente estão lotados em outras Secretarias Municipais, constando o cargo ocupado, data de admissão e vencimentos.</t>
   </si>
   <si>
     <t>15391</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15391/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15391/novo-modelo.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, por intermédio da Secretaria Municipal de Assistência Social,  que seja informado a esta Casa de Leis o local de funcionamento da Sala da Mulher e o(a) servidor(a) responsável.</t>
   </si>
   <si>
     <t>15446</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15446/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15446/novo-modelo.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Presidente, ouvido o soberano Plenário, o encaminhamento de ofício ao Ministério Público Federal em Mato Grosso,  a  fim de solicitar providências com relação a ausência do atendimento de médico perito previdenciário na agência local do INSS - Instituto Nacional do Seguro Social.</t>
   </si>
   <si>
     <t>15465</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15465/requerimento-cobertura-agentes.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15465/requerimento-cobertura-agentes.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, o encaminhamento a esta Casa de Leis das seguintes informações sobre o atendimento dos Agentes Comunitários de Saúde e Agentes de Combate à Endemias na atenção básica de saúde no município: 1. número de setores e respectivas abrangências; 2. percentual de cobertura de cada setor; 3. caso haja setores com cobertura deficitária, informar a previsão para atingir o índice de excelência.</t>
   </si>
   <si>
     <t>15555</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15555/2018_10_04_14_41_27.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15555/2018_10_04_14_41_27.pdf</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, o encaminhamento a esta Casa de Leis da seguinte documentação com referência a obra da Feira Livre Municipal: a) projeto arquitetônico; b) projetos complementares; c) memorial descritivo;  d) cronograma físico-financeiro.</t>
   </si>
   <si>
     <t>15558</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15558/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15558/novo-modelo.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, o encaminhamento a esta Casa de Leis da seguinte documentação com referência as obras de  revitalização da Praça da Bíblia, no Bairro Jardim das Palmeiras: a) projetos arquitetônico/paisagístico; b) memorial descritivo; c) cronograma físico-financeiro; d) projeto executivo de galerias de águas pluviais.</t>
   </si>
   <si>
     <t>15575</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15575/requerimento-relacao-de-funcionarios.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15575/requerimento-relacao-de-funcionarios.doc</t>
   </si>
   <si>
     <t>Requeremos ao Sr. Prefeito, ouvido o soberano Plenário, o encaminhamento a esta Casa de Leis da seguinte documentação relativa a prestação de serviços pela empresa SGC Serviços (Sergio Gonçalves da Costa e Cia Ltda), no período 15.08.2018 a 15.09.2018: - planilha de custos mensal referente aos serviços de limpeza pública e diárias; - relação de funcionários e cópia dos cartões de ponto devidamente assinados; - relatório dos serviços prestados com a indicação dos locais.</t>
   </si>
   <si>
     <t>15612</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15612/lista-completa-do-residencial-parecis-01-10-2018.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15612/lista-completa-do-residencial-parecis-01-10-2018.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, o encaminhamento a esta Casa de Leis, por intermédio do Departamento de Habitação, da relação completa das pessoas contempladas no Residencial Parecis, através do Programa "Minha Casa Minha Vida".</t>
   </si>
   <si>
     <t>15619</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15619/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15619/novo-modelo.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, seja informada esta Casa de Leis se há alguma programação para a semana do dia 30 de outubro - Dia de Combate a Pedofilia, nos termos do art. 3º da Lei Municipal nº 1.387/2010.</t>
   </si>
   <si>
     <t>15733</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15733/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15733/novo-modelo.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, seja informada a esta Casa de Leis quais medidas vêm sendo tomadas sobre o licenciamento ambiental de atividades ou empreendimento utilizadores de recursos ambientais e a fixação da placa em local visível em empreendimentos licenciados, que favorece a fiscalização dos mesmos pelo órgão ambiental e da sociedade em geral, garantindo a transparência e legalidade do empreendimento.</t>
   </si>
   <si>
     <t>15785</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15785/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15785/novo-modelo.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, o encaminhamento a esta Casa de Leis das seguintes informações relacionadas ao Fundo Municipal de Habitação: 1. extrato bancário que evidencie o saldo em 31.12.2016 e 31.10.2018; 2. relatório referente a movimentação dos recursos desse Fundo no período de 01.01.2017 a 31.10.2018.</t>
   </si>
   <si>
     <t>15795</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15795/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15795/novo-modelo.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, o encaminhamento a esta Casa de Leis, para os trâmites legais, dos projetos de lei dispondo sobre a readequação do PCCV da classe dos servidores da Fiscalização e do PCR da classe dos profissionais da Educação.</t>
   </si>
   <si>
     <t>15797</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15797/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15797/novo-modelo.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, o encaminhamento a esta Casa de Leis de relatório de despesas com combustível, por Secretaria, relativamente ao ano de 2017 e ao período de janeiro a outubro de 2018.</t>
   </si>
   <si>
     <t>16036</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/16036/relatorio-e-parecer-tecnico-do-servico-de-protecao-especial-de-media-e-alta-complexidade-10-12-2018.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/16036/relatorio-e-parecer-tecnico-do-servico-de-protecao-especial-de-media-e-alta-complexidade-10-12-2018.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, o encaminhamento a esta Casa de Leis de relatório e parecer técnico do serviço de proteção especial de média e alta complexidade deste município, que atenda a Casa de Acolhimento Institucional.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3513,68 +3513,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15687/2018_10_09_14_53_04.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15438/2018_09_04_15_12_12.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15090/2018_05_29_14_04_15.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/16114/2018_12_20_13_20_06.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/16115/2018_12_20_13_41_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14775/2018_04_13_07_28_16.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14320/indicacao-2018.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14321/indicacao-motos-patrulha-para-a-policia-militar.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14328/policia-civil-2018.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14329/emplaca-campo-novo.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14330/fiscalizacao-lixo-urbano.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14346/indicacao-pontes-2018.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14347/faixa-elevada-enfrente-as-escolas-nsa-senhora-aparecida-e-escola-estadual-parecis.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14348/indicacao-sinalizacao-mt-235.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14349/indicacao-iluminacao-av-projetada-olenka.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14360/quebra-molas.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14368/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14387/indicacao-praca-centro-cultural.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14390/indicacao-recuo-de-faixa-02.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14391/indicacao-polo-certo.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14425/escola-alvorada.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14433/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14434/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14428/indicacao-placas-jardim-primavera.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14429/indicacao-iluminacao-praca-biblia.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14430/indicacao-quebra-molas-avenida-martim-lutero-andre-maggi.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14431/indicacao-de-instalacao-de-bancos-nas-pracas.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14455/indicacao-reforma-telhado-e-drenagem-posto-de-saude-central.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14463/indicacao-abrigo-ponto-de-onibus.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14464/indicacao-limpeza-e-manutencao-bueiros.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14474/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14476/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14514/indicacao-trocas-de-lampadas-convencionais-por-lampadas-de-led.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14516/indicacao-_2018-indicacao-revitalizacao-da-ciclovia-av-amapa.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14517/indicacao-_2018-indicacao-recuperacao-da-rua-das-garcas-com-a-rua-das-perdizes.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14520/indicacao-_2018-indicacao-ciclofaixa-de-lazer-nas-avenida-brasil-e-mato-grosso.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14521/indicacao-sinalizacao-av-rio-grande-do-sul-ultimo.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14555/indicacao-trocas-de-lampadas-convencionais-por-lampadas-de-led-na-avenida-getulio-vargas.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14557/idicacao-instalacao-de-lixeiras-novas-em-toda-cidade.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14558/arquibancada.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14561/indicacao-avenida-amapa-residencial-aurora.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14629/rua-marechal-rondon.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14630/iluminacao-escola-estadual-parecis.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14631/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14650/patrolhamento-e-cascalhamento-assentamento-projeto-seis-lagoas.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14651/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14654/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14655/criacao-do-plano-municipal-de-agricultura-familiar-2018.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14752/indicacao-sistema-de-drenagem.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14914/indicacao-_2018-indicacao-_2018-vacina-contra-a-influenza.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14916/quadra-guapirama.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15036/indicacao-iluminacao-rua-cambara.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15124/indicacao-alevinos.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15125/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15127/indicacao-casa-lar-para-idosos.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15159/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15169/indicacao-pontes-sponchiado.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15171/indicacao-2018-ampliacao-da-rede-de-energia-eletrica-na-avenida-leonel-rissieri-calcagnotto.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15172/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15173/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15230/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15231/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15290/pista-de-fusca-cross.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15298/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15390/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15561/ponto-onubus.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15606/indicacao-boca-de-lobo.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15607/indicacao-quebra-molas-rua-arapongas-jardim-das-palmeiras.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15609/tapa-buraco-indicacao.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15614/sala-da-mulher-01-10-2018.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15645/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15659/indicacao-_2018-indicacao-_2018-indicacao-reparo-e-manutencao-iluminacao-da-academia-distrito-itamarati-norte.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15660/indicacao-_2018-indicacao-_2018-indicacao-banheiro-no-ginasio-itamarati.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15668/indicacao-_2018-indicacao-_2018-indicacao-cobetura-entre-a-emei-e-o-correio.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15670/indicacao-cascalhamento-nas-ruas-da-cidade.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15719/distrito-marechal-limpeza-indicacao.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15720/indicacao-faixa-elevada.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15725/faixa-elevada-defensoria.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15763/passaraela-coberta.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15764/lavanderia.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15765/reaproveitamento-de-alimentos.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15767/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15770/indicacao-sucupira-quebra-mola.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15814/indicacao-rio-verde-cascalhamento.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15845/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15829/indicacao-fazer-um-levantamento-visando-a-implantacao-de-rotatorias-necessarias-em-toda-cidade.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15916/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15967/indicacao-placas-de-demarcacao-territorial.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15994/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14468/mocao-infra-faixa-elevada.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14475/mocao-rotary-113.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14512/mocao-rotary-113.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14522/mocao-de-aplauso-irma-ana.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14685/mocao-de-aplausos-luciana-secretaria.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14693/diretoria-do-chp.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14742/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14744/mocao-tarsicio-moreira.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14828/mocao-23-04-2018-raimundo-cardoso-caverna-de-adulao.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14846/mocao-parecis-super-agro.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15011/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15123/mocao-de-aplauso-escola-chapada.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15383/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15442/mocao-de-aplauso-marcos-birk.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15553/mocao-24-09-2018-diretoria-antigos-alto-clube-de-campo-novo-do-parecis.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15562/mocao-30_2017-karate-ronan.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15726/dias-das-criancas.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15789/mocao-alvaro.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15790/mocao-meio-fios.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15836/mocao-ifmt.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15905/mocao-aplausos-corpo-de-bombeiros.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15915/mocao-de-aplausos-mulheres.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/16035/mocao-de-aplausos-karate.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/16037/mocao-agem-mirim.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15384/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14656/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14657/mocao-de-pesar-ceara.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14694/mocao-de-pesar-sergio.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14751/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14826/mocao-de-pesar-jose-cardo-de-araujo-pai-do-carlos.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14915/mocao-de-pesar-dona-aurora-olejas.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14919/mocao-de-pesar-araujo.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15017/mocao-de-pesar-zelia-macedo.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15067/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15175/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15235/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15291/mocao-de-pesar-sr-noe.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15292/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15554/mocao-de-pesar-soni.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15762/mocao-de-pesar-frederico-herlotz.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15766/mocao-de-pesar-sr-josias.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15866/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15891/mocao-pesar-hermes-bergamim.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15892/mocao-de-pesar-pai-do-fabioano-ze-bordoada.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15812/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14357/2018_02_01_10_52_37.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14415/2018_02_16_16_35_50.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14523/2018_03_05_08_21_03.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14653/2018_03_22_07_46_09.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14745/2018_04_09_07_28_31.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15287/2018_08_01_11_59_22.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15988/2018_12_03_08_20_58.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15913/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14359/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14358/2018_02_01_11_01_00.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14411/2018_02_16_15_21_10.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14412/2018_02_16_15_25_51.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14414/2018_02_16_16_06_13.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14481/2018_02_23_14_48_07.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14482/2018_02_23_14_49_06.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14511/2018_02_28_09_23_56.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14537/2018_03_07_14_32_10.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14636/2018_03_19_08_04_22.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14610/2018_03_14_10_51_25.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14609/2018_03_14_10_44_13.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14637/2018_03_19_16_04_32.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14648/2018_03_22_14_45_20.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14662/2018_03_23_15_25_00.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14671/2018_03_26_14_38_17.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14782/2018_04_13_16_44_04.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14833/2018_04_19_08_50_07.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14847/2018_04_20_07_55_52.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14860/2018_04_23_10_39_36.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14966/2018_05_14_16_55_40.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15061/2018_05_28_09_38_39.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15060/2018_05_28_09_34_04.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15139/2018_06_11_13_19_57.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15140/2018_06_11_13_22_26.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15163/2018_06_18_15_01_55.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15164/2018_06_18_15_07_45.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15197/2018_06_27_07_43_46.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15209/2018_06_28_15_24_38.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15221/2018_08_22_15_41_27.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15274/2018_07_31_11_01_51.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15325/2018_08_08_08_43_30.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15326/2018_08_08_08_48_50.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15329/2018_08_09_07_30_47.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15371/2018_08_21_07_57_25.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15411/2018_08_29_09_54_21.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15412/2018_08_29_09_57_23.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15413/2018_08_29_10_01_16.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15490/2018_09_12_13_18_42.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15491/2018_09_12_13_23_37.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15492/2018_09_12_13_33_54.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15496/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15500/2018_09_17_07_34_26.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15589/2018_09_25_09_33_55.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15523/2018_09_17_15_24_46.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15522/2018_09_17_15_22_00.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15573/2018_09_21_09_39_50.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15572/2018_09_21_09_35_54.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15571/2018_09_21_09_29_42.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15629/2018_10_02_08_32_59.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15655/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15656/2018_10_04_07_33_04.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15693/2018_10_10_07_55_47.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15692/2018_10_10_07_44_56.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15715/2018_10_16_10_48_25.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15716/2018_10_17_14_04_53.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15717/2018_10_17_14_10_06.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15755/2018_10_26_13_43_40.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15734/2018_10_22_13_20_06.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15801/2018_11_05_10_10_26.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15800/2018_11_05_10_13_58.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15804/2018_11_05_13_18_32.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15832/2018_11_08_15_58_23.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15833/2018_11_08_16_08_49.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15840/2018_11_09_09_03_56.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15841/2018_11_09_09_36_49.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15839/2018_11_09_09_01_13.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15861/2018_11_12_13_52_07.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15862/2018_11_12_13_55_29.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15893/2018_11_26_15_30_34.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15895/2018_11_22_07_51_52.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15914/2018_11_23_13_55_45.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15983/2019_10_03_16_52_31.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15984/2018_12_03_08_03_52.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15980/2018_12_03_07_55_01.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15986/2018_12_03_16_25_54.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15982/2018_12_03_07_58_42.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14317/torna-obrigatoria-a-coleta-e-destinacao.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14944/desbravadores.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15605/projeto-de-lei-pai-do-clovis.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/16087/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14367/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15787/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14327/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14331/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14386/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14515/requerimento-solicitando-copia-de-protocolo-de-oficio-emcaminhado-ao-dnit.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14525/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14529/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14556/requerimento-solicitando-rescisao-do-contrato-com-a-medcamp.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14563/requerimento-referente-cursos-2018.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14564/requerimento-providencias-sobre-a-casa-de-passagem.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14658/requerimento-iluminacao-jequitiba-02.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14701/requerimento-rotatoria-amapa-minas-gerais-02.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14721/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14827/requerimento-cartorio-eleitoral.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14917/quais-os-imoveis-locados-e-contratos-de-locacao-07-05-2018.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14954/requerimento-manutencao-nas-cameras-de-monitoramento-da-cidade.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14991/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14996/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15000/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15013/2018_11_07_14_29_51.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15276/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15279/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15280/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15331/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15367/requerimento-ciclovia-ifmt.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15377/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15378/liga-de-futsal-copa-30.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15379/professores-educacao.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15391/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15446/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15465/requerimento-cobertura-agentes.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15555/2018_10_04_14_41_27.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15558/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15575/requerimento-relacao-de-funcionarios.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15612/lista-completa-do-residencial-parecis-01-10-2018.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15619/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15733/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15785/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15795/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15797/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/16036/relatorio-e-parecer-tecnico-do-servico-de-protecao-especial-de-media-e-alta-complexidade-10-12-2018.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15687/2018_10_09_14_53_04.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15438/2018_09_04_15_12_12.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15090/2018_05_29_14_04_15.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/16114/2018_12_20_13_20_06.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/16115/2018_12_20_13_41_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14775/2018_04_13_07_28_16.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14320/indicacao-2018.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14321/indicacao-motos-patrulha-para-a-policia-militar.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14328/policia-civil-2018.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14329/emplaca-campo-novo.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14330/fiscalizacao-lixo-urbano.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14346/indicacao-pontes-2018.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14347/faixa-elevada-enfrente-as-escolas-nsa-senhora-aparecida-e-escola-estadual-parecis.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14348/indicacao-sinalizacao-mt-235.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14349/indicacao-iluminacao-av-projetada-olenka.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14360/quebra-molas.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14368/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14387/indicacao-praca-centro-cultural.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14390/indicacao-recuo-de-faixa-02.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14391/indicacao-polo-certo.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14425/escola-alvorada.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14433/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14434/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14428/indicacao-placas-jardim-primavera.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14429/indicacao-iluminacao-praca-biblia.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14430/indicacao-quebra-molas-avenida-martim-lutero-andre-maggi.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14431/indicacao-de-instalacao-de-bancos-nas-pracas.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14455/indicacao-reforma-telhado-e-drenagem-posto-de-saude-central.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14463/indicacao-abrigo-ponto-de-onibus.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14464/indicacao-limpeza-e-manutencao-bueiros.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14474/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14476/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14514/indicacao-trocas-de-lampadas-convencionais-por-lampadas-de-led.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14516/indicacao-_2018-indicacao-revitalizacao-da-ciclovia-av-amapa.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14517/indicacao-_2018-indicacao-recuperacao-da-rua-das-garcas-com-a-rua-das-perdizes.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14520/indicacao-_2018-indicacao-ciclofaixa-de-lazer-nas-avenida-brasil-e-mato-grosso.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14521/indicacao-sinalizacao-av-rio-grande-do-sul-ultimo.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14555/indicacao-trocas-de-lampadas-convencionais-por-lampadas-de-led-na-avenida-getulio-vargas.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14557/idicacao-instalacao-de-lixeiras-novas-em-toda-cidade.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14558/arquibancada.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14561/indicacao-avenida-amapa-residencial-aurora.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14629/rua-marechal-rondon.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14630/iluminacao-escola-estadual-parecis.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14631/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14650/patrolhamento-e-cascalhamento-assentamento-projeto-seis-lagoas.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14651/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14654/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14655/criacao-do-plano-municipal-de-agricultura-familiar-2018.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14752/indicacao-sistema-de-drenagem.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14914/indicacao-_2018-indicacao-_2018-vacina-contra-a-influenza.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14916/quadra-guapirama.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15036/indicacao-iluminacao-rua-cambara.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15124/indicacao-alevinos.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15125/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15127/indicacao-casa-lar-para-idosos.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15159/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15169/indicacao-pontes-sponchiado.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15171/indicacao-2018-ampliacao-da-rede-de-energia-eletrica-na-avenida-leonel-rissieri-calcagnotto.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15172/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15173/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15230/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15231/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15290/pista-de-fusca-cross.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15298/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15390/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15561/ponto-onubus.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15606/indicacao-boca-de-lobo.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15607/indicacao-quebra-molas-rua-arapongas-jardim-das-palmeiras.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15609/tapa-buraco-indicacao.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15614/sala-da-mulher-01-10-2018.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15645/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15659/indicacao-_2018-indicacao-_2018-indicacao-reparo-e-manutencao-iluminacao-da-academia-distrito-itamarati-norte.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15660/indicacao-_2018-indicacao-_2018-indicacao-banheiro-no-ginasio-itamarati.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15668/indicacao-_2018-indicacao-_2018-indicacao-cobetura-entre-a-emei-e-o-correio.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15670/indicacao-cascalhamento-nas-ruas-da-cidade.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15719/distrito-marechal-limpeza-indicacao.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15720/indicacao-faixa-elevada.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15725/faixa-elevada-defensoria.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15763/passaraela-coberta.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15764/lavanderia.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15765/reaproveitamento-de-alimentos.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15767/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15770/indicacao-sucupira-quebra-mola.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15814/indicacao-rio-verde-cascalhamento.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15845/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15829/indicacao-fazer-um-levantamento-visando-a-implantacao-de-rotatorias-necessarias-em-toda-cidade.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15916/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15967/indicacao-placas-de-demarcacao-territorial.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15994/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14468/mocao-infra-faixa-elevada.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14475/mocao-rotary-113.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14512/mocao-rotary-113.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14522/mocao-de-aplauso-irma-ana.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14685/mocao-de-aplausos-luciana-secretaria.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14693/diretoria-do-chp.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14742/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14744/mocao-tarsicio-moreira.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14828/mocao-23-04-2018-raimundo-cardoso-caverna-de-adulao.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14846/mocao-parecis-super-agro.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15011/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15123/mocao-de-aplauso-escola-chapada.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15383/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15442/mocao-de-aplauso-marcos-birk.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15553/mocao-24-09-2018-diretoria-antigos-alto-clube-de-campo-novo-do-parecis.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15562/mocao-30_2017-karate-ronan.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15726/dias-das-criancas.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15789/mocao-alvaro.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15790/mocao-meio-fios.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15836/mocao-ifmt.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15905/mocao-aplausos-corpo-de-bombeiros.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15915/mocao-de-aplausos-mulheres.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/16035/mocao-de-aplausos-karate.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/16037/mocao-agem-mirim.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15384/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14656/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14657/mocao-de-pesar-ceara.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14694/mocao-de-pesar-sergio.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14751/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14826/mocao-de-pesar-jose-cardo-de-araujo-pai-do-carlos.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14915/mocao-de-pesar-dona-aurora-olejas.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14919/mocao-de-pesar-araujo.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15017/mocao-de-pesar-zelia-macedo.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15067/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15175/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15235/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15291/mocao-de-pesar-sr-noe.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15292/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15554/mocao-de-pesar-soni.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15762/mocao-de-pesar-frederico-herlotz.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15766/mocao-de-pesar-sr-josias.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15866/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15891/mocao-pesar-hermes-bergamim.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15892/mocao-de-pesar-pai-do-fabioano-ze-bordoada.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15812/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14357/2018_02_01_10_52_37.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14415/2018_02_16_16_35_50.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14523/2018_03_05_08_21_03.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14653/2018_03_22_07_46_09.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14745/2018_04_09_07_28_31.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15287/2018_08_01_11_59_22.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15988/2018_12_03_08_20_58.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15913/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14359/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14358/2018_02_01_11_01_00.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14411/2018_02_16_15_21_10.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14412/2018_02_16_15_25_51.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14414/2018_02_16_16_06_13.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14481/2018_02_23_14_48_07.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14482/2018_02_23_14_49_06.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14511/2018_02_28_09_23_56.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14537/2018_03_07_14_32_10.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14636/2018_03_19_08_04_22.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14610/2018_03_14_10_51_25.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14609/2018_03_14_10_44_13.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14637/2018_03_19_16_04_32.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14648/2018_03_22_14_45_20.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14662/2018_03_23_15_25_00.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14671/2018_03_26_14_38_17.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14782/2018_04_13_16_44_04.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14833/2018_04_19_08_50_07.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14847/2018_04_20_07_55_52.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14860/2018_04_23_10_39_36.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14966/2018_05_14_16_55_40.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15061/2018_05_28_09_38_39.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15060/2018_05_28_09_34_04.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15139/2018_06_11_13_19_57.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15140/2018_06_11_13_22_26.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15163/2018_06_18_15_01_55.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15164/2018_06_18_15_07_45.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15197/2018_06_27_07_43_46.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15209/2018_06_28_15_24_38.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15221/2018_08_22_15_41_27.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15274/2018_07_31_11_01_51.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15325/2018_08_08_08_43_30.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15326/2018_08_08_08_48_50.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15329/2018_08_09_07_30_47.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15371/2018_08_21_07_57_25.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15411/2018_08_29_09_54_21.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15412/2018_08_29_09_57_23.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15413/2018_08_29_10_01_16.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15490/2018_09_12_13_18_42.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15491/2018_09_12_13_23_37.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15492/2018_09_12_13_33_54.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15496/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15500/2018_09_17_07_34_26.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15589/2018_09_25_09_33_55.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15523/2018_09_17_15_24_46.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15522/2018_09_17_15_22_00.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15573/2018_09_21_09_39_50.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15572/2018_09_21_09_35_54.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15571/2018_09_21_09_29_42.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15629/2018_10_02_08_32_59.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15655/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15656/2018_10_04_07_33_04.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15693/2018_10_10_07_55_47.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15692/2018_10_10_07_44_56.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15715/2018_10_16_10_48_25.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15716/2018_10_17_14_04_53.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15717/2018_10_17_14_10_06.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15755/2018_10_26_13_43_40.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15734/2018_10_22_13_20_06.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15801/2018_11_05_10_10_26.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15800/2018_11_05_10_13_58.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15804/2018_11_05_13_18_32.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15832/2018_11_08_15_58_23.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15833/2018_11_08_16_08_49.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15840/2018_11_09_09_03_56.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15841/2018_11_09_09_36_49.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15839/2018_11_09_09_01_13.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15861/2018_11_12_13_52_07.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15862/2018_11_12_13_55_29.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15893/2018_11_26_15_30_34.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15895/2018_11_22_07_51_52.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15914/2018_11_23_13_55_45.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15983/2019_10_03_16_52_31.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15984/2018_12_03_08_03_52.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15980/2018_12_03_07_55_01.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15986/2018_12_03_16_25_54.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15982/2018_12_03_07_58_42.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14317/torna-obrigatoria-a-coleta-e-destinacao.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14944/desbravadores.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15605/projeto-de-lei-pai-do-clovis.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/16087/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14367/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15787/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14327/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14331/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14386/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14515/requerimento-solicitando-copia-de-protocolo-de-oficio-emcaminhado-ao-dnit.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14525/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14529/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14556/requerimento-solicitando-rescisao-do-contrato-com-a-medcamp.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14563/requerimento-referente-cursos-2018.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14564/requerimento-providencias-sobre-a-casa-de-passagem.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14658/requerimento-iluminacao-jequitiba-02.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14701/requerimento-rotatoria-amapa-minas-gerais-02.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14721/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14827/requerimento-cartorio-eleitoral.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14917/quais-os-imoveis-locados-e-contratos-de-locacao-07-05-2018.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14954/requerimento-manutencao-nas-cameras-de-monitoramento-da-cidade.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14991/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/14996/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15000/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15013/2018_11_07_14_29_51.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15276/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15279/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15280/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15331/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15367/requerimento-ciclovia-ifmt.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15377/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15378/liga-de-futsal-copa-30.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15379/professores-educacao.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15391/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15446/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15465/requerimento-cobertura-agentes.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15555/2018_10_04_14_41_27.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15558/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15575/requerimento-relacao-de-funcionarios.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15612/lista-completa-do-residencial-parecis-01-10-2018.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15619/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15733/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15785/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15795/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/15797/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2018/16036/relatorio-e-parecer-tecnico-do-servico-de-protecao-especial-de-media-e-alta-complexidade-10-12-2018.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H266"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="191.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="191" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>