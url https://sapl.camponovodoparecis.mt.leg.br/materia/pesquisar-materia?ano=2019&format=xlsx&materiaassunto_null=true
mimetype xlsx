--- v0 (2026-01-01)
+++ v1 (2026-04-05)
@@ -54,3849 +54,3849 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>17534</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMNe</t>
   </si>
   <si>
     <t>Emenda Não especificado</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17534/2019_10_08_14_51_18.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17534/2019_10_08_14_51_18.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Nº 58/2019 - Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>17210</t>
   </si>
   <si>
     <t>EMS</t>
   </si>
   <si>
     <t>Emenda Subemenda</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17210/2019_08_15_07_58_43.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17210/2019_08_15_07_58_43.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Nº 49/2019 - Altera dispositivo do art. 5º  da Lei nº 1.974/2018, que estima a receita e fixa a despesa do Município de Campo Novo do Parecis para o exercício de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>16166</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA, CICERO DOS SANTOS SILVA, MILTON SOARES</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16166/uniforme-para-crianca-que-recebem-bolsa-familia-04-01-2019.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16166/uniforme-para-crianca-que-recebem-bolsa-familia-04-01-2019.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a criação de Programa Municipal de Fornecimento de Uniforme, destinado aos alunos da educação infantil e ensino fundamental cujas famílias sejam beneficiárias do Programa Bolsa Família.</t>
   </si>
   <si>
     <t>16177</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA, CICERO DOS SANTOS SILVA, DIONARDO MENDES DA CONCEIÇÃO, GILBERTO VIEIRA DE MELO, MILTON SOARES, VANDERLEI MARCOS PULGA BAIOTO, WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16177/indicacao-capela-mortuaria.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16177/indicacao-capela-mortuaria.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a execução de reforma geral na Capela Mortuária.</t>
   </si>
   <si>
     <t>16178</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16178/indicacao-poda-de-arvores-da-pista-de-caminhada-rua-sucupira.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16178/indicacao-poda-de-arvores-da-pista-de-caminhada-rua-sucupira.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a execução de serviço de poda de árvores e revitalização dos parquinhos, academia e quadras de areia da Pista de Caminhada "Egínio Pinto Gomes", na Rua Sucupira.</t>
   </si>
   <si>
     <t>16179</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16179/indicacao-cascalhamento-diogo-dutra.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16179/indicacao-cascalhamento-diogo-dutra.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a execução de patrolamento e cascalhamento na estrada paralela ao Parque de Exposição Odenir Ortolan, que dá acesso ao Polo Empresarial José Diogo Dutra.</t>
   </si>
   <si>
     <t>16180</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16180/indicacao-limpezas-dos-gabioes.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16180/indicacao-limpezas-dos-gabioes.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a execução de limpeza, em caráter emergencial, dos gabiões das Avenidas André Antonio Maggi e Rio de Janeiro e Ruas Frei Galvão e Sucupira.</t>
   </si>
   <si>
     <t>16181</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16181/indicacao-ruas-nao-pavimentadas.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16181/indicacao-ruas-nao-pavimentadas.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo que sejam determinadas providências para que a empresa responsável pela limpeza urbana execute os serviços de remoção de terra acumulada nas principais ruas e avenidas pavimentadas do Bairro Jardim das Palmeiras, bem como a jardinagem nos canteiros centrais das avenidas.</t>
   </si>
   <si>
     <t>16182</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16182/limpeza-do-cemiterio.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16182/limpeza-do-cemiterio.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo sejam determinadas providências no Cemitério Municipal "Divino Lourenço de Oliveira", visando a sua organização, limpeza e segurança, especialmente para evitar a proliferação do mosquito aedes aegypti.</t>
   </si>
   <si>
     <t>16185</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>GILBERTO VIEIRA DE MELO, MARCIO CLEI FERREIRA DO NASCIMENTO, ROSICLEA HEINZEN COLOMBO, VANDERLEI MARCOS PULGA BAIOTO, WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16185/indicacao-_2019-indicacao-casa-mortuaria.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16185/indicacao-_2019-indicacao-casa-mortuaria.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo que seja procedida a análise da viabilidade de instalação de exaustor, armário vestiário e iluminação na sala de necrotério da Casa Mortuária Municipal.</t>
   </si>
   <si>
     <t>16195</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16195/indicacao-_2019-indicacao-aplicativo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16195/indicacao-_2019-indicacao-aplicativo.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a análise da criação de um aplicativo de serviços do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>16238</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA, CICERO DOS SANTOS SILVA, DIONARDO MENDES DA CONCEIÇÃO, MILTON SOARES, WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16238/manutencao-do-banheiro-da-praca-da-cultura-11-02-2019.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16238/manutencao-do-banheiro-da-praca-da-cultura-11-02-2019.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a reforma e manutenção dos banheiros públicos da Praça Municipal da Cultura.</t>
   </si>
   <si>
     <t>16255</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA, CICERO DOS SANTOS SILVA, DIONARDO MENDES DA CONCEIÇÃO, GILBERTO VIEIRA DE MELO, MARCIO CLEI FERREIRA DO NASCIMENTO, MILTON SOARES, ROSICLEA HEINZEN COLOMBO, VANDERLEI MARCOS PULGA BAIOTO, WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16255/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16255/novo-modelo.docx</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito, ouvido o soberano Plenário, a realização de estudo para construção de estacionamento de veículos em diagonal em torno da Praça da Cultura, na Avenida Brasil e Rua São Paulo, no Centro da Cidade.</t>
   </si>
   <si>
     <t>16289</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16289/indicacao-2019.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16289/indicacao-2019.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a realização de estudo para aquisição e implantação de placas geradoras de energia solar no Centro Hospitalar Parecis "Euclides Horst".</t>
   </si>
   <si>
     <t>16290</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16290/termo-de-fomento-cdl.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16290/termo-de-fomento-cdl.doc</t>
   </si>
   <si>
     <t>TERMO DE FOMENTO JUNTO A CDL</t>
   </si>
   <si>
     <t>16291</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16291/indicacao-_2019-indicacao-lama-asfaltica.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16291/indicacao-_2019-indicacao-lama-asfaltica.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a recuperação e revitalização com aplicação da lama asfáltica em todas as ruas e avenidas de nossa cidade.</t>
   </si>
   <si>
     <t>16292</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>GILBERTO VIEIRA DE MELO, MARCIO CLEI FERREIRA DO NASCIMENTO, MILTON SOARES, ROSICLEA HEINZEN COLOMBO, VANDERLEI MARCOS PULGA BAIOTO, WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16292/indicacao-redutor-bem-te-vi.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16292/indicacao-redutor-bem-te-vi.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implantação de redutor de velocidade ao longo da Avenida Amapá esquina com a Rua Bem-te-vi, na quadra 310, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>16293</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16293/indicacao-construcao-de-drenagem-na-avenida-getulio-vargas.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16293/indicacao-construcao-de-drenagem-na-avenida-getulio-vargas.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a execução de drenagem na Avenida Getúlio Vargas, no trecho compreendido entre a Avenida Leonel Rissieri Calcagnotto até a caixa d’água, no Bairro Boa Esperança.</t>
   </si>
   <si>
     <t>16299</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16299/semafaros-nas-avenidas.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16299/semafaros-nas-avenidas.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a instalação de semáforos nos cruzamentos da Avenida Brasil com Avenida Rio Grande do Sul e Rua Porto Velho e Avenida Rio Grande do Sul com Avenida Mato Grosso.</t>
   </si>
   <si>
     <t>16356</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16356/indicacao-anistia-2019.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16356/indicacao-anistia-2019.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo o encaminhamento a esta Câmara Municipal de projeto de lei dispondo sobre a concessão de anistia do pagamento de multas e juros, relativos as dívidas originadas em tributos municipais, constituídas até 31 de dezembro de 2018.</t>
   </si>
   <si>
     <t>16357</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>DIONARDO MENDES DA CONCEIÇÃO, GILBERTO VIEIRA DE MELO, MARCIO CLEI FERREIRA DO NASCIMENTO, ROSICLEA HEINZEN COLOMBO, VANDERLEI MARCOS PULGA BAIOTO, WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16357/avenida-dos-trabalhadores.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16357/avenida-dos-trabalhadores.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implantação de redutor de velocidade na Avenida dos Trabalhadores, principal via de acesso ao Bairro Boa Esperança.</t>
   </si>
   <si>
     <t>16358</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16358/parcelamento-asfalto-comunitario.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16358/parcelamento-asfalto-comunitario.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a realização de estudo para avaliar a possibilidade de aumentar o parcelamento do Programa Municipal de Pavimentação Comunitária.</t>
   </si>
   <si>
     <t>16374</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16374/indicacao-iluminacao-av-paraiso-02.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16374/indicacao-iluminacao-av-paraiso-02.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo, por intermédio da Secretaria Municipal de Infraestrutura, elaborar projeto para implantação de iluminação pública no canteiro central da Avenida Paraíso, no Bairro Alvorada.</t>
   </si>
   <si>
     <t>16375</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16375/indicacao-iluminacao-avenida-jequitiba02.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16375/indicacao-iluminacao-avenida-jequitiba02.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo, por intermédio da Secretaria Municipal de Infraestrutura, elaborar projeto para implantação de iluminação pública no canteiro central da Avenida Jequitibá, no Bairro Alvorada.</t>
   </si>
   <si>
     <t>16446</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16446/pista-de-fusca-cross.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16446/pista-de-fusca-cross.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a construção da pista de fuscacross e autocross na área do antigo aeroporto municipal.</t>
   </si>
   <si>
     <t>16450</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16450/indicacao-ano-2019-implantacao-da-agencia-da-receita-federal-em-campo-novo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16450/indicacao-ano-2019-implantacao-da-agencia-da-receita-federal-em-campo-novo.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a realização de gestão junto a Superintendência da Receita Federal do Estado de Mato Grosso, no intuito de solicitar a implantação de uma Agência da Receita Federal nesta cidade.</t>
   </si>
   <si>
     <t>16451</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16451/quadra-marechal-rondon.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16451/quadra-marechal-rondon.doc</t>
   </si>
   <si>
     <t>Indicam à Secretaria Municipal de Esportes e Lazer a revitalização da quadra esportiva do Distrito de Marechal Rondon.</t>
   </si>
   <si>
     <t>16513</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16513/travessia-elevada-ilep.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16513/travessia-elevada-ilep.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo, por intermédio da SINFRA, a construção de uma travessia elevada na Avenida Florianópolis, na altura do cruzamento com a Avenida Brasil.</t>
   </si>
   <si>
     <t>16518</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16518/indicacao-inclusao-de-fisioterapeura-concurso.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16518/indicacao-inclusao-de-fisioterapeura-concurso.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a criação de cargo de Fisioterapeuta Domiciliar, bem como a sua inclusão no concurso público municipal programado para este ano.</t>
   </si>
   <si>
     <t>16523</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16523/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16523/novo-modelo.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo seja alocado servidor da Secretaria Municipal de Saúde (técnico em enfermagem), para fazer o acompanhamento de pacientes nas viagens semanais à Cuiabá, realizadas com ônibus exclusivo para esse tipo de transporte.</t>
   </si>
   <si>
     <t>16553</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA, CICERO DOS SANTOS SILVA, GILBERTO VIEIRA DE MELO, MILTON SOARES, WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16553/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16553/novo-modelo.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo  a reposição e disponibilização de novas lixeiras ao longo de passeios e espaços públicos em toda cidade.</t>
   </si>
   <si>
     <t>16554</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16554/indicacao-quebra-mola.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16554/indicacao-quebra-mola.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a instalação de três quebra-molas ao longo da Avenida Mandacaru, no Bairro Alvorada.</t>
   </si>
   <si>
     <t>16555</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16555/indicacao-quebra-mola-florianopolis.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16555/indicacao-quebra-mola-florianopolis.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a instalação de um quebra-mola na Avenida Florianópolis, próximo à Mecânica Backes.</t>
   </si>
   <si>
     <t>16556</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16556/poda-dos-canteiros-do-municipio-22-04-2019.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16556/poda-dos-canteiros-do-municipio-22-04-2019.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a execução de serviços de poda em todos os canteiros da cidade.</t>
   </si>
   <si>
     <t>16602</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16602/100-indicacao-banheiro-publico.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16602/100-indicacao-banheiro-publico.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo que seja efetuado um estudo para a construção de banheiros nos Postos de Saúde para o acesso ao público fora do horário de expediente.</t>
   </si>
   <si>
     <t>16603</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA, CICERO DOS SANTOS SILVA, MARCIO CLEI FERREIRA DO NASCIMENTO, MILTON SOARES, VANDERLEI MARCOS PULGA BAIOTO, WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16603/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16603/novo-modelo.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a execução de limpeza geral nas vias de todos os bairros da cidade.</t>
   </si>
   <si>
     <t>16604</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16604/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16604/novo-modelo.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a construção de cobertura sobre os gavetários do Cemitério Público Municipal</t>
   </si>
   <si>
     <t>16698</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16698/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16698/novo-modelo.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo sejam tomadas providências para garantir que, no período de estiagem, caminhões pipa estejam molhando permanentemente as ruas não pavimentadas dos Bairros Jardim das Palmeiras e Primavera.</t>
   </si>
   <si>
     <t>16699</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16699/indicacao-de-iluminacao-da-avenida-ceara.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16699/indicacao-de-iluminacao-da-avenida-ceara.docx</t>
   </si>
   <si>
     <t>Indica a necessidade de o Poder Executivo, através da Secretaria de Infraestrutura,instalar postes de iluminação de led, na Avenida Ceará, no Jardim das Palmeiras, no canteiro central.</t>
   </si>
   <si>
     <t>16709</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>VANDERLEI MARCOS PULGA BAIOTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16709/100-indicacao-ruas-palmeiras.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16709/100-indicacao-ruas-palmeiras.doc</t>
   </si>
   <si>
     <t>Indica a necessidade de que seja efetuado um estudo para a obra de asfaltamento das ruas não pavimentadas do Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>16721</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16721/sarjetas.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16721/sarjetas.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo, por intermédio da Secretaria Municipal de Infraestrutura, executar serviços de reparos e nivelamento nas sarjetas das ruas e avenidas do Centro e nos bairros da cidade.</t>
   </si>
   <si>
     <t>16722</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16722/quebra-mola-padre-arlindo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16722/quebra-mola-padre-arlindo.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a instalação de um quebra-mola na Rua Andorinha, próximo à Escola Estadual Padre Arlindo.</t>
   </si>
   <si>
     <t>16723</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16723/veiculo-casa-lar.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16723/veiculo-casa-lar.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo fazer aquisição de um veículo para atender a Secretaria Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>16754</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16754/fazer-o-calcamento-no-entorno-da-escola-estadual-padre-arlindo-ignacio-de-oliveira-03-06-2019.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16754/fazer-o-calcamento-no-entorno-da-escola-estadual-padre-arlindo-ignacio-de-oliveira-03-06-2019.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo, através da Secretaria Municipal de Infraestrutura, a execução de calçamento no entorno da Escola Estadual Padre Arlindo Ignácio de Oliveira.</t>
   </si>
   <si>
     <t>16777</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16777/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16777/novo-modelo.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implantação de quebra-mola na Rua Bem-te-vi, nas proximidades do cruzamento com a Rua Tuiuiú, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>16781</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16781/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16781/novo-modelo.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implantação de iluminação pública na Av. Amapá, no trecho compreendido entre as Ruas Bem-te-vi e Mutum, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>16849</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16849/indicacao-_2019-bueiro-inteligente.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16849/indicacao-_2019-bueiro-inteligente.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo que estude a viabilidade de implantar em nosso município o sistema de “bueiros inteligentes".</t>
   </si>
   <si>
     <t>16926</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16926/revitalizacao-praca-aonde-fica-a-secretaria-de-cultura-instalacao-de-iluminacao-no-campo-de-areia-24-06-2019.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16926/revitalizacao-praca-aonde-fica-a-secretaria-de-cultura-instalacao-de-iluminacao-no-campo-de-areia-24-06-2019.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a instalação de iluminação na área esportiva e de lazer da praça do Bairro Nossa Senhora Aparecida, contígua à sede da Secretaria Municipal de Cultura e Turismo.</t>
   </si>
   <si>
     <t>16943</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16943/indicacao-2019-fusca-cross.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16943/indicacao-2019-fusca-cross.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a utilização de área do Loteamento Industrial Pindorama II para atender provisoriamente as provas de fusca cross e autocross, até que se defina uma área para implantação do Autódromo Municipal.</t>
   </si>
   <si>
     <t>16946</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16946/indicacao-_2019-indicacao-_2019-quebra-molas.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16946/indicacao-_2019-indicacao-_2019-quebra-molas.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo, através do setor competente, que providencie a implantação de quebra-molas na Rua Gaivota, nas proximidades do cruzamento com a Rua Arara Azul, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>16947</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16947/indicacao-_2019-campanha-pe-na-faixa.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16947/indicacao-_2019-campanha-pe-na-faixa.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo que seja instituída a Campanha "PÉ NA FAIXA, RESPEITO À VIDA".</t>
   </si>
   <si>
     <t>16948</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16948/indicacao-_2019-indicacao-_2019-limpeza-rotatoria.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16948/indicacao-_2019-indicacao-_2019-limpeza-rotatoria.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo, através do setor competente, que seja providenciada a roçagem e limpeza da rotatória da quadra 345, localizada no cruzamento da Rua Gaivota com a Rua Pica-pau, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>16961</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16961/fazer-nova-praca-de-eventos-24-06-2019.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16961/fazer-nova-praca-de-eventos-24-06-2019.doc</t>
   </si>
   <si>
     <t>Indicam a necessidade de o Poder Executivo Municipal construir uma nova Praça de Eventos no município.</t>
   </si>
   <si>
     <t>16999</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16999/instalar-refletores-no-mini-estadio-do-bairro-jardim-das-palmeiras-01-07-2019.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16999/instalar-refletores-no-mini-estadio-do-bairro-jardim-das-palmeiras-01-07-2019.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a instalação de refletores no mini-estádio do Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>17022</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17022/implantacao-de-um-ecoponto-no-bairro-jardim-das-palmeiras-01-07-2019.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17022/implantacao-de-um-ecoponto-no-bairro-jardim-das-palmeiras-01-07-2019.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implantação de ponto de coleta (ecoponto), no Bairro Jardim das Palmeiras</t>
   </si>
   <si>
     <t>17110</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17110/05-08-2019-que-aumente-o-numero-de-fichas-de-atendimento-nos-postos-de-saude-do-municipio.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17110/05-08-2019-que-aumente-o-numero-de-fichas-de-atendimento-nos-postos-de-saude-do-municipio.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo Municipal, através da Secretaria de Saúde, o aumento do número de fichas de atendimento ao público nos Postos de Saúde do Município.</t>
   </si>
   <si>
     <t>17111</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17111/05-08-2019-elaboracao-de-um-projeto-para-a-implantacao-de-iluminacao-publica-nas-ruas-bahia-goias-e-santa-catarina.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17111/05-08-2019-elaboracao-de-um-projeto-para-a-implantacao-de-iluminacao-publica-nas-ruas-bahia-goias-e-santa-catarina.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a elaboração de um projeto para a implantação de iluminação pública nas Ruas Bahia, Goiás e Santa Catarina, no trecho compreendido entre a Rua Porto Velho e Avenida Lions, no Bairro Centro.</t>
   </si>
   <si>
     <t>17112</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17112/05-08-2019-implante-um-posto-de-saude-com-pronto-atendimento-24-horas-no-bairro-jardim-das-palmeiras.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17112/05-08-2019-implante-um-posto-de-saude-com-pronto-atendimento-24-horas-no-bairro-jardim-das-palmeiras.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo Municipal, através da Secretaria de Saúde, a implantação de um Posto de Saúde com pronto atendimento 24 horas, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>17113</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17113/05-08-2019-drenagem-e-pavimentacao-no-bairro-jardim-das-palmeiras.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17113/05-08-2019-drenagem-e-pavimentacao-no-bairro-jardim-das-palmeiras.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo Municipal, através da Secretaria de Infraestrutura, a realização de serviço de drenagem e pavimentação asfáltica no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>17114</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17114/indicacao-ponte-rio-do-sangue.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17114/indicacao-ponte-rio-do-sangue.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a reforma da ponte sobre o Rio do Sangue, da estrada vicinal que dá acesso à Coprodia.</t>
   </si>
   <si>
     <t>17159</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA, CICERO DOS SANTOS SILVA, DIONARDO MENDES DA CONCEIÇÃO, GILBERTO VIEIRA DE MELO, MILTON SOARES</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17159/12-08-2019-criacao-da-cil-central-de-interpretacoes-de-libras.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17159/12-08-2019-criacao-da-cil-central-de-interpretacoes-de-libras.doc</t>
   </si>
   <si>
     <t>Indicam  a criação, no âmbito do Poder Executivo Municipal, da CIL - Central de Interpretações de Libras.</t>
   </si>
   <si>
     <t>17160</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17160/12-08-2019-revitalizacao-e-instalacao-de-paver-na-praca-do-bairro-nossa-senhora-aparecida-contigua-a-sede-da-secretaria-municipal-de-cultura-e-turismo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17160/12-08-2019-revitalizacao-e-instalacao-de-paver-na-praca-do-bairro-nossa-senhora-aparecida-contigua-a-sede-da-secretaria-municipal-de-cultura-e-turismo.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a revitalização e instalação de paver na praça do Bairro Nossa Senhora Aparecida, contígua à sede da Secretaria Municipal de Cultura e Turismo, com reaproveitamento do material retirado da Praça da Bíblia.</t>
   </si>
   <si>
     <t>17161</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>MARCELO MARTINEZ ACOSTA, WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17161/indicacao-placa-solar.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17161/indicacao-placa-solar.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a realização de estudo para a instalação de placas solares do sistema fotovoltaico nas escolas municipais.</t>
   </si>
   <si>
     <t>17163</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA, CICERO DOS SANTOS SILVA, DIONARDO MENDES DA CONCEIÇÃO, GILBERTO VIEIRA DE MELO, MILTON SOARES, WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17163/indicacao-casa-do-mel-lar-do-idoso.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17163/indicacao-casa-do-mel-lar-do-idoso.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo que seja avaliada a utilização do terreno onde funcionava a "Casa do Mel" para implantação do Lar do Idoso.</t>
   </si>
   <si>
     <t>17164</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17164/indicacao-ilumincao-super-postes.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17164/indicacao-ilumincao-super-postes.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a instalação de lâmpadas de led alimentadas pelo sistema fotovoltaico nos super postes das avenidas do município.</t>
   </si>
   <si>
     <t>17234</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17234/indicacao-mini-abatedouro-2019.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17234/indicacao-mini-abatedouro-2019.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a construção de um abatedouro de aves, peixes e suínos, para atender a demanda dos pequenos produtores da agricultura familiar.</t>
   </si>
   <si>
     <t>17249</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA, CICERO DOS SANTOS SILVA, DIONARDO MENDES DA CONCEIÇÃO, GILBERTO VIEIRA DE MELO, MARCELO MARTINEZ ACOSTA, MARCIO CLEI FERREIRA DO NASCIMENTO, MILTON SOARES, ROSICLEA HEINZEN COLOMBO, WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17249/indicacao-usina-de-reciclagem.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17249/indicacao-usina-de-reciclagem.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo que seja efetuado um estudo para a instalação de uma usina de reciclagem de lixo no Aterro Sanitário Municipal.</t>
   </si>
   <si>
     <t>17244</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>MARCIO CLEI FERREIRA DO NASCIMENTO, ROSICLEA HEINZEN COLOMBO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17244/centro-social.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17244/centro-social.doc</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a construção de um Centro Social.</t>
   </si>
   <si>
     <t>17245</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17245/campanha-de-doacao-de-sangue.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17245/campanha-de-doacao-de-sangue.doc</t>
   </si>
   <si>
     <t>Indicam a realização de campanha e coleta de doação de sangue.</t>
   </si>
   <si>
     <t>17246</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17246/continuacao-da-obra-da-feira-municipal-26-08-2019.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17246/continuacao-da-obra-da-feira-municipal-26-08-2019.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo que seja dada continuidade à obra da Feira Livre Municipal.</t>
   </si>
   <si>
     <t>17247</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17247/indicacao-retirada-dos-tocos-atras-do-estadio-ari-tomazelli.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17247/indicacao-retirada-dos-tocos-atras-do-estadio-ari-tomazelli.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo Municipal a retirada de tocos de árvores que foram cortadas, refazer a calçada e replantar novas árvores no Bairro Nossa Senhora Aparecida, em especial atrás do Estádio Ary Tomazelli.</t>
   </si>
   <si>
     <t>17264</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17264/indicacao-gerenciamento-lixao.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17264/indicacao-gerenciamento-lixao.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo seja efetuado um planejamento de gestão de trabalhadores no aterro sanitário municipal.</t>
   </si>
   <si>
     <t>17292</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>MARCELO MARTINEZ ACOSTA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17292/indicacao-poco-artesiano.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17292/indicacao-poco-artesiano.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo que seja realizado estudo para instalação de um poço artesiano no mini-estádio do Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>17301</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>CICERO DOS SANTOS SILVA, GILBERTO VIEIRA DE MELO, MARCIO CLEI FERREIRA DO NASCIMENTO, ROSICLEA HEINZEN COLOMBO, WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17301/indicacao-_2019-indicacao-nova-escola.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17301/indicacao-_2019-indicacao-nova-escola.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a construção de novo prédio para a Escola Municipal de Educação Infantil da Itamarati Norte.</t>
   </si>
   <si>
     <t>17342</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>MARCIO CLEI FERREIRA DO NASCIMENTO, ROSICLEA HEINZEN COLOMBO, VANDERLEI MARCOS PULGA BAIOTO, WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17342/indicacao-_2019-curso-de-capacitacao.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17342/indicacao-_2019-curso-de-capacitacao.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a realização de cursos de qualificação profissional para empreendedorismo e  de capacitação em Boas Práticas de Fabricação (BPF).</t>
   </si>
   <si>
     <t>17344</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17344/indicacao-_2019-compostagem-na-escola.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17344/indicacao-_2019-compostagem-na-escola.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a possibilidade de buscar parceria com empresas ambientais do município para implantação do projeto " Compostagem na Escola: Uma Forma de Reciclagem ".</t>
   </si>
   <si>
     <t>17387</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17387/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17387/novo-modelo.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo, por intermédio da Secretaria Municipal de Educação, a implantação de uma escola de educação infantil no Bairro Jardim Primavera ou a ampliação da EMEI Jordana Araújo da Silva, para atendimento da demanda reprimida e demanda futura daquela região.</t>
   </si>
   <si>
     <t>17395</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17395/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17395/novo-modelo.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo fazer gestão junto ao Governo do Estado para implantação de uma Escola Militar em Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>17441</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17441/indicacao-_2019-bosque.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17441/indicacao-_2019-bosque.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo que seja verificada a viabilidade da criação de um Bosque Municipal.</t>
   </si>
   <si>
     <t>17487</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17487/escola-amelia-fedrizzi.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17487/escola-amelia-fedrizzi.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a instalação de rede de iluminação na quadra coberta da Escola Amélia Lena Fedrizzi.</t>
   </si>
   <si>
     <t>17687</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17687/indicacao-quebra-molas-hospital-e-samu.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17687/indicacao-quebra-molas-hospital-e-samu.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a instalação de dois quebra-molas na Avenida Brasil, sendo um defronte a saída do CHP - Centro Hospitalar Parecis e outro na pista contrária, antes da base do SAMU.</t>
   </si>
   <si>
     <t>17699</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17699/indicacao-_2019-projeto-social-bombeiros-do-futuro.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17699/indicacao-_2019-projeto-social-bombeiros-do-futuro.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo buscar parceria com o Corpo de Bombeiros Militar de Mato Grosso para implantação do projeto social¨ Bombeiros do Futuro¨ neste município.</t>
   </si>
   <si>
     <t>17884</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17884/indicacao-_2019-onibus-lilas-.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17884/indicacao-_2019-onibus-lilas-.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo articular com o Governo do Estado,  por meio da Secretaria de Estado de Assistência Social e Cidadania,  a vinda do  "Ônibus Lilás" a Campo Novo do Parecis, que integra o Programa Ser Mulher, que visa fortalecer o combate a violência contra as mulheres.</t>
   </si>
   <si>
     <t>17885</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17885/indicacao-revitalizacao-banheiros-e-vestiario-do-estadio-ari-tomazelli.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17885/indicacao-revitalizacao-banheiros-e-vestiario-do-estadio-ari-tomazelli.doc</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a revitalização dos banheiros e vestiários do Estádio Municipal Ary Tomazelli.</t>
   </si>
   <si>
     <t>17886</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17886/25-11-2019-acessibilidade-no-cemiterio-municipal-memorial-da-paz.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17886/25-11-2019-acessibilidade-no-cemiterio-municipal-memorial-da-paz.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo que seja determinado o cumprimento da Lei Federal nº 10.098/2000, que estabelece normas gerais e critério básicos para a promoção da acessibilidade das pessoas portadoras de deficiência ou com mobilidade reduzida, em especial o art. 11, seu parágrafo único e incisos, no Cemitério Municipal “Memorial da Paz”.</t>
   </si>
   <si>
     <t>17887</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17887/25-11-2019-poda-de-arvore.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17887/25-11-2019-poda-de-arvore.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo realizar a poda de árvores que atrapalham a iluminação pública.</t>
   </si>
   <si>
     <t>17918</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17918/indicao-da-necessidade-de-digitalizacao-das-fitas-vhs-do-patrimonio-da-biblioteca-e-secretaria-de-cultura.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17918/indicao-da-necessidade-de-digitalizacao-das-fitas-vhs-do-patrimonio-da-biblioteca-e-secretaria-de-cultura.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a realização de digitalização das fitas vhs do patrimônio da Biblioteca Pública e Secretaria Municipal de Cultura.</t>
   </si>
   <si>
     <t>17953</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17953/instalacao-de-palco-na-praca-da-biblia-no-bairro-jardim-das-palmeiras.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17953/instalacao-de-palco-na-praca-da-biblia-no-bairro-jardim-das-palmeiras.doc</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a implantação de um palco permanente na Praça da Bíblia, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>17983</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17983/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17983/novo-modelo.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo que seja analisada a possibilidade de conceder isenção do pagamento de alvarás e licenciamento ambiental para empresas de baixo risco.</t>
   </si>
   <si>
     <t>17984</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA, CICERO DOS SANTOS SILVA, DIONARDO MENDES DA CONCEIÇÃO, GILBERTO VIEIRA DE MELO, MARCIO CLEI FERREIRA DO NASCIMENTO, MILTON SOARES, ROSICLEA HEINZEN COLOMBO, TARCISIO NASCIMENTO DA SILVA, WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17984/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17984/novo-modelo.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo o encaminhamento a este Poder Legislativo de projeto de lei que institui a Declaração Municipal de Direitos de Liberdade Econômica, estabelecendo garantias de livre mercado, nos termos da Lei Federal nº 13.874, de 20.9.2019.</t>
   </si>
   <si>
     <t>16184</t>
   </si>
   <si>
     <t>MOCA</t>
   </si>
   <si>
     <t>Moção Aplauso</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16184/mocao-de-aplauso-jose-de-arimateia.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16184/mocao-de-aplauso-jose-de-arimateia.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 055/2018, dirigida ao Sr. José de Arimatéia Barbosa pela sua eleição como Presidente da ANOREG/MT - Associação dos Notórios e Registradores do Estado do Mato Grosso, gestão 2019 a 2020.</t>
   </si>
   <si>
     <t>16232</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16232/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16232/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 057/2019, dirigida ao Grupo Zilio, na pessoa do Sr. Adagir Zilio e de sua esposa Sra. Olga Zilio, pela doação de terreno para a Faculdade Ágora.</t>
   </si>
   <si>
     <t>16197</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16197/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16197/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 056/2019, dirigida ao Sr. Clodis Antônio Menegaz - Diretor Geral da Faculdade Ágora, pela implantação e construção de sua sede própria em nosso município.</t>
   </si>
   <si>
     <t>16396</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16396/mocao-de-aplausos-a-policia-militar-e-corpo-de-bombeiros-de-campo-novo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16396/mocao-de-aplausos-a-policia-militar-e-corpo-de-bombeiros-de-campo-novo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 058/2019, dirigida a integrantes do Núcleo do Corpo de Bombeiros Militar, da 5ª Companhia da Polícia Militar e do SAMU, além de voluntários, que participaram do salvamento do Sr. Rone Ifran Ribeiro, parcialmente soterrado em um armazém de grãos neste município no dia 5 de março último.</t>
   </si>
   <si>
     <t>16454</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA, CICERO DOS SANTOS SILVA, GILBERTO VIEIRA DE MELO, MILTON SOARES, VANDERLEI MARCOS PULGA BAIOTO, WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16454/cildo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16454/cildo.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 059/2019, dirigida ao casal de produtores da agricultura familiar - Cildo Campos e Vera Campos, pela criação de gado leiteiro a pasto.</t>
   </si>
   <si>
     <t>16455</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16455/mocao-motoristas-de-ambulancia.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16455/mocao-motoristas-de-ambulancia.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 060/2019, dirigida aos condutores de veículos de emergência, aos profissionais que atuam no SAMU, condutores de veículos de emergência e condutores de ambulância, pelo excelente trabalho quem vêm prestando em nosso Município, a bem da população camponovense.</t>
   </si>
   <si>
     <t>16456</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA, CICERO DOS SANTOS SILVA, MILTON SOARES, WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16456/mocao-professoras-libras.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16456/mocao-professoras-libras.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 061/2019, dirigida às professoras intérpretes de libras - Sras. Salete de Nardin Schantz e Cláudia Aline Dassow.</t>
   </si>
   <si>
     <t>16491</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16491/mocao-fonodiologa-e-psicolga.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16491/mocao-fonodiologa-e-psicolga.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 062/2019, dirigida aos profissionais da saúde que atendem no Centro de Reabilitação.</t>
   </si>
   <si>
     <t>16532</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16532/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16532/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS nº 063/2019, dirigida à Associação Beneficente Abrace esta Causa, com destaque para a idealizadora, mobilizadora e primeira presidente - Senhora Marli Mariussi.</t>
   </si>
   <si>
     <t>16560</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16560/mocao-adil.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16560/mocao-adil.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS nº 064/2019, dirigida ao Sr. Adil Pinheiro de Paula, em reconhecimento e agradecimentos pelos serviços prestados ao Município no comando da Delegacia de Polícia Judiciária Civil, no período de 15.07.2015 a 17.04.2019.</t>
   </si>
   <si>
     <t>16600</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16600/mocao-de-aplausos-aluna-4-de-julho.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16600/mocao-de-aplausos-aluna-4-de-julho.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 065/2019, à NICOLLY CRISTINI DOS SANTOS GOMES - estudante de 13 anos que cursa o 8º ano do ensino fundamental na Escola Municipal 04 de Julho,vencedora regional da 48ª edição do Concurso Internacional de Redação de Cartas, promovido pela União Postal Universal (UPU) e realizado no Brasil pelos Correios.</t>
   </si>
   <si>
     <t>16634</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16634/mocao.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16634/mocao.doc</t>
   </si>
   <si>
     <t>Associação Aeroporto Municipal.</t>
   </si>
   <si>
     <t>16852</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>MILTON SOARES</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16852/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16852/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 066/2019, dirigida a profissionais que atuam na Unidade Descentralizada de Reabilitação.</t>
   </si>
   <si>
     <t>17421</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17421/mocao-2019-mocao-jupiter.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17421/mocao-2019-mocao-jupiter.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº067/2019, dirigida ao Senhor JUPITER LÉLIS DE SOUZA em agradecimento e reconhecimento pela sua excelente atuação à frente do Departamento de Fiscalização da Prefeitura de Campo Novo do Parecis, no período de 20.02.2018 a 31.08.2019.</t>
   </si>
   <si>
     <t>17422</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17422/mocao-2019-limpeza-dos-rios.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17422/mocao-2019-limpeza-dos-rios.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 068/2019, dirigida aos voluntários do Lions Clube, Léo Clube, Acquatur Sports, Corpo de Bombeiros e  Ordem Demolay de Campo Novo do Parecis, pela realização de um mutirão ambiental no Balneário Rio Verde, um dos principais pontos turísticos do Município, realizado no dia 14 de setembro último.</t>
   </si>
   <si>
     <t>17508</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17508/2019_12_02_14_43_45.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17508/2019_12_02_14_43_45.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 069/2019, dirigida à  Técnica de Enfermagem Sra. SILVANA ALVES CRESTANI - Socorrista do SAMU, e ao Condutor de Ambulância do SAMU - Sr. NELSON DE ANDRADE OLIVEIRA, pela ação rápida e precisa que resultou no salvamento do Sr. Élvio Ramão Gavilan, vítima de engasgamento, no dia 26 de setembro último, nesta cidade.</t>
   </si>
   <si>
     <t>17510</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA, CICERO DOS SANTOS SILVA, DIONARDO MENDES DA CONCEIÇÃO, MARCIO CLEI FERREIRA DO NASCIMENTO, MILTON SOARES, ROSICLEA HEINZEN COLOMBO, VANDERLEI MARCOS PULGA BAIOTO, WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17510/07-10-2019-turismo-de-campo-novo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17510/07-10-2019-turismo-de-campo-novo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 070/2019, dirigida ao Chefe da Divisão de Planejamento e Fomento ao Turismo, aos membros do COMTUR -Conselho Municipal de Turismo, aos agentes do segmento turístico Aldeias Indígenas e agentes multiplicadores do turismo local (agências, guias e prestadores de serviços), abaixo nominados, em reconhecimento e agradecimento pelo trabalho em prol do desenvolvimento e fortalecimento da atividade turística no Município de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>17686</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17686/2019_11_29_15_20_50.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17686/2019_11_29_15_20_50.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 071/2019, dirigida aos membros da Comissão Organizadora do Processo de Escolha (COPE) dos membros do Conselho Tutelar neste município em 2019.</t>
   </si>
   <si>
     <t>17702</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17702/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17702/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 072/2019, dirigida às Professoras Erica Cristhina Castro de Oliveira, Juliana Possamai, Nedite Regina Dalavia Lopes, Priscila Gomes da Silva, Vilma Silva Pereira e Regina Guedes Ribeiro, em reconhecimento ao trabalho voluntário que estão desenvolvendo no âmbito do Projeto Agente Mirim, nesta cidade.</t>
   </si>
   <si>
     <t>17766</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17766/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17766/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 073/2019, dirigida ao Engº Civil Weyghon Magnum Arruda Vieira, em reconhecimento e agradecimento pelo louvável gesto de doar o projeto de ampliação do Centro de Convivência da Terceira Idade "Reviver".</t>
   </si>
   <si>
     <t>17952</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>MARCIO CLEI FERREIRA DO NASCIMENTO, ROSICLEA HEINZEN COLOMBO, VANDERLEI MARCOS PULGA BAIOTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17952/mocao-de-aplauso-josi-apae.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17952/mocao-de-aplauso-josi-apae.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 074/2019, dirigida à aluna da Escola Especial Bem-me-Quer JOSIELI PEREIRA DA SILVA, sua monitora CARLA CRISTINA SOUZA MOURA, a Diretora EDNA TUBIANA BAÚ e a Presidente da APAE - LUCELIA TONIN, pela linda participação no Festival Nacional Arte Apae.</t>
   </si>
   <si>
     <t>17986</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17986/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17986/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 075/2019, dirigida ao aluno MARCOS HENRIQUE THIESEN JOST,  pelo brilhante desempenho na Olimpíada  Brasileira de Matemática das Escolas Públicas - OBMEP, conquistando medalha de ouro nos nos anos de 2017 e 2018,  extensiva a seus monitores Professores Eduardo Gevizier e Oldecir Stieler.</t>
   </si>
   <si>
     <t>18019</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18019/mocao-de-aplauso-marcelo-burgel.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18019/mocao-de-aplauso-marcelo-burgel.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 076/2019, dirigida ao Sr. Marcelo Burgel, pelo tempo que desempenhou o cargo de Secretário Municipal de Infraestrutura.</t>
   </si>
   <si>
     <t>18227</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18227/mocao-de-aplauso-lucelia-ferreira-tonin.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18227/mocao-de-aplauso-lucelia-ferreira-tonin.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 077/2020, dirigida à Sra. LUCÉLIA FERREIRA TONIN - Presidente da APAE, pelos seus diversos trabalhos realizados no ano de 2019 à frente dessa entidade.</t>
   </si>
   <si>
     <t>18228</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18228/mocao-de-aplauso-florizeth-da-silva-fortes.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18228/mocao-de-aplauso-florizeth-da-silva-fortes.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 078/2020, dirigida à Sra. FLORIZETH DA SILVA FORTES, em reconhecimento e agradecimento pelo tempo que está à frente, como voluntária, da Associação Comunidade Terapêutica “Viver de Novo”.</t>
   </si>
   <si>
     <t>18229</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18229/mocao-de-aplauso-alessandra-costa-marques-rosa-de-moraes-e-silva-copia.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18229/mocao-de-aplauso-alessandra-costa-marques-rosa-de-moraes-e-silva-copia.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 079/2020, dirigida à Sra. ALESSANDRA COSTA MARQUES ROSA DE MORAES E SILVA, em reconhecimento e agradecimento ao período em que esteve à frente do Conselho Municipal dos Direitos da Criança e do Adolescente.</t>
   </si>
   <si>
     <t>16755</t>
   </si>
   <si>
     <t>MOCB</t>
   </si>
   <si>
     <t>Moção Boas-vindas</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16755/2020_02_03_07_41_16.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16755/2020_02_03_07_41_16.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE BOAS-VINDAS Nº002/2019 ao Delegado de Polícia Judiciária Civil de Campo Novo do Parecis - Dr. Herbert Yuri Figueiredo Rezende, que assumiu o cargo em 30 de maio último.</t>
   </si>
   <si>
     <t>16173</t>
   </si>
   <si>
     <t>MOCP</t>
   </si>
   <si>
     <t>Moção Pesar</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16173/mocao-de-pesar-anibel.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16173/mocao-de-pesar-anibel.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 020/2019, dirigida à Família do Sr. ANIBEL ANTUNES CORREA, pelo seu falecimento ocorrido no dia 23 de janeiro último.</t>
   </si>
   <si>
     <t>16174</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16174/mocao-aristedes-bertotti.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16174/mocao-aristedes-bertotti.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 021/2019, dirigida à Família do Sr. ARISTIDES BERTOTI, pelo seu falecimento ocorrido no dia 26 de janeiro último.</t>
   </si>
   <si>
     <t>16175</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16175/mocao-lucia-fernandes.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16175/mocao-lucia-fernandes.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 022/2019, dirigida à Família da Sra. LUCIA FERNANDES DA SILVA, pelo seu falecimento ocorrido no dia 27 de janeiro último.</t>
   </si>
   <si>
     <t>16230</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16230/mocao-de-pesar-joana.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16230/mocao-de-pesar-joana.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 023/2019, dirigida à Família da Sra. Joana D'arc, pelo seu falecimento ocorrido no dia 4 de fevereiro último.</t>
   </si>
   <si>
     <t>16294</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16294/mocao-21_2018-mocao-de-pesar-pai-do-fabioano-ze-bordoada-1.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16294/mocao-21_2018-mocao-de-pesar-pai-do-fabioano-ze-bordoada-1.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 024/2019, dirigida à Família da Sra. Conceição Pereira Mendes, pelo seu falecimento ocorrido no dia 17 de fevereiro último.</t>
   </si>
   <si>
     <t>16571</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16571/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16571/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 025/2019, dirigida à Família Zambaldi, pelo falecimento do Sr. José Roberto Zambaldi, ocorrido no dia 6 de abril último.</t>
   </si>
   <si>
     <t>16707</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16707/mocao-de-pesar-sr-ivo-strangerling.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16707/mocao-de-pesar-sr-ivo-strangerling.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 026/2019, dirigida à Família do Sr. Ivo Stangherlin, pelo seu falecimento ocorrido no dia 16 de maio último.</t>
   </si>
   <si>
     <t>16778</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16778/mocao-de-pesar-serafim.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16778/mocao-de-pesar-serafim.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 027/2019, dirigida à Família do Sr. Ilso Serafim, pelo seu falecimento ocorrido no dia 27 de maio último.</t>
   </si>
   <si>
     <t>17708</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA, CICERO DOS SANTOS SILVA, DIONARDO MENDES DA CONCEIÇÃO, GILBERTO VIEIRA DE MELO, MARCIO CLEI FERREIRA DO NASCIMENTO, MILTON SOARES, ROSICLEA HEINZEN COLOMBO, VANDERLEI MARCOS PULGA BAIOTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17708/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17708/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 028/2019, dirigida à Família do Sr. José Nardes de Lima, pelo seu falecimento ocorrido no dia 21 de outubro último.</t>
   </si>
   <si>
     <t>17794</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17794/mocao-de-pesar-varasquim.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17794/mocao-de-pesar-varasquim.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 029/2019, dirigida à Família do Sr. Aldenor Varaschin pelo seu falecimento ocorrido no dia 5 de novembro último.</t>
   </si>
   <si>
     <t>18086</t>
   </si>
   <si>
     <t>MOCR</t>
   </si>
   <si>
     <t>Moção Repúdio</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18086/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18086/novo-modelo.docx</t>
   </si>
   <si>
     <t>Moção de Repúdio à CONCESSIONÁRIA ENERGISA MATO GROSSO, por intermédio de seus representantes, com cópia, a título de conhecimento, ao Sr. Mauro Mendes - Governador do Estado de Mato Grosso, ao Sr. José Eduardo Botelho - Presidente da Assembleia Legislativa do Estado de Mato Grosso, ao Sr. André Pepitone da Nóbrega - Diretor-Geral  da  Aneel (Agência Nacional de Energia Elétrica) e ao Sr. Fábio Calmon - Diretor-Presidente da Agência Estadual de Regulação dos Serviços Públicos Delegados (AGER/MT), em razão da má prestação dos serviços concessionados em Campo Novo do Parecis, bem como aumento injustificado da tarifa, indicação de consumo exagerados e cobranças abusivas e indevidas.</t>
   </si>
   <si>
     <t>16789</t>
   </si>
   <si>
     <t>PDLC</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo Comissão</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16789/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16789/novo-modelo.docx</t>
   </si>
   <si>
     <t>Aprova a Contas Anuais de Governo da Prefeitura Municipal de Campo Novo do Parecis, relativas ao exercício financeiro de 2017, gestão do Prefeito Rafael Machado.</t>
   </si>
   <si>
     <t>17985</t>
   </si>
   <si>
     <t>CLJRF - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17985/2019_12_02_12_45_29.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17985/2019_12_02_12_45_29.pdf</t>
   </si>
   <si>
     <t>Mantém o Veto total aposto pelo Prefeito ao Projeto de Lei Complementar nº 006/2019, de autoria do Poder Executivo Municipal, que autoriza o Poder Executivo Municipal a instituir o Programa de Recuperação Fiscal - REFIS, no Município de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>17972</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17972/projeto-de-decreto-legislativo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17972/projeto-de-decreto-legislativo.doc</t>
   </si>
   <si>
     <t>Rejeita o Veto parcial aposto pelo prefeito ao Projeto de Lei nº 008/2017-LE, de autoria dos Vereadores Wagner Tavares da Cunha e demais Vereadores, objeto do Autógrafo nº 1.617, de 07.10.2019, que dispõe sobre o parcelamento de imóveis para fins específicos de sítios de recreio no Município de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>16517</t>
   </si>
   <si>
     <t>PDLV</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo Vereador</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16517/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16517/novo-modelo.docx</t>
   </si>
   <si>
     <t>Concede o Título de Entidade Benemérita ao Instituto Federal de Mato Grosso - Campus Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>16558</t>
   </si>
   <si>
     <t>MILTON SOARES, WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16558/2019_07_02_10_51_12.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16558/2019_07_02_10_51_12.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Camponovense ao Senhor  ADIL PINHEIRO DE PAULA, e dá outras providências.</t>
   </si>
   <si>
     <t>16724</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16724/projeto-de-decreto-maria.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16724/projeto-de-decreto-maria.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária Camponovense à Senhora MARIA DE LURDES BORTOLINI.</t>
   </si>
   <si>
     <t>17023</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA, CICERO DOS SANTOS SILVA, DIONARDO MENDES DA CONCEIÇÃO, GILBERTO VIEIRA DE MELO, MARCIO CLEI FERREIRA DO NASCIMENTO, ROSICLEA HEINZEN COLOMBO, VANDERLEI MARCOS PULGA BAIOTO, WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17023/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17023/novo-modelo.docx</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Camponovense ao Senhor ROBERTO LUIZ CHIOQUETTA, e dá outras providências.</t>
   </si>
   <si>
     <t>17248</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17248/titulo-cidadao-gilsinho.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17248/titulo-cidadao-gilsinho.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Camponovense ao Senhor  GILSON PAULO MENDES, e dá outras providências.</t>
   </si>
   <si>
     <t>17700</t>
   </si>
   <si>
     <t>DIONARDO MENDES DA CONCEIÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17700/projeto-de-decreto-legislativo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17700/projeto-de-decreto-legislativo.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Camponovense ao Senhor PAULO EDUARDO GIACOMET, e dá outras providências.</t>
   </si>
   <si>
     <t>16366</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16366/2019_03_01_15_47_28.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16366/2019_03_01_15_47_28.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo do art. 5º, instituído pela Lei Complementar nº 90, de 7 de março de 2018.</t>
   </si>
   <si>
     <t>16826</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16826/2019_06_04_14_45_49.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16826/2019_06_04_14_45_49.pdf</t>
   </si>
   <si>
     <t>Institui o desconto de 20% (vinte por cento) sobre a Taxa de Licença de Operação de que trata o artigo 131, III, da Lei Complementar nº 78/2017, e dá outras providências.</t>
   </si>
   <si>
     <t>16825</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16825/2019_06_04_14_33_59.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16825/2019_06_04_14_33_59.pdf</t>
   </si>
   <si>
     <t>Institui o Licenciamento Ambiental Simplificado mediante cadastro no Município de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>16824</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16824/2019_06_04_14_16_21.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16824/2019_06_04_14_16_21.pdf</t>
   </si>
   <si>
     <t>Altera, acrescenta e revoga dispositivos da Lei Complementar nº 078, de 24 de maio de 2017, que dispõe sobre a criação do Código Municipal de Meio Ambiente de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>17148</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17148/2019_08_12_14_50_57.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17148/2019_08_12_14_50_57.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre regularização fundiária do Município de Campo Novo do Parecis/MT e dá outras providências.</t>
   </si>
   <si>
     <t>17258</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17258/2019_08_27_10_22_16.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17258/2019_08_27_10_22_16.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a instituir o Programa de Recuperação Fiscal - REFIS no município de Campo Novo do Parecis/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>17320</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17320/2019_09_03_07_30_39.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17320/2019_09_03_07_30_39.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 021, de 8 de abril de 2009, que revoga dispositivos da Lei Complementar nº 92, de 27 de março de 2018, e dá outras providências.</t>
   </si>
   <si>
     <t>17569</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17569/2019_10_11_08_08_55.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17569/2019_10_11_08_08_55.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo II da Lei Complementar nº 078, de 24 de maio de 2017, que dispõe sobre a criação do Código Municipal de Meio Ambiente de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>17976</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17976/2019_11_29_14_51_40.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17976/2019_11_29_14_51_40.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 051, de 8 de maio de 2014, que dispõe sobre concessão de benefício fiscal para os empreendimentos habitacionais de interesse social e dá outras providências.</t>
   </si>
   <si>
     <t>18089</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18089/2019_12_12_13_19_07.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18089/2019_12_12_13_19_07.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Pavimentação Rural de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>16187</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16187/2019_02_01_09_35_53.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16187/2019_02_01_09_35_53.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$200.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>16188</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16188/2019_02_01_09_40_01.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16188/2019_02_01_09_40_01.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$52.492,81 e dá outras providências.</t>
   </si>
   <si>
     <t>16189</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16189/2019_02_01_09_55_18.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16189/2019_02_01_09_55_18.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$1.233.200,00 e dá outras providências.</t>
   </si>
   <si>
     <t>16190</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16190/2019_02_01_09_59_49.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16190/2019_02_01_09_59_49.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$576.172,27 e dá outras providências.</t>
   </si>
   <si>
     <t>16191</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16191/2019_02_01_10_04_00.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16191/2019_02_01_10_04_00.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 23.484,00 e dá outras providências.</t>
   </si>
   <si>
     <t>16192</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16192/2019_02_01_10_33_36.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16192/2019_02_01_10_33_36.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 329.652,00 e dá outras providências.</t>
   </si>
   <si>
     <t>16193</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16193/2019_02_01_11_51_20.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16193/2019_02_01_11_51_20.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar bens móveis à Associação de Pais e Amigos dos Excepcionais - APAE e dá outras providências.</t>
   </si>
   <si>
     <t>16249</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16249/2019_02_07_15_49_28.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16249/2019_02_07_15_49_28.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$ 15.802,57 e dá outras providências.</t>
   </si>
   <si>
     <t>16250</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16250/2019_02_07_16_00_45.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16250/2019_02_07_16_00_45.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$ 146.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>16251</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16251/2019_02_07_16_03_25.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16251/2019_02_07_16_03_25.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 200.400,00 e dá outras providências.</t>
   </si>
   <si>
     <t>16314</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16314/2019_02_22_07_37_40.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16314/2019_02_22_07_37_40.pdf</t>
   </si>
   <si>
     <t>Cria 20 vagas de Professor Licenciatura Plena em Pedagogia e altera o Anexo I da Lei nº 1.544, de 19 de dezembro de 2012, que reestrutura o regime jurídico administrativo de contratação temporária de pessoal por tempo determinado, para atender interesse público do Município de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>16313</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16313/2019_02_21_16_55_18.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16313/2019_02_21_16_55_18.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 13.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>16316</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16316/2019_02_22_07_43_39.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16316/2019_02_22_07_43_39.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 221.390,00 e dá outras providências.</t>
   </si>
   <si>
     <t>16315</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16315/2019_02_22_07_41_32.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16315/2019_02_22_07_41_32.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 2.584.875,37 e dá outras providências.</t>
   </si>
   <si>
     <t>16317</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16317/2019_02_22_07_58_28.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16317/2019_02_22_07_58_28.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reorganização e o funcionamento do Conselho Tutelar no Município de Campo Novo do Parecis e dá outras providências.</t>
   </si>
   <si>
     <t>16319</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16319/2019_02_22_15_43_52.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16319/2019_02_22_15_43_52.pdf</t>
   </si>
   <si>
     <t>Altera o art. 11 da Lei nº 125, de 12 de dezembro de 1990 e dá outras providências.</t>
   </si>
   <si>
     <t>16365</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16365/2019_03_01_15_42_22.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16365/2019_03_01_15_42_22.pdf</t>
   </si>
   <si>
     <t>Revoga o §2º do art. 10 da Lei nº 1.437, de 25 de agosto de 1990, e dá outras providências.</t>
   </si>
   <si>
     <t>16430</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16430/2019_03_14_16_25_09.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16430/2019_03_14_16_25_09.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$70.000,00 e autoriza o Poder Executivo Municipal firmar Termo de Fomento com o Sindicato Rural de Campo Novo do Parecis e dá outras providências.</t>
   </si>
   <si>
     <t>16445</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16445/2019_03_19_07_38_30.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16445/2019_03_19_07_38_30.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$ 574.250,66 e dá outras providências.</t>
   </si>
   <si>
     <t>16447</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16447/2019_03_19_15_17_33.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16447/2019_03_19_15_17_33.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.913, de 7 de março de 2918, e a Lei nº 1.914, de 7 de março de 2018, para prorrogar o prazo de adesão ao Programa de que tratam as referidas Leis.</t>
   </si>
   <si>
     <t>16483</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16483/2019_03_28_09_54_25.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16483/2019_03_28_09_54_25.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$18.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>17921</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17921/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17921/novo-modelo.docx</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal a Associação Camponovense Celeiro de Futebol - ACCF.</t>
   </si>
   <si>
     <t>16522</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16522/2019_04_04_14_05_13.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16522/2019_04_04_14_05_13.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$428.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>16545</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16545/2019_04_16_08_01_53.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16545/2019_04_16_08_01_53.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transformação de área rural em área urbana, incorporando-a ao perímetro urbano do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>16563</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16563/2019_04_22_07_57_55.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16563/2019_04_22_07_57_55.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a receber por doação com encargos, uma área de 25,0280  hectares, de matrícula nº 14.509, para fins específicos de construção ao aeródromo e dá outras providências.</t>
   </si>
   <si>
     <t>16547</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16547/2019_04_16_08_08_05.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16547/2019_04_16_08_08_05.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$3.218.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>16548</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16548/2019_04_16_09_39_24.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16548/2019_04_16_09_39_24.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$40.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>16593</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16593/2019_04_25_07_40_29.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16593/2019_04_25_07_40_29.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº 1.991/2019, repristina a Lei nº 1.859, e dá outras providências.</t>
   </si>
   <si>
     <t>16594</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16594/2019_04_25_07_43_26.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16594/2019_04_25_07_43_26.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$8.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>16599</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Plenário</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16599/2019_04_25_16_34_56.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16599/2019_04_25_16_34_56.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$500.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>16598</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16598/2019_04_25_16_25_23.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16598/2019_04_25_16_25_23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a receber por doação com encargos, uma área de 25,0280 hectares, de matrícula nº 14.509, para fins específicos de construção do aeródromo, e dá outras providências.</t>
   </si>
   <si>
     <t>16622</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16622/2019_05_09_10_49_38.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16622/2019_05_09_10_49_38.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a outorgar cessão de uso gratuito ao Governo do Estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>16739</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16739/2019_05_27_17_41_49.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16739/2019_05_27_17_41_49.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a outorgar permissão de uso gratuito à Associação Mototáxi Rodão e dá outras providências.</t>
   </si>
   <si>
     <t>16623</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16623/2019_05_16_09_33_15.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16623/2019_05_16_09_33_15.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$204.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>16632</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16632/2019_05_09_16_44_16.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16632/2019_05_09_16_44_16.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$ 1.893.990,00 e dá providências.</t>
   </si>
   <si>
     <t>16633</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16633/2019_05_09_16_46_30.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16633/2019_05_09_16_46_30.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 2.043.000,00 e dá providências</t>
   </si>
   <si>
     <t>16631</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16631/2019_05_09_16_39_39.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16631/2019_05_09_16_39_39.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 3.460.000,00 e dá providências</t>
   </si>
   <si>
     <t>16733</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16733/2019_05_27_13_24_36.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16733/2019_05_27_13_24_36.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 986.600,00 e dá providências</t>
   </si>
   <si>
     <t>16708</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16708/2019_05_23_07_45_28.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16708/2019_05_23_07_45_28.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 1.411, de 9 de maio de 2011, que dispõe sobre a criação e concessão de diárias aos conselheiros não governamentais e colaboradores eventuais, e dá outras providências.</t>
   </si>
   <si>
     <t>16764</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16764/2019_05_30_08_33_39.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16764/2019_05_30_08_33_39.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder incentivo financeiro aos servidores atuantes na estratégia Saúde da Família, e habilitados no Programa Nacional de Melhoria do Acesso e da Qualidade da Atenção Básica - PMAQ e dá outras providências.</t>
   </si>
   <si>
     <t>16765</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16765/2019_05_30_08_39_41.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16765/2019_05_30_08_39_41.pdf</t>
   </si>
   <si>
     <t>Reestrutura a planilha de variação de vencimentos para progressão vertical e horizontal geral e reajusta o salário base para os cargos de Agente Comunitário de Saúde e Agente de Combate às Endemias, altera dispositivos da Lei nº 1.822/2016, e dá outras providências.</t>
   </si>
   <si>
     <t>16827</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16827/2019_06_04_14_55_20.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16827/2019_06_04_14_55_20.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$5.000,00 e altera o Anexo VIII da Lei Municipal nº1.974, de 26 de dezembro de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>16840</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16840/2019_06_05_16_22_19.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16840/2019_06_05_16_22_19.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.135, de 11 de julho de 2006, que institui a carreira dos profissionais da Fiscalização do Município de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>16857</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16857/2019_06_10_17_15_19.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16857/2019_06_10_17_15_19.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 800.000,00 e dá providências</t>
   </si>
   <si>
     <t>16858</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16858/2019_06_07_08_22_22.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16858/2019_06_07_08_22_22.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 30.000,00 e dá providências</t>
   </si>
   <si>
     <t>16856</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16856/2019_06_07_08_24_05.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16856/2019_06_07_08_24_05.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo do art. 5º  da Lei nº 1.974/2018, que estima a receita e fixa a despesa do Município de Campo Novo do Parecis para o exercício de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>16959</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16959/2019_06_19_14_35_08.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16959/2019_06_19_14_35_08.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 1.200.000,00 e dá providências</t>
   </si>
   <si>
     <t>16958</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16958/2019_06_19_14_31_23.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16958/2019_06_19_14_31_23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal abrir crédito adicional suplementar no valor R$11.880,00 e altera o Anexo VIII da Lei Municipal nº 1.974, de 26 de dezemnbro de 2018, e dá outras providências.</t>
   </si>
   <si>
     <t>17051</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17051/2019_07_02_15_40_59.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17051/2019_07_02_15_40_59.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$ 70.000,00 e dá providências</t>
   </si>
   <si>
     <t>17035</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17035/2019_07_02_07_22_30.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17035/2019_07_02_07_22_30.pdf</t>
   </si>
   <si>
     <t>Altera a remuneração inicial do cargo de agente operacional de saúde/condutor de veículos de urgência, altera o anexo da Lei nº 1.437/201, e dá outras providências.</t>
   </si>
   <si>
     <t>17052</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17052/2019_07_02_15_43_20.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17052/2019_07_02_15_43_20.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 18.000,00 e dá providências</t>
   </si>
   <si>
     <t>17142</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17142/2019_08_07_13_13_17.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17142/2019_08_07_13_13_17.pdf</t>
   </si>
   <si>
     <t>Reestrutura o Plano de Cargos, Carreiras e Remuneração dos Profissionais da Educação do Município de Campo Novo do Parecis e dá outras providências.</t>
   </si>
   <si>
     <t>17193</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17193/2019_10_23_16_31_53.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17193/2019_10_23_16_31_53.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo do art. 5º e 6º da Lei nº 1.974/2018, que estima a receita e fixa a despesa do Município de Campo Novo do Parecis para o exercício de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>17257</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17257/2019_09_04_13_27_45.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17257/2019_09_04_13_27_45.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$1.700.000,00 e dá providências.</t>
   </si>
   <si>
     <t>17233</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17233/2019_08_19_14_25_23.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17233/2019_08_19_14_25_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>17261</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17261/2019_08_23_08_01_54.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17261/2019_08_23_08_01_54.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 4.830.000,00 e dá providências</t>
   </si>
   <si>
     <t>17260</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17260/2019_08_22_16_54_50.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17260/2019_08_22_16_54_50.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 55.000,00 e dá providências</t>
   </si>
   <si>
     <t>17259</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17259/2019_08_22_16_52_37.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17259/2019_08_22_16_52_37.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 500.000,00 e dá providências</t>
   </si>
   <si>
     <t>17297</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17297/2019_08_30_07_25_00.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17297/2019_08_30_07_25_00.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e denominação da Escola Municipal "José Delfino Campos de Sousa" e dá outras providências.</t>
   </si>
   <si>
     <t>17356</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17356/2019_09_09_15_04_57.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17356/2019_09_09_15_04_57.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento dos veículos oficiais de publicação dos atos municipais no âmbito do Município de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>17355</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17355/2019_09_09_15_14_42.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17355/2019_09_09_15_14_42.pdf</t>
   </si>
   <si>
     <t>Altera parcialmente a Tabela 3, Anexo da Lei nº 1.859, de 27.12.2016, que dispõe sobre o macrozoneamento, zoneamento, uso e ocupação do solo no Município de Campo Novo do Parecis, bem como o § 2º do art. 11 e o zoneamento das vias que menciona.</t>
   </si>
   <si>
     <t>17437</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17437/2019_09_19_16_27_11.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17437/2019_09_19_16_27_11.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$34.000,00 e altera o Anexo VIII da Lei Municipal nº 1.974, de 26 de dezembro de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>17357</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17357/2019_09_09_15_16_14.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17357/2019_09_09_15_16_14.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 1.544, de 19 de dezembro de 2012, e dá outras providências.</t>
   </si>
   <si>
     <t>17439</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17439/2019_09_19_16_29_39.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17439/2019_09_19_16_29_39.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 2.025/2019 que autoriza o Poder Executivo Municipal a abrir crédito especial no valor de R$ 70.000,00 e dá providências</t>
   </si>
   <si>
     <t>17392</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17392/2019_09_13_10_16_00.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17392/2019_09_13_10_16_00.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º da Lei nº 1.134, de 11 de julho de 2006.</t>
   </si>
   <si>
     <t>17446</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17446/2019_09_20_16_22_20.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17446/2019_09_20_16_22_20.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 199.000,00 e dá providências.</t>
   </si>
   <si>
     <t>17435</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17435/2019_09_19_16_19_47.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17435/2019_09_19_16_19_47.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 210.000,00 e dá providências</t>
   </si>
   <si>
     <t>17434</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17434/2019_09_19_16_15_22.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17434/2019_09_19_16_15_22.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$ 300.000,00 e dá providências</t>
   </si>
   <si>
     <t>17436</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17436/2019_09_19_16_21_40.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17436/2019_09_19_16_21_40.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a intervir no contrato firmado entre o Fundo de Arrendamento Residencial e Caixa Econômica Federal, para concessão de aporte de recursos para a execução de obras e serviços necessários à conclusão do empreendimento habitacional denominado Residencial Parecis do Programa "Minha Casa Minha Vida".</t>
   </si>
   <si>
     <t>17438</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17438/2019_09_19_16_27_49.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17438/2019_09_19_16_27_49.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 1.914, de 7 de março de 2018, e dá outras providências.</t>
   </si>
   <si>
     <t>17440</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17440/2019_09_19_16_31_51.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17440/2019_09_19_16_31_51.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 1.040.000,00 e dá providências</t>
   </si>
   <si>
     <t>17483</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17483/2019_10_03_16_52_31.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17483/2019_10_03_16_52_31.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a firmar Termo de Cessão de Uso de Bens Móveis com o Estado de Mato Grosso, por meio da Polícia Militar, e dá outras providências.</t>
   </si>
   <si>
     <t>17757</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17757/2019_10_31_16_43_35.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17757/2019_10_31_16_43_35.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos da Lei 1.822/2016, e dá outras providências.</t>
   </si>
   <si>
     <t>17498</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17498/2019_10_02_16_20_57.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17498/2019_10_02_16_20_57.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 21.120,00 e dá providências.</t>
   </si>
   <si>
     <t>17543</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17543/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17543/novo-modelo.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$ 812.438,87 e dá providências.</t>
   </si>
   <si>
     <t>17544</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17544/2019_11_05_16_38_58.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17544/2019_11_05_16_38_58.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$ 500.000,00 e dá providências</t>
   </si>
   <si>
     <t>17545</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17545/2019_10_14_20_23_08.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17545/2019_10_14_20_23_08.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.901, de 21 de dezembro de 2017, que dispõe sobre o Plano Plurianual para o período de 2018 a 2021 - PPA e a Lei Municipal nº 1.949, de 3 de outubro de 2018, que dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2019 - LDO, compatibilizando-as com a Lei Municipal nº 1.974, de 26 de dezembro de 2018, que dispõe sobre a Lei Orçamentária Anual para o exercício financeiro de 2019 - LOA.</t>
   </si>
   <si>
     <t>17546</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17546/2019_10_09_09_56_03.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17546/2019_10_09_09_56_03.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 556.631,24 e dá providências.</t>
   </si>
   <si>
     <t>17568</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17568/2019_10_11_08_06_43.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17568/2019_10_11_08_06_43.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 90.000,00 e dá providências.</t>
   </si>
   <si>
     <t>17695</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17695/2019_10_25_09_34_06.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17695/2019_10_25_09_34_06.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 310.870,00 e dá providências.</t>
   </si>
   <si>
     <t>17567</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17567/2019_10_11_07_52_53.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17567/2019_10_11_07_52_53.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 464.100,00 e dá providências</t>
   </si>
   <si>
     <t>17646</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17646/2019_10_17_10_50_33.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17646/2019_10_17_10_50_33.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I/A - Do Quadro de Vagas para o Centro de Referência de Assistência Social, vinculado à Lei nº 1.437/2016 e dá outras providências.</t>
   </si>
   <si>
     <t>17696</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17696/2019_10_25_09_36_16.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17696/2019_10_25_09_36_16.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 2.685.000,00 e dá providências.</t>
   </si>
   <si>
     <t>17697</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17697/2019_10_25_09_38_21.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17697/2019_10_25_09_38_21.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 438.000,00 e dá providências.</t>
   </si>
   <si>
     <t>18072</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18072/2019_12_11_07_29_59.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18072/2019_12_11_07_29_59.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$525.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>17663</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17663/2019_10_21_13_08_21.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17663/2019_10_21_13_08_21.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Campo Novo do Parecis para o exercício financeiro de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>17755</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17755/2019_10_31_16_34_48.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17755/2019_10_31_16_34_48.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a desafetar, desmembrar e unificar a Rua Paraíba, entre a Avenida Lions Internacional e Rua Porto Velho, e outorgar instrumento de concessão de direito real de uso às entidades que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>17756</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17756/2019_10_31_16_40_40.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17756/2019_10_31_16_40_40.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 1.446, de 9 de novembro de 2006, e dá outras providências.</t>
   </si>
   <si>
     <t>17959</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17959/2019_11_28_08_46_42.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17959/2019_11_28_08_46_42.pdf</t>
   </si>
   <si>
     <t>Institui e regula o Programa Banco de Alimentos de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>17967</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17967/2019_11_29_07_31_01.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17967/2019_11_29_07_31_01.pdf</t>
   </si>
   <si>
     <t>Altera parcialmente o Anexo II - Mapa do Zoneamento Urbano do Município, anexo à Lei nº 1.859/2016, que dispõe sobre o macrozoneamento, zoneamento, uso e ocupação do solo no Município de Campo Novo do Parecis, para alterar o zoneamento dos lotes que menciona.</t>
   </si>
   <si>
     <t>17797</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17797/2019_11_08_16_25_45.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17797/2019_11_08_16_25_45.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal firmar Termo de Fomento com a Associação dos Servidores Penitenciários de Campo Novo do Parecis - ASPCNP - Projeto Agente Mirim - AGEM e dá outras providências.</t>
   </si>
   <si>
     <t>17796</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17796/2019_11_08_16_21_52.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17796/2019_11_08_16_21_52.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a outorgar concessão de direito real de uso à Associação dos Servidores Penitenciários de Campo Novo do Parecis - ASPCNP, e dá outras providências.</t>
   </si>
   <si>
     <t>18043</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18043/2019_12_10_16_19_10.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18043/2019_12_10_16_19_10.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a outorgar concessão de direito real de uso à Associação Casa de Apoio a Vida Caverna de Adulão, e dá outras providências.</t>
   </si>
   <si>
     <t>17905</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17905/2019_11_25_10_27_45.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17905/2019_11_25_10_27_45.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$100.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>17902</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17902/2019_11_22_07_19_21.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17902/2019_11_22_07_19_21.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 1.130/2006, e dá outras providências.</t>
   </si>
   <si>
     <t>17904</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17904/2019_11_25_16_15_40.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17904/2019_11_25_16_15_40.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$90.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>17901</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17901/2019_11_22_07_13_52.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17901/2019_11_22_07_13_52.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a desafetar e a outorgar concessão de direito real de uso à Associação de Pais e Amigos dos Excepcionais de Campo Novo do Parecis - APAE, de imóvel de propriedade do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>17903</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17903/2019_11_22_07_24_06.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17903/2019_11_22_07_24_06.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos na Lei Municipal nº 2.036, de 9 de outubro de 2019, que dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2020, e dá outras providêrncias.</t>
   </si>
   <si>
     <t>17949</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17949/2019_11_27_15_28_21.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17949/2019_11_27_15_28_21.pdf</t>
   </si>
   <si>
     <t>Revoga-se a Lei nº 1.352/2010 e a doação de imóvel nela constante, e dá outras providências.</t>
   </si>
   <si>
     <t>17950</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17950/2019_11_27_15_31_43.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17950/2019_11_27_15_31_43.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a outorgar Permissão de Uso de bem imóvel, de forma não onerosa, à Associação dos Taxistas da Rodoviária - ATR, e dá outras providências.</t>
   </si>
   <si>
     <t>17969</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17969/2019_11_29_07_38_09.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17969/2019_11_29_07_38_09.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$1.300.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>18026</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18026/2019_12_06_10_30_52.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18026/2019_12_06_10_30_52.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo do art. 5º da Lei nº 1.974/2018, que estima a receita e fixa a despesa do Município de Campo Novo do Parecis para o exercício de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>18033</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18033/2019_12_06_16_45_26.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18033/2019_12_06_16_45_26.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a desafetar, alienar imóvel público e conceder incentivos visando a instalação de unidade hospitalar e dá outras providências.</t>
   </si>
   <si>
     <t>18152</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18152/2019_12_27_08_00_50.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18152/2019_12_27_08_00_50.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da denominação das ruas e avenidas do Bairro Olenka, e dá outras providências.</t>
   </si>
   <si>
     <t>18177</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18177/2020_01_13_12_17_03.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18177/2020_01_13_12_17_03.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei 2.075/2019, que dispõe acerca do parcelamento de imóveis para fins específicos de sítios de recreio no município de Campo Novo do Parecis e dá outras providências.</t>
   </si>
   <si>
     <t>18151</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18151/2019_12_23_13_56_39.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18151/2019_12_23_13_56_39.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$250.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>16521</t>
   </si>
   <si>
     <t>22000</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16521/2019_04_04_08_41_26.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16521/2019_04_04_08_41_26.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de Habitação, regulamenta o Fundo Municipal de Habitação e seu Conselho Gestor, e cria o Conselho Municipal de Habitação.</t>
   </si>
   <si>
     <t>16229</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA, CICERO DOS SANTOS SILVA, DIONARDO MENDES DA CONCEIÇÃO, GILBERTO VIEIRA DE MELO, MILTON SOARES, ROSICLEA HEINZEN COLOMBO, VANDERLEI MARCOS PULGA BAIOTO, WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16229/projeto-de-lei-praca-soni.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16229/projeto-de-lei-praca-soni.doc</t>
   </si>
   <si>
     <t>Denomina “Praça da Cultura Alviar Rother (Soni)” a praça localizada no lote 2 da quadra 056, Bairro Centro, nesta cidade.</t>
   </si>
   <si>
     <t>16298</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16298/posto-de-saude-erico.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16298/posto-de-saude-erico.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Centro de Saúde de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>16846</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/</t>
   </si>
   <si>
     <t>INEXISTENTE</t>
   </si>
   <si>
     <t>16847</t>
   </si>
   <si>
     <t>16426</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16426/ultilidade-publica-cdl.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16426/ultilidade-publica-cdl.docx</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal a Câmara de Dirigentes Lojistas de Campo Novo do Parecis - CDL.</t>
   </si>
   <si>
     <t>16848</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16848/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16848/novo-modelo.docx</t>
   </si>
   <si>
     <t>Reconhece as provas equestres como patrimônio histórico e cultural imaterial do município de Campo Novo do Parecis e dispõe sobre a regularização de eventos esportivos recreativos envolvendo o bem-estar animal ocorridos no município, e dá outras providências.</t>
   </si>
   <si>
     <t>17033</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17033/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17033/novo-modelo.docx</t>
   </si>
   <si>
     <t>Acrescenta dispositivos na Lei Municipal nº306/93, que dispõe sobre a nova estrutura organizacional, o regime jurídico, o plano de cargos e salários do funcionalismo da Câmara Municipal de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>17659</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17659/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17659/novo-modelo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o funcionamento de atividades econômicas no Município de Campo Novo do Parecis sob a égide da Declaração de Direitos de Liberdade Econômica, instituída pela Lei Federal nº 13.874, de 20.09.2019.</t>
   </si>
   <si>
     <t>17970</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17970/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17970/novo-modelo.docx</t>
   </si>
   <si>
     <t>Altera parcialmente o Anexo II da Lei nº 306, de 28.09.1993, que dispõe sobre a nova estrutura administrativa organizacional, o regime jurídico, o plano de cargos e salários do funcionalismo da Câmara Municipal de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>18036</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA, DIONARDO MENDES DA CONCEIÇÃO, GILBERTO VIEIRA DE MELO, MARCIO CLEI FERREIRA DO NASCIMENTO, ROSICLEA HEINZEN COLOMBO, VANDERLEI MARCOS PULGA BAIOTO, WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18036/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18036/novo-modelo.docx</t>
   </si>
   <si>
     <t>Institui a Declaração Municipal de Direitos de Liberdade Econômica, estabelece garantias de livre mercado, e dá outras providências.</t>
   </si>
   <si>
     <t>17909</t>
   </si>
   <si>
     <t>PRMM</t>
   </si>
   <si>
     <t>Projeto de Resolução Mesa</t>
   </si>
   <si>
     <t>Mesa Diretora 2019</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17909/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17909/novo-modelo.docx</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução nº 003/96, de 20.12.1996, que estabelece o Regimento Interno da Câmara Municipal de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>16186</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16186/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16186/novo-modelo.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, o encaminhamento a esta Casa de Leis de cópia dos registros constantes no Diário de Obras referente à construção da Feira Livre Municipal.</t>
   </si>
   <si>
     <t>16196</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16196/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16196/novo-modelo.docx</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito, ouvido o soberano Plenário, que seja informada a esta Casa de Leis a situação e providências adotadas pelo Poder Executivo com relação à regularização fundiária dos imóveis do município.</t>
   </si>
   <si>
     <t>16276</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>..</t>
   </si>
   <si>
     <t>16231</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16231/requerimento-reforma-da-capela-mortuaria.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16231/requerimento-reforma-da-capela-mortuaria.doc</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito, ouvido o soberano Plenário, com base no art. 23, XIII, da Lei Orgânica Municipal, seja informado a esta Casa de Leis se consta no planejamento da Secretaria Municipal de Infraestrutura, ou pelas empresas permissionárias, ou seja, Funerárias Santa Cruz e São Cristóvão, a realização de reforma e manutenção da Capela Mortuária do nosso Município.</t>
   </si>
   <si>
     <t>16239</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16239/projeto-executivo-dos-gavetarios-do-cemiterio-11-02-2019.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16239/projeto-executivo-dos-gavetarios-do-cemiterio-11-02-2019.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com base no art. 23, XIII, da Lei Orgânica Municipal, seja encaminhado a esta Casa de Leis cópia do projeto executivo dos gavetários do Cemitério Municipal “Divino Lourenço de Oliveira”.</t>
   </si>
   <si>
     <t>16240</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16240/projeto-executivo-das-galerias-pluvias-das-av-minas-gerais-e-belo-horizonte-11-02-2019.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16240/projeto-executivo-das-galerias-pluvias-das-av-minas-gerais-e-belo-horizonte-11-02-2019.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com base no art. 23, XIII, da Lei Orgânica Municipal, seja encaminhado a esta Casa de Leis cópia do projeto executivo das obras das galerias de águas pluviais das Avenidas Minas Gerais e Belo Horizonte.</t>
   </si>
   <si>
     <t>16252</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16252/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16252/novo-modelo.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com base no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis das informações abaixo descritas, com relação aos seguintes empreendimentos: aterro sanitário e rede de drenagem de águas pluviais localizada na Rua Sucupira.</t>
   </si>
   <si>
     <t>16288</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16288/2019_04_29_07_35_58.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16288/2019_04_29_07_35_58.pdf</t>
   </si>
   <si>
     <t>Requerem, ouvido o Soberano Plenário, ao Sr. Prefeito Municipal, se há informações referente a indicação de nº 138/2017 que visa a implantação de semáforo em pontos específicos na Avenida Brasil.</t>
   </si>
   <si>
     <t>16457</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16457/a-quantidade-de-conselhos-municipais-existente-e-quais-sao-os-membros-25-03-2019.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16457/a-quantidade-de-conselhos-municipais-existente-e-quais-sao-os-membros-25-03-2019.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com base no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis da relação de Conselhos Municipais existentes e quais são seus membros.</t>
   </si>
   <si>
     <t>16458</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16458/departamento-de-transito-25-03-2019.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16458/departamento-de-transito-25-03-2019.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com base no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis das seguintes informações relativas ao FMTU - Fundo Municipal de Trânsito Urbano: 1. Qual o valor na conta do FMTU? 2. Qual foi a aplicação do recurso arrecado pelo FMTU? Quantidade de multas aplicadas em 2018 e 2019.</t>
   </si>
   <si>
     <t>16479</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16479/todos-contratos-licitados-e-comprovantes-de-pagamento-01-04-2019.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16479/todos-contratos-licitados-e-comprovantes-de-pagamento-01-04-2019.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com base no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis da seguinte documentação: 1. cópia de todos os contratos licitados nos anos de 2017 e 2018; 2. cópia de todas notas fiscais dos contratos; 3. comprovantes de pagamento referente cada nota fiscal; 4. comprovante de pagamento de todas as diárias pagas às empresas licitadas.</t>
   </si>
   <si>
     <t>16489</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16489/requerimento-pista-de-bicicross-marechal-rondon.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16489/requerimento-pista-de-bicicross-marechal-rondon.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o Soberano Plenário, com base no art. 23, XIII, da Lei Orgânica Municipal, seja informada esta Casa de Leis se consta no planejamento da Secretaria Municipal de Infraestrutura e de Esporte e Lazer, projeto para construção de uma pista de bicicross na sede do Distrito de Marechal Rondon, objeto da Indicação nº 091, de 22.05.2017, de nossa autoria.</t>
   </si>
   <si>
     <t>16490</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16490/requerimento-rotatoria-av-minas-gerais-e-silvio-santos.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16490/requerimento-rotatoria-av-minas-gerais-e-silvio-santos.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o Soberano Plenário, com base no art. 23, XIII, da Lei Orgânica Municipal, seja informada esta Casa de Leis se consta no planejamento do Poder Executivo, através da Secretaria de Infraestrutura, a construção de rotatória no cruzamento das Avenidas Minas Gerais e Silvio Santos, no Bairro Olenka, objeto da Indicação nº 087, de 22.05.2017, de nossa autoria.</t>
   </si>
   <si>
     <t>16501</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>CANCELADO</t>
   </si>
   <si>
     <t>16512</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16512/requerimento-asfalto-palmeiras.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16512/requerimento-asfalto-palmeiras.docx</t>
   </si>
   <si>
     <t>Requerem à Mesa Diretora, ouvido o soberano Plenário, com base no art. 151 c/c o art. 174 do Regimento Interno desta Casa, a realização de uma sessão solene em comemoração aos 10 anos de inauguração do Instituto Federal de Mato Grosso - Campus Campo Novo do Parecis, no dia 24 de abril de 2019, às 19:00 horas, no Plenário Rainoldo Vogel.</t>
   </si>
   <si>
     <t>16524</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>CICERO DOS SANTOS SILVA, MILTON SOARES, WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16524/requerimento-celulares.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16524/requerimento-celulares.docx</t>
   </si>
   <si>
     <t>Requeremos ao Sr. Prefeito, ouvido o soberano Plenário, com base no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis das seguintes informações: 1. quantidade de linhas de telefonia móvel de que a Prefeitura dispõe; 2. número de cada linha, com a correspondente unidade administrativa a que a mesma está alocada e o nome do servidor que a utiliza; 3. despesa da Prefeitura com os serviços de telefonia móvel, relativamente aos exercícios de 2017, 2018 e no período de janeiro a março de 2019.</t>
   </si>
   <si>
     <t>16568</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA, GILBERTO VIEIRA DE MELO, MARCIO CLEI FERREIRA DO NASCIMENTO, WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16568/requerimento-processo-administrativo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16568/requerimento-processo-administrativo.docx</t>
   </si>
   <si>
     <t>Requerem, ao Sr. Prefeito, ouvido o soberano Plenário, com base no art. 23, XIII, da Lei Orgânica Municipal, informações acerca do processo administrativo envolvendo veículo oficial do município em pescaria.</t>
   </si>
   <si>
     <t>16601</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16601/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16601/novo-modelo.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com base no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis de informações sobre a situação dos lotes doados/alienados do Loteamento Área Industrial (Pioneiros) e Polo Industrial José Diogo Dutra, devendo constar:  1) nº da quadra; 2) nº do lote; 3) metragem do lote; 4) razão social,  nome fantasia e CNPJ da empresa; 5) segmento; 6) especificar se é doação ou alienação; 7) em caso de alienação, informar a avaliação do imóvel, o valor de venda, forma de pagamento e situação do pagamento; 8) cópia do termo de doação ou contrato; 9) informar se foram cumpridos os prazos para início do empreendimento e início do funcionamento da empresa; 10) relatar a situação atual do empreendimento, informando, inclusive, o nº de empregos gerados; 11) relatório sobre os imóveis retomados ou transferidos a terceiros.</t>
   </si>
   <si>
     <t>16605</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA, CICERO DOS SANTOS SILVA, GILBERTO VIEIRA DE MELO, MILTON SOARES</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16605/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16605/novo-modelo.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com base no art. 23, XIII, da Lei Orgânica Municipal, informações sobre a convocação dos aprovados no processo seletivo para os cargos de ACS - Agente Comunitário de Saúde e ACE - Agente de Combate a Endemias.</t>
   </si>
   <si>
     <t>16635</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16635/requerimento-banco-sicoob.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16635/requerimento-banco-sicoob.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com base no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis da documentação abaixo descrita: data da abertura da conta da Prefeitura Municipal no Banco SICOOB União Pantaneiro, bem como os extratos mensais da conta, do período em que foi aberta a conta até a presente data.</t>
   </si>
   <si>
     <t>16718</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16718/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16718/novo-modelo.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, que sejam tomadas providências urgentes quanto a limpeza do prédio da antiga creche , localizada na Avenida Dorvalino Minozzo esquina com Rua Curitiba, no Bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>16766</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16766/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16766/novo-modelo.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis dos processos de despesas (empenho, liquidação e pagamento), relativamente aos anos de 2018 e 2019, referentes a: 1. aquisição de mobiliário urbano: bancos de praça em madeira e lixeiras em madeira; 2. prestação de serviços de filmagens com utilização de drone; 3. aquisição de camisetas para atendimento de necessidades diversas da Prefeitura.</t>
   </si>
   <si>
     <t>16779</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>CICERO DOS SANTOS SILVA, MILTON SOARES</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16779/todos-contratos-licitados-e-comprovantes-de-pagamento-feira-municipal-03-06-2019.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16779/todos-contratos-licitados-e-comprovantes-de-pagamento-feira-municipal-03-06-2019.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis da seguinte documentação referente as obras de construção do barracão que irá abrigar a Feira Municipal: 1. cópia de todas notas fiscais do contrato; 2. comprovante de pagamento, referente cada nota fiscal; 3. comprovante de todas as medições executadas e pagas, com a devida assinatura do fiscal responsável.</t>
   </si>
   <si>
     <t>16780</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16780/quais-medico-e-dentista-de-cada-unidade-saude-e-seus-horarios-03-06-2019.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16780/quais-medico-e-dentista-de-cada-unidade-saude-e-seus-horarios-03-06-2019.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis das seguintes informações: relação dos médicos e dentistas de cada unidade de saúde do município, inclusive do Distrito de Marechal Rondon e Fazenda Itamarati Norte, com seus devidos horários de atendimentos especificados.</t>
   </si>
   <si>
     <t>16851</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16851/requerimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16851/requerimento.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o Soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, seja determinado o cumprimento das disposições do art. 31, inciso III e parágrafo único, da Lei nº 008/89 - Código Administrativo (Código de Posturas), in verbis: “Art. 31. Para preservar de maneira geral a higiene pública fica terminantemente proibido: ... III - conduzir, sem as precauções devidas, quaisquer matérias que possam comprometer o asseio  das vias públicas. Parágrafo único. Para o cumprimento do disposto no inciso III deste artigo, é obrigatório aos veículos que transportam resíduos sólidos, entulhos e/ou detritos, a utilização de tela ou lona na parte superior da caixa de carga, para evitar que caiam nas vias públicas.? Requerem, outrossim, sejam determinadas providências para coibir a queima a céu aberto de resíduos depositados no "lixão".</t>
   </si>
   <si>
     <t>16963</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16963/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16963/novo-modelo.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, que nos seja informado sobre as providências que a Administração Municipal pretende tomar neste segundo semestre de 2019, a fim de normalizar a rede de iluminação pública da cidade, a qual encontra-se deficitária em diversos pontos, de todos os bairros, principalmente em função da falta de manutenção.</t>
   </si>
   <si>
     <t>17024</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17024/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17024/novo-modelo.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário,  com fundamento no art. 23, XIII, da Lei Orgânica Municipal, informações quanto a implementação neste Município da Lei Federal nº 11.888, de 24.12.2008, que assegura às famílias de baixa renda assistência técnica pública e gratuita para o projeto e a construção de habitação de interesse social.</t>
   </si>
   <si>
     <t>17056</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17056/2019_08_06_10_11_03.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17056/2019_08_06_10_11_03.pdf</t>
   </si>
   <si>
     <t>Requerem, ouvido o Soberano Plenário, ao Sr. Prefeito Municipal, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis da seguinte documentação:1. cópia do contrato da varrição das ruas, entre o poder público e a empresa terceirizada; 2. cópia do contrato das diárias e de que forma está sendo feito a fiscalização das mesmas.</t>
   </si>
   <si>
     <t>17166</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>MARCIO CLEI FERREIRA DO NASCIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17166/requerimento-sarampo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17166/requerimento-sarampo.doc</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipalo encaminhamento a esta Casa de Leis das seguintes informações sobre quais as ações e procedimentos, sob a responsabilidade da Secretaria Municipal de Saúde, em relação ao surto de sarampo, sabendo que a epidemia é um fenômeno global e que o vírus se espalha com extrema facilidade: 1. percentual de cobertura vacinal de sarampo em nosso município; 2. como está de estoque da vacina; 3. há casos notificados de sarampo; 4. previsão de campanha de vacinação para o público-alvo.</t>
   </si>
   <si>
     <t>17263</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17263/requerimento-despesas-com-energia-eletrica.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17263/requerimento-despesas-com-energia-eletrica.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito Municipal, ouvido o Soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis da prestação de contas das obras de reforma e ampliação da EMEI Karine Alves Maforte, executadas no ano de 2019.</t>
   </si>
   <si>
     <t>17265</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17265/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17265/novo-modelo.docx</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, ouvido o Soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis das seguintes informações: total da despesa com consumo de energia elétrica das escolas municipais, de forma individualizada, nos anos de 2017 e 2018; total da despesa com a manutenção dos poços artesianos nos anos de 2017 e 2018.</t>
   </si>
   <si>
     <t>17284</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17284/requerimento-2019-diarias-pedreiros-bracais-jan-2018-ago-2019.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17284/requerimento-2019-diarias-pedreiros-bracais-jan-2018-ago-2019.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o Soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis de relatório referente ao fornecimento de serviços terceirizados de mão-de-obra, nas áreas de limpeza, jardinagem e serviços gerais (operário braçal e agente de conservação), bem como prestação de serviços de pedreiro, no período de 01.01.2018 a 31.08.2019, com o seguinte detalhamento, por fornecedor: 1. descrição dos serviços/obras; 2. quantidade de diárias; 3. valor unitário; 4.valor total; 5. nº do empenho e data.</t>
   </si>
   <si>
     <t>17285</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17285/requerimento-116_2019-projeto-executivo-da-ciclovia-olenka.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17285/requerimento-116_2019-projeto-executivo-da-ciclovia-olenka.doc</t>
   </si>
   <si>
     <t>Requeremos ao Sr. Prefeito, ouvido o Soberano Plenário,  com base no art. 23, XIII, da Lei Orgânica Municipal, seja encaminhado a esta Casa de Leis cópia do projeto executivo das obras da pista de caminhada e ciclovia da Avenidas Minas Gerais, Bairro Olenka, e da Avenida Maranhão, Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>17286</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17286/requerimento-2019-consumo-de-marmitas-infra-est-e-desenvolvimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17286/requerimento-2019-consumo-de-marmitas-infra-est-e-desenvolvimento.doc</t>
   </si>
   <si>
     <t>Requeremos ao Sr. Prefeito, ouvido o Soberano Plenário, com base no art. 23, XIII, da Lei Orgânica Municipal,  o encaminhamento a esta Casa de Leis de relatório referente ao fornecimento de refeições em marmita, no período de 01.01.2018 a 31.08.2019, relativamente às Secretarias Municipais de Infraestrutura e Desenvolvimento Econômico e Meio Ambiente, com o seguinte detalhamento, por fornecedor: 1. destinação; 2. quantidade; 3. valor unitário; 4. valor total; 5. nº do empenho e data.</t>
   </si>
   <si>
     <t>17287</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17287/requrimento-2019-cascalho-gasto-jan-2018-agos-2019.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17287/requrimento-2019-cascalho-gasto-jan-2018-agos-2019.docx</t>
   </si>
   <si>
     <t>Requeremos ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis de relatório referente a aquisição de material de jazida (cascalho), para atendimento da Secretaria Municipal de Infraestrutura, no período de 01.01.2018 a 31.08.2019, com o seguinte detalhamento: 1. finalidade da aquisição, 2. quantidade adquirida, 3. valor unitário, 4. valor total,5. nº do empenho e data.</t>
   </si>
   <si>
     <t>17299</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17299/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17299/novo-modelo.docx</t>
   </si>
   <si>
     <t>Requerem ao Presidente da Câmara, ouvido o soberano Plenário, nos termos do art. 24 da Lei Orgânica Municipal c/c o art. 123, § 3º, XII, do Regimento Interno, a convocação do Secretário Municipal de Finanças - JAIME LUIS OTT, e do Secretário Municipal de Administração - GIRLEI AUGUSTO PEZ BOLZAN, com o objetivo de prestarem informações à Câmara sobre a execução das emendas individuais dos parlamentares, nos termos do Orçamento vigente.</t>
   </si>
   <si>
     <t>17300</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17300/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17300/novo-modelo.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, nos termos do art. 6º, X da Lei Federal nº8.666/93, o encaminhamento a esta Casa de Leis do projeto executivo do galpão que irá abrigar a Feira Livre Municipal, com os devidos acertos/correções/adequações.</t>
   </si>
   <si>
     <t>17303</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17303/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17303/novo-modelo.docx</t>
   </si>
   <si>
     <t>Requeremos, ouvido o Soberano Plenário, ao Sr. Prefeito, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis das seguintes informações/documentação sobre a aplicação de recursos provenientes de emendas parlamentares federais, conforme abaixo especificado: 1. cópia dos processos de pagamento: emenda do Dep. Ezequiel Fonseca, ano: 2017, valor: R$190.000,00, finalidade: aquisição de veículo do transporte sanitário eletivo; emenda do Dep. Victório Galli, ano: 2017, valor: R$ 80.000,00, finalidade: aquisição de ambulância tipo A; 2. relação dos materiais/equipamentos adquiridos, constando valores e os números dos respectivos empenhos: emenda do Dep. Victório Galli, ano: 2017, valor: R$ 25.000,00, finalidade:  aquisição de equipamentos odontológicos; emendas do Dep. Nilson Leitão, ano: 2017 valores: R$ 163.068,00 e R$150.000,00, finalidade: aquisição de equipamentos/materiais para a Unidade Descentralizada de Reabilitação de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>17343</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17343/requerimento-relacao-de-pessoas-cadastradas-no-bolsa-familia.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17343/requerimento-relacao-de-pessoas-cadastradas-no-bolsa-familia.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, sejam encaminhadas a esta Casa de Leis relação completa e atualizada dos cadastrados no Programa Bolsa Família, constando endereço, telefone, nº do RG, nº do CPF e nº do Título Eleitoral.</t>
   </si>
   <si>
     <t>17419</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17419/requerimento-_2019-requerimento-116_2019-projeto-executivo-do-aeropoto.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17419/requerimento-_2019-requerimento-116_2019-projeto-executivo-do-aeropoto.doc</t>
   </si>
   <si>
     <t>Requerem, ouvido o Soberano Plenário, ao Sr. Prefeito, com base no art. 23, XIII, da Lei Orgânica Municipal, seja encaminhado a esta Casa de Leis cópia do projeto executivo das obras do aeroporto, bem como todos os quantitativos dos materiais utilizados.</t>
   </si>
   <si>
     <t>17433</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17433/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17433/novo-modelo.docx</t>
   </si>
   <si>
     <t>Requerem ao Presidente da Câmara, ouvido o soberano Plenário, nos termos do art. 12, parágrafo único, II, da Lei Orgânica Municipal c/c o art. 55, II, do Regimento Interno, e com fundamento no art. 29, XII, da Constituição Federal, art. 2º, II, art. 40, § 4º, I, e art. 43, II, da Lei nº 10.257/2001(Estatuto da Cidade), art. 147, § 2º da Lei Orgânica Municipal e Lei Municipal nº 883, de 08.05.2002, a realização de AUDIÊNCIA PÚBLICA por este Poder Legislativo, objetivando a participação da sociedade camponovense e a cooperação de suas associações representativas no processo de discussão de matéria inerente ao Plano Diretor do Município, em tramitação nesta Casa de Leis, consistente no Projeto de Lei nº 065, de 4 de setembro de 2019, de autoria do Poder Executivo Municipal que altera parcialmente a Tabela 3, Anexo da Lei nº 1.859, de 27.12.2016, que dispõe sobre o macrozoneamento, zoneamento, uso e ocupação do solo no Município de Campo Novo do Parecis, bem como o § 2º do art. 11 e o zoneamento das vias que menciona.</t>
   </si>
   <si>
     <t>17486</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17486/07-10-2019-solicitando-relatorio-de-servicos-prestados-a-agricultura-familiar-no-ano-2019.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17486/07-10-2019-solicitando-relatorio-de-servicos-prestados-a-agricultura-familiar-no-ano-2019.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o Soberano Plenário, com base no art. 23, XIII, da Lei Orgânica Municipal, seja encaminhado a esta Casa de Leis relatório de todos os serviços desenvolvidos pelo Departamento de Agricultura Familiar no ano de 2019.</t>
   </si>
   <si>
     <t>17500</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17500/07-10-2019-projeto-executivo-da-avenida-maranhao.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17500/07-10-2019-projeto-executivo-da-avenida-maranhao.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o Soberano Plenário, com base no art. 23, XIII, da Lei Orgânica Municipal, seja encaminhado a esta Casa de Leis cópia do projeto executivo e licenciamento ambiental referente às obras de pavimentação asfáltica da Avenida Maranhão, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>17509</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17509/requerimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17509/requerimento.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o Soberano Plenário, com base no art. 23, XIII, da Lei Orgânica Municipal, seja encaminhado a esta Casa de Leis as seguintes informações com relação a obra da Feira Livre Municipal: 1. valor total gasto até a paralisação da obra, em janeiro de 2019; 2. previsão do valor total a ser gasto entre a retomada da obra e sua conclusão; 3. cronograma de execução.</t>
   </si>
   <si>
     <t>17703</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17703/requerimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17703/requerimento.doc</t>
   </si>
   <si>
     <t>Requeremos ao Sr. Prefeito, ouvido o soberano Plenário, com base no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis de relatório referente à prestação de serviço de lavagem de veículos da frota municipal, no período de 01.01.2018 a 30.10.2019, com o seguinte detalhamento, por fornecedor: 1. nº do empenho e data; 2. descrição dos serviços; 3. valor.</t>
   </si>
   <si>
     <t>17790</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17790/requerimento-gasto-oficina-prefeitura.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17790/requerimento-gasto-oficina-prefeitura.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com base no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis de relatório contendo o valor das despesas referentes à manutenção dos caminhões e maquinários da frota municipal, por veículo,constando sua identificação (nomenclatura), no período de 01.01.2018 a 31.10.2019.</t>
   </si>
   <si>
     <t>17791</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17791/relatorio-de-despesas-com-combustivel-por-veiculos-de-cada-secretaria-11-11-2019.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17791/relatorio-de-despesas-com-combustivel-por-veiculos-de-cada-secretaria-11-11-2019.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com base no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis de relatório de despesas com combustível dos veículos de cada Secretaria, entre o período de janeiro de 2019 a setembro de 2019.</t>
   </si>
   <si>
     <t>17792</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17792/relacao-de-cargos-comissionados-11-11-2019.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17792/relacao-de-cargos-comissionados-11-11-2019.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com base no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis  da relação de cargos comissionados da Prefeitura, constando o nome dos ocupantes, salário e se é do quadro efetivo.</t>
   </si>
   <si>
     <t>17793</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17793/requerimento-_2019-container.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17793/requerimento-_2019-container.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com base no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis da seguinte informação: - qual a previsão de entrega dos contêineres de alimentação da Praça da Bíblia, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>17890</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17890/2020_01_20_11_45_49.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17890/2020_01_20_11_45_49.pdf</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com base no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis das seguintes informações com relação as arboviroses transmitidas pelo Aedes aegypti - Dengue, Febre de Chikungunya e Zika vírus: 1. cálculo da incidência em 2019 (nº de casos confirmados/população total); 2. taxa de infestação do Aedes aegypti  (LIRAa) em 2019; 3. relatório detalhado das ações desenvolvidas em 2019 pela Secretaria Municipal de Saúde/Departamento de Vigilância Epidemiológica para controle e combate das supra referidas arboviroses.</t>
   </si>
   <si>
     <t>17910</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17910/requerimento-_2019-coleta-seletiva.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17910/requerimento-_2019-coleta-seletiva.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com base no art. 23, XIII, da Lei Orgânica Municipal, por intermédio da Secretaria Municipal de Desenvolvimento Econômico e Meio Ambiente, informações com relação as lixeiras de coleta seletiva, objeto do Pregão Eletrônico 020/2019: - Quando se pretende adquirir e quais os locais em que as mesmas serão instaladas? - Quais ações se pretende desenvolver em 2020 concernente a coleta seletiva de lixo?</t>
   </si>
   <si>
     <t>17954</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17954/requerimento-habite-se.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17954/requerimento-habite-se.docx</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito, ouvido o soberano Plenário, com base no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis de projeto de lei complementar dispondo sobre alteração do art. 135 do Código Tributário, cuja iniciativa é privativa do Poder Executivo, por força dos dispositivos da Lei de Responsabilidade Fiscal, a fim de que o arbitramento da base de cálculo do ISSQN - Imposto sobre Serviços de Qualquer Natureza, nas obras de construção civil, reforma e demolição, passe a ser fixado com base nos valores venais de edificação, constantes do Anexo II do referido Código.</t>
   </si>
   <si>
     <t>17742</t>
   </si>
   <si>
     <t>VETP</t>
   </si>
   <si>
     <t>Veto Parcial</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17742/2019_10_31_09_16_01.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17742/2019_10_31_09_16_01.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei Nº 8L/2017 - Dispõe sobre o parcelamento de imóvel rural para fins urbanos de sítios de recreio no Município de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>17736</t>
   </si>
   <si>
     <t>VETT</t>
   </si>
   <si>
     <t>Veto Total</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17736/2019_10_30_16_19_09.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17736/2019_10_30_16_19_09.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei Complementar Nº 6/2019 - Autoriza o Poder Executivo Municipal a instituir o Programa de Recuperação Fiscal - REFIS no município de Campo Novo do Parecis/MT, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4203,68 +4203,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17534/2019_10_08_14_51_18.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17210/2019_08_15_07_58_43.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16166/uniforme-para-crianca-que-recebem-bolsa-familia-04-01-2019.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16177/indicacao-capela-mortuaria.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16178/indicacao-poda-de-arvores-da-pista-de-caminhada-rua-sucupira.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16179/indicacao-cascalhamento-diogo-dutra.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16180/indicacao-limpezas-dos-gabioes.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16181/indicacao-ruas-nao-pavimentadas.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16182/limpeza-do-cemiterio.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16185/indicacao-_2019-indicacao-casa-mortuaria.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16195/indicacao-_2019-indicacao-aplicativo.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16238/manutencao-do-banheiro-da-praca-da-cultura-11-02-2019.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16255/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16289/indicacao-2019.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16290/termo-de-fomento-cdl.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16291/indicacao-_2019-indicacao-lama-asfaltica.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16292/indicacao-redutor-bem-te-vi.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16293/indicacao-construcao-de-drenagem-na-avenida-getulio-vargas.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16299/semafaros-nas-avenidas.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16356/indicacao-anistia-2019.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16357/avenida-dos-trabalhadores.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16358/parcelamento-asfalto-comunitario.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16374/indicacao-iluminacao-av-paraiso-02.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16375/indicacao-iluminacao-avenida-jequitiba02.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16446/pista-de-fusca-cross.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16450/indicacao-ano-2019-implantacao-da-agencia-da-receita-federal-em-campo-novo.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16451/quadra-marechal-rondon.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16513/travessia-elevada-ilep.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16518/indicacao-inclusao-de-fisioterapeura-concurso.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16523/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16553/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16554/indicacao-quebra-mola.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16555/indicacao-quebra-mola-florianopolis.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16556/poda-dos-canteiros-do-municipio-22-04-2019.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16602/100-indicacao-banheiro-publico.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16603/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16604/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16698/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16699/indicacao-de-iluminacao-da-avenida-ceara.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16709/100-indicacao-ruas-palmeiras.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16721/sarjetas.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16722/quebra-mola-padre-arlindo.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16723/veiculo-casa-lar.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16754/fazer-o-calcamento-no-entorno-da-escola-estadual-padre-arlindo-ignacio-de-oliveira-03-06-2019.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16777/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16781/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16849/indicacao-_2019-bueiro-inteligente.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16926/revitalizacao-praca-aonde-fica-a-secretaria-de-cultura-instalacao-de-iluminacao-no-campo-de-areia-24-06-2019.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16943/indicacao-2019-fusca-cross.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16946/indicacao-_2019-indicacao-_2019-quebra-molas.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16947/indicacao-_2019-campanha-pe-na-faixa.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16948/indicacao-_2019-indicacao-_2019-limpeza-rotatoria.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16961/fazer-nova-praca-de-eventos-24-06-2019.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16999/instalar-refletores-no-mini-estadio-do-bairro-jardim-das-palmeiras-01-07-2019.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17022/implantacao-de-um-ecoponto-no-bairro-jardim-das-palmeiras-01-07-2019.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17110/05-08-2019-que-aumente-o-numero-de-fichas-de-atendimento-nos-postos-de-saude-do-municipio.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17111/05-08-2019-elaboracao-de-um-projeto-para-a-implantacao-de-iluminacao-publica-nas-ruas-bahia-goias-e-santa-catarina.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17112/05-08-2019-implante-um-posto-de-saude-com-pronto-atendimento-24-horas-no-bairro-jardim-das-palmeiras.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17113/05-08-2019-drenagem-e-pavimentacao-no-bairro-jardim-das-palmeiras.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17114/indicacao-ponte-rio-do-sangue.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17159/12-08-2019-criacao-da-cil-central-de-interpretacoes-de-libras.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17160/12-08-2019-revitalizacao-e-instalacao-de-paver-na-praca-do-bairro-nossa-senhora-aparecida-contigua-a-sede-da-secretaria-municipal-de-cultura-e-turismo.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17161/indicacao-placa-solar.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17163/indicacao-casa-do-mel-lar-do-idoso.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17164/indicacao-ilumincao-super-postes.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17234/indicacao-mini-abatedouro-2019.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17249/indicacao-usina-de-reciclagem.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17244/centro-social.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17245/campanha-de-doacao-de-sangue.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17246/continuacao-da-obra-da-feira-municipal-26-08-2019.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17247/indicacao-retirada-dos-tocos-atras-do-estadio-ari-tomazelli.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17264/indicacao-gerenciamento-lixao.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17292/indicacao-poco-artesiano.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17301/indicacao-_2019-indicacao-nova-escola.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17342/indicacao-_2019-curso-de-capacitacao.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17344/indicacao-_2019-compostagem-na-escola.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17387/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17395/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17441/indicacao-_2019-bosque.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17487/escola-amelia-fedrizzi.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17687/indicacao-quebra-molas-hospital-e-samu.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17699/indicacao-_2019-projeto-social-bombeiros-do-futuro.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17884/indicacao-_2019-onibus-lilas-.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17885/indicacao-revitalizacao-banheiros-e-vestiario-do-estadio-ari-tomazelli.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17886/25-11-2019-acessibilidade-no-cemiterio-municipal-memorial-da-paz.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17887/25-11-2019-poda-de-arvore.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17918/indicao-da-necessidade-de-digitalizacao-das-fitas-vhs-do-patrimonio-da-biblioteca-e-secretaria-de-cultura.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17953/instalacao-de-palco-na-praca-da-biblia-no-bairro-jardim-das-palmeiras.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17983/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17984/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16184/mocao-de-aplauso-jose-de-arimateia.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16232/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16197/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16396/mocao-de-aplausos-a-policia-militar-e-corpo-de-bombeiros-de-campo-novo.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16454/cildo.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16455/mocao-motoristas-de-ambulancia.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16456/mocao-professoras-libras.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16491/mocao-fonodiologa-e-psicolga.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16532/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16560/mocao-adil.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16600/mocao-de-aplausos-aluna-4-de-julho.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16634/mocao.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16852/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17421/mocao-2019-mocao-jupiter.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17422/mocao-2019-limpeza-dos-rios.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17508/2019_12_02_14_43_45.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17510/07-10-2019-turismo-de-campo-novo.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17686/2019_11_29_15_20_50.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17702/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17766/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17952/mocao-de-aplauso-josi-apae.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17986/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18019/mocao-de-aplauso-marcelo-burgel.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18227/mocao-de-aplauso-lucelia-ferreira-tonin.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18228/mocao-de-aplauso-florizeth-da-silva-fortes.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18229/mocao-de-aplauso-alessandra-costa-marques-rosa-de-moraes-e-silva-copia.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16755/2020_02_03_07_41_16.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16173/mocao-de-pesar-anibel.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16174/mocao-aristedes-bertotti.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16175/mocao-lucia-fernandes.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16230/mocao-de-pesar-joana.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16294/mocao-21_2018-mocao-de-pesar-pai-do-fabioano-ze-bordoada-1.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16571/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16707/mocao-de-pesar-sr-ivo-strangerling.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16778/mocao-de-pesar-serafim.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17708/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17794/mocao-de-pesar-varasquim.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18086/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16789/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17985/2019_12_02_12_45_29.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17972/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16517/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16558/2019_07_02_10_51_12.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16724/projeto-de-decreto-maria.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17023/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17248/titulo-cidadao-gilsinho.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17700/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16366/2019_03_01_15_47_28.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16826/2019_06_04_14_45_49.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16825/2019_06_04_14_33_59.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16824/2019_06_04_14_16_21.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17148/2019_08_12_14_50_57.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17258/2019_08_27_10_22_16.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17320/2019_09_03_07_30_39.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17569/2019_10_11_08_08_55.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17976/2019_11_29_14_51_40.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18089/2019_12_12_13_19_07.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16187/2019_02_01_09_35_53.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16188/2019_02_01_09_40_01.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16189/2019_02_01_09_55_18.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16190/2019_02_01_09_59_49.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16191/2019_02_01_10_04_00.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16192/2019_02_01_10_33_36.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16193/2019_02_01_11_51_20.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16249/2019_02_07_15_49_28.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16250/2019_02_07_16_00_45.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16251/2019_02_07_16_03_25.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16314/2019_02_22_07_37_40.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16313/2019_02_21_16_55_18.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16316/2019_02_22_07_43_39.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16315/2019_02_22_07_41_32.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16317/2019_02_22_07_58_28.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16319/2019_02_22_15_43_52.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16365/2019_03_01_15_42_22.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16430/2019_03_14_16_25_09.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16445/2019_03_19_07_38_30.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16447/2019_03_19_15_17_33.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16483/2019_03_28_09_54_25.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17921/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16522/2019_04_04_14_05_13.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16545/2019_04_16_08_01_53.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16563/2019_04_22_07_57_55.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16547/2019_04_16_08_08_05.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16548/2019_04_16_09_39_24.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16593/2019_04_25_07_40_29.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16594/2019_04_25_07_43_26.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16599/2019_04_25_16_34_56.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16598/2019_04_25_16_25_23.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16622/2019_05_09_10_49_38.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16739/2019_05_27_17_41_49.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16623/2019_05_16_09_33_15.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16632/2019_05_09_16_44_16.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16633/2019_05_09_16_46_30.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16631/2019_05_09_16_39_39.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16733/2019_05_27_13_24_36.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16708/2019_05_23_07_45_28.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16764/2019_05_30_08_33_39.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16765/2019_05_30_08_39_41.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16827/2019_06_04_14_55_20.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16840/2019_06_05_16_22_19.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16857/2019_06_10_17_15_19.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16858/2019_06_07_08_22_22.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16856/2019_06_07_08_24_05.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16959/2019_06_19_14_35_08.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16958/2019_06_19_14_31_23.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17051/2019_07_02_15_40_59.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17035/2019_07_02_07_22_30.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17052/2019_07_02_15_43_20.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17142/2019_08_07_13_13_17.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17193/2019_10_23_16_31_53.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17257/2019_09_04_13_27_45.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17233/2019_08_19_14_25_23.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17261/2019_08_23_08_01_54.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17260/2019_08_22_16_54_50.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17259/2019_08_22_16_52_37.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17297/2019_08_30_07_25_00.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17356/2019_09_09_15_04_57.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17355/2019_09_09_15_14_42.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17437/2019_09_19_16_27_11.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17357/2019_09_09_15_16_14.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17439/2019_09_19_16_29_39.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17392/2019_09_13_10_16_00.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17446/2019_09_20_16_22_20.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17435/2019_09_19_16_19_47.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17434/2019_09_19_16_15_22.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17436/2019_09_19_16_21_40.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17438/2019_09_19_16_27_49.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17440/2019_09_19_16_31_51.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17483/2019_10_03_16_52_31.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17757/2019_10_31_16_43_35.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17498/2019_10_02_16_20_57.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17543/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17544/2019_11_05_16_38_58.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17545/2019_10_14_20_23_08.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17546/2019_10_09_09_56_03.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17568/2019_10_11_08_06_43.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17695/2019_10_25_09_34_06.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17567/2019_10_11_07_52_53.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17646/2019_10_17_10_50_33.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17696/2019_10_25_09_36_16.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17697/2019_10_25_09_38_21.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18072/2019_12_11_07_29_59.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17663/2019_10_21_13_08_21.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17755/2019_10_31_16_34_48.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17756/2019_10_31_16_40_40.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17959/2019_11_28_08_46_42.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17967/2019_11_29_07_31_01.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17797/2019_11_08_16_25_45.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17796/2019_11_08_16_21_52.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18043/2019_12_10_16_19_10.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17905/2019_11_25_10_27_45.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17902/2019_11_22_07_19_21.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17904/2019_11_25_16_15_40.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17901/2019_11_22_07_13_52.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17903/2019_11_22_07_24_06.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17949/2019_11_27_15_28_21.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17950/2019_11_27_15_31_43.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17969/2019_11_29_07_38_09.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18026/2019_12_06_10_30_52.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18033/2019_12_06_16_45_26.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18152/2019_12_27_08_00_50.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18177/2020_01_13_12_17_03.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18151/2019_12_23_13_56_39.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16521/2019_04_04_08_41_26.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16229/projeto-de-lei-praca-soni.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16298/posto-de-saude-erico.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16426/ultilidade-publica-cdl.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16848/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17033/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17659/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17970/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18036/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17909/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16186/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16196/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16231/requerimento-reforma-da-capela-mortuaria.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16239/projeto-executivo-dos-gavetarios-do-cemiterio-11-02-2019.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16240/projeto-executivo-das-galerias-pluvias-das-av-minas-gerais-e-belo-horizonte-11-02-2019.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16252/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16288/2019_04_29_07_35_58.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16457/a-quantidade-de-conselhos-municipais-existente-e-quais-sao-os-membros-25-03-2019.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16458/departamento-de-transito-25-03-2019.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16479/todos-contratos-licitados-e-comprovantes-de-pagamento-01-04-2019.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16489/requerimento-pista-de-bicicross-marechal-rondon.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16490/requerimento-rotatoria-av-minas-gerais-e-silvio-santos.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16512/requerimento-asfalto-palmeiras.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16524/requerimento-celulares.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16568/requerimento-processo-administrativo.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16601/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16605/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16635/requerimento-banco-sicoob.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16718/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16766/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16779/todos-contratos-licitados-e-comprovantes-de-pagamento-feira-municipal-03-06-2019.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16780/quais-medico-e-dentista-de-cada-unidade-saude-e-seus-horarios-03-06-2019.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16851/requerimento.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16963/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17024/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17056/2019_08_06_10_11_03.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17166/requerimento-sarampo.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17263/requerimento-despesas-com-energia-eletrica.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17265/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17284/requerimento-2019-diarias-pedreiros-bracais-jan-2018-ago-2019.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17285/requerimento-116_2019-projeto-executivo-da-ciclovia-olenka.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17286/requerimento-2019-consumo-de-marmitas-infra-est-e-desenvolvimento.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17287/requrimento-2019-cascalho-gasto-jan-2018-agos-2019.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17299/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17300/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17303/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17343/requerimento-relacao-de-pessoas-cadastradas-no-bolsa-familia.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17419/requerimento-_2019-requerimento-116_2019-projeto-executivo-do-aeropoto.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17433/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17486/07-10-2019-solicitando-relatorio-de-servicos-prestados-a-agricultura-familiar-no-ano-2019.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17500/07-10-2019-projeto-executivo-da-avenida-maranhao.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17509/requerimento.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17703/requerimento.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17790/requerimento-gasto-oficina-prefeitura.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17791/relatorio-de-despesas-com-combustivel-por-veiculos-de-cada-secretaria-11-11-2019.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17792/relacao-de-cargos-comissionados-11-11-2019.docx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17793/requerimento-_2019-container.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17890/2020_01_20_11_45_49.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17910/requerimento-_2019-coleta-seletiva.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17954/requerimento-habite-se.docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17742/2019_10_31_09_16_01.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17736/2019_10_30_16_19_09.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17534/2019_10_08_14_51_18.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17210/2019_08_15_07_58_43.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16166/uniforme-para-crianca-que-recebem-bolsa-familia-04-01-2019.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16177/indicacao-capela-mortuaria.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16178/indicacao-poda-de-arvores-da-pista-de-caminhada-rua-sucupira.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16179/indicacao-cascalhamento-diogo-dutra.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16180/indicacao-limpezas-dos-gabioes.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16181/indicacao-ruas-nao-pavimentadas.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16182/limpeza-do-cemiterio.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16185/indicacao-_2019-indicacao-casa-mortuaria.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16195/indicacao-_2019-indicacao-aplicativo.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16238/manutencao-do-banheiro-da-praca-da-cultura-11-02-2019.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16255/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16289/indicacao-2019.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16290/termo-de-fomento-cdl.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16291/indicacao-_2019-indicacao-lama-asfaltica.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16292/indicacao-redutor-bem-te-vi.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16293/indicacao-construcao-de-drenagem-na-avenida-getulio-vargas.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16299/semafaros-nas-avenidas.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16356/indicacao-anistia-2019.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16357/avenida-dos-trabalhadores.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16358/parcelamento-asfalto-comunitario.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16374/indicacao-iluminacao-av-paraiso-02.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16375/indicacao-iluminacao-avenida-jequitiba02.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16446/pista-de-fusca-cross.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16450/indicacao-ano-2019-implantacao-da-agencia-da-receita-federal-em-campo-novo.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16451/quadra-marechal-rondon.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16513/travessia-elevada-ilep.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16518/indicacao-inclusao-de-fisioterapeura-concurso.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16523/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16553/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16554/indicacao-quebra-mola.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16555/indicacao-quebra-mola-florianopolis.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16556/poda-dos-canteiros-do-municipio-22-04-2019.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16602/100-indicacao-banheiro-publico.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16603/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16604/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16698/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16699/indicacao-de-iluminacao-da-avenida-ceara.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16709/100-indicacao-ruas-palmeiras.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16721/sarjetas.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16722/quebra-mola-padre-arlindo.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16723/veiculo-casa-lar.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16754/fazer-o-calcamento-no-entorno-da-escola-estadual-padre-arlindo-ignacio-de-oliveira-03-06-2019.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16777/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16781/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16849/indicacao-_2019-bueiro-inteligente.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16926/revitalizacao-praca-aonde-fica-a-secretaria-de-cultura-instalacao-de-iluminacao-no-campo-de-areia-24-06-2019.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16943/indicacao-2019-fusca-cross.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16946/indicacao-_2019-indicacao-_2019-quebra-molas.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16947/indicacao-_2019-campanha-pe-na-faixa.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16948/indicacao-_2019-indicacao-_2019-limpeza-rotatoria.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16961/fazer-nova-praca-de-eventos-24-06-2019.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16999/instalar-refletores-no-mini-estadio-do-bairro-jardim-das-palmeiras-01-07-2019.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17022/implantacao-de-um-ecoponto-no-bairro-jardim-das-palmeiras-01-07-2019.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17110/05-08-2019-que-aumente-o-numero-de-fichas-de-atendimento-nos-postos-de-saude-do-municipio.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17111/05-08-2019-elaboracao-de-um-projeto-para-a-implantacao-de-iluminacao-publica-nas-ruas-bahia-goias-e-santa-catarina.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17112/05-08-2019-implante-um-posto-de-saude-com-pronto-atendimento-24-horas-no-bairro-jardim-das-palmeiras.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17113/05-08-2019-drenagem-e-pavimentacao-no-bairro-jardim-das-palmeiras.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17114/indicacao-ponte-rio-do-sangue.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17159/12-08-2019-criacao-da-cil-central-de-interpretacoes-de-libras.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17160/12-08-2019-revitalizacao-e-instalacao-de-paver-na-praca-do-bairro-nossa-senhora-aparecida-contigua-a-sede-da-secretaria-municipal-de-cultura-e-turismo.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17161/indicacao-placa-solar.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17163/indicacao-casa-do-mel-lar-do-idoso.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17164/indicacao-ilumincao-super-postes.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17234/indicacao-mini-abatedouro-2019.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17249/indicacao-usina-de-reciclagem.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17244/centro-social.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17245/campanha-de-doacao-de-sangue.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17246/continuacao-da-obra-da-feira-municipal-26-08-2019.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17247/indicacao-retirada-dos-tocos-atras-do-estadio-ari-tomazelli.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17264/indicacao-gerenciamento-lixao.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17292/indicacao-poco-artesiano.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17301/indicacao-_2019-indicacao-nova-escola.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17342/indicacao-_2019-curso-de-capacitacao.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17344/indicacao-_2019-compostagem-na-escola.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17387/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17395/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17441/indicacao-_2019-bosque.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17487/escola-amelia-fedrizzi.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17687/indicacao-quebra-molas-hospital-e-samu.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17699/indicacao-_2019-projeto-social-bombeiros-do-futuro.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17884/indicacao-_2019-onibus-lilas-.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17885/indicacao-revitalizacao-banheiros-e-vestiario-do-estadio-ari-tomazelli.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17886/25-11-2019-acessibilidade-no-cemiterio-municipal-memorial-da-paz.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17887/25-11-2019-poda-de-arvore.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17918/indicao-da-necessidade-de-digitalizacao-das-fitas-vhs-do-patrimonio-da-biblioteca-e-secretaria-de-cultura.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17953/instalacao-de-palco-na-praca-da-biblia-no-bairro-jardim-das-palmeiras.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17983/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17984/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16184/mocao-de-aplauso-jose-de-arimateia.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16232/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16197/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16396/mocao-de-aplausos-a-policia-militar-e-corpo-de-bombeiros-de-campo-novo.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16454/cildo.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16455/mocao-motoristas-de-ambulancia.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16456/mocao-professoras-libras.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16491/mocao-fonodiologa-e-psicolga.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16532/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16560/mocao-adil.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16600/mocao-de-aplausos-aluna-4-de-julho.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16634/mocao.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16852/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17421/mocao-2019-mocao-jupiter.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17422/mocao-2019-limpeza-dos-rios.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17508/2019_12_02_14_43_45.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17510/07-10-2019-turismo-de-campo-novo.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17686/2019_11_29_15_20_50.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17702/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17766/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17952/mocao-de-aplauso-josi-apae.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17986/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18019/mocao-de-aplauso-marcelo-burgel.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18227/mocao-de-aplauso-lucelia-ferreira-tonin.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18228/mocao-de-aplauso-florizeth-da-silva-fortes.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18229/mocao-de-aplauso-alessandra-costa-marques-rosa-de-moraes-e-silva-copia.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16755/2020_02_03_07_41_16.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16173/mocao-de-pesar-anibel.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16174/mocao-aristedes-bertotti.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16175/mocao-lucia-fernandes.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16230/mocao-de-pesar-joana.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16294/mocao-21_2018-mocao-de-pesar-pai-do-fabioano-ze-bordoada-1.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16571/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16707/mocao-de-pesar-sr-ivo-strangerling.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16778/mocao-de-pesar-serafim.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17708/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17794/mocao-de-pesar-varasquim.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18086/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16789/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17985/2019_12_02_12_45_29.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17972/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16517/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16558/2019_07_02_10_51_12.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16724/projeto-de-decreto-maria.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17023/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17248/titulo-cidadao-gilsinho.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17700/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16366/2019_03_01_15_47_28.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16826/2019_06_04_14_45_49.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16825/2019_06_04_14_33_59.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16824/2019_06_04_14_16_21.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17148/2019_08_12_14_50_57.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17258/2019_08_27_10_22_16.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17320/2019_09_03_07_30_39.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17569/2019_10_11_08_08_55.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17976/2019_11_29_14_51_40.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18089/2019_12_12_13_19_07.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16187/2019_02_01_09_35_53.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16188/2019_02_01_09_40_01.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16189/2019_02_01_09_55_18.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16190/2019_02_01_09_59_49.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16191/2019_02_01_10_04_00.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16192/2019_02_01_10_33_36.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16193/2019_02_01_11_51_20.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16249/2019_02_07_15_49_28.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16250/2019_02_07_16_00_45.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16251/2019_02_07_16_03_25.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16314/2019_02_22_07_37_40.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16313/2019_02_21_16_55_18.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16316/2019_02_22_07_43_39.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16315/2019_02_22_07_41_32.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16317/2019_02_22_07_58_28.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16319/2019_02_22_15_43_52.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16365/2019_03_01_15_42_22.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16430/2019_03_14_16_25_09.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16445/2019_03_19_07_38_30.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16447/2019_03_19_15_17_33.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16483/2019_03_28_09_54_25.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17921/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16522/2019_04_04_14_05_13.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16545/2019_04_16_08_01_53.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16563/2019_04_22_07_57_55.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16547/2019_04_16_08_08_05.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16548/2019_04_16_09_39_24.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16593/2019_04_25_07_40_29.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16594/2019_04_25_07_43_26.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16599/2019_04_25_16_34_56.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16598/2019_04_25_16_25_23.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16622/2019_05_09_10_49_38.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16739/2019_05_27_17_41_49.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16623/2019_05_16_09_33_15.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16632/2019_05_09_16_44_16.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16633/2019_05_09_16_46_30.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16631/2019_05_09_16_39_39.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16733/2019_05_27_13_24_36.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16708/2019_05_23_07_45_28.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16764/2019_05_30_08_33_39.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16765/2019_05_30_08_39_41.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16827/2019_06_04_14_55_20.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16840/2019_06_05_16_22_19.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16857/2019_06_10_17_15_19.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16858/2019_06_07_08_22_22.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16856/2019_06_07_08_24_05.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16959/2019_06_19_14_35_08.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16958/2019_06_19_14_31_23.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17051/2019_07_02_15_40_59.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17035/2019_07_02_07_22_30.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17052/2019_07_02_15_43_20.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17142/2019_08_07_13_13_17.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17193/2019_10_23_16_31_53.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17257/2019_09_04_13_27_45.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17233/2019_08_19_14_25_23.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17261/2019_08_23_08_01_54.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17260/2019_08_22_16_54_50.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17259/2019_08_22_16_52_37.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17297/2019_08_30_07_25_00.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17356/2019_09_09_15_04_57.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17355/2019_09_09_15_14_42.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17437/2019_09_19_16_27_11.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17357/2019_09_09_15_16_14.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17439/2019_09_19_16_29_39.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17392/2019_09_13_10_16_00.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17446/2019_09_20_16_22_20.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17435/2019_09_19_16_19_47.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17434/2019_09_19_16_15_22.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17436/2019_09_19_16_21_40.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17438/2019_09_19_16_27_49.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17440/2019_09_19_16_31_51.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17483/2019_10_03_16_52_31.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17757/2019_10_31_16_43_35.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17498/2019_10_02_16_20_57.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17543/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17544/2019_11_05_16_38_58.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17545/2019_10_14_20_23_08.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17546/2019_10_09_09_56_03.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17568/2019_10_11_08_06_43.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17695/2019_10_25_09_34_06.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17567/2019_10_11_07_52_53.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17646/2019_10_17_10_50_33.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17696/2019_10_25_09_36_16.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17697/2019_10_25_09_38_21.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18072/2019_12_11_07_29_59.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17663/2019_10_21_13_08_21.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17755/2019_10_31_16_34_48.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17756/2019_10_31_16_40_40.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17959/2019_11_28_08_46_42.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17967/2019_11_29_07_31_01.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17797/2019_11_08_16_25_45.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17796/2019_11_08_16_21_52.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18043/2019_12_10_16_19_10.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17905/2019_11_25_10_27_45.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17902/2019_11_22_07_19_21.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17904/2019_11_25_16_15_40.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17901/2019_11_22_07_13_52.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17903/2019_11_22_07_24_06.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17949/2019_11_27_15_28_21.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17950/2019_11_27_15_31_43.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17969/2019_11_29_07_38_09.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18026/2019_12_06_10_30_52.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18033/2019_12_06_16_45_26.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18152/2019_12_27_08_00_50.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18177/2020_01_13_12_17_03.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18151/2019_12_23_13_56_39.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16521/2019_04_04_08_41_26.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16229/projeto-de-lei-praca-soni.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16298/posto-de-saude-erico.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16426/ultilidade-publica-cdl.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16848/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17033/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17659/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17970/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/18036/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17909/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16186/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16196/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16231/requerimento-reforma-da-capela-mortuaria.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16239/projeto-executivo-dos-gavetarios-do-cemiterio-11-02-2019.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16240/projeto-executivo-das-galerias-pluvias-das-av-minas-gerais-e-belo-horizonte-11-02-2019.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16252/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16288/2019_04_29_07_35_58.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16457/a-quantidade-de-conselhos-municipais-existente-e-quais-sao-os-membros-25-03-2019.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16458/departamento-de-transito-25-03-2019.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16479/todos-contratos-licitados-e-comprovantes-de-pagamento-01-04-2019.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16489/requerimento-pista-de-bicicross-marechal-rondon.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16490/requerimento-rotatoria-av-minas-gerais-e-silvio-santos.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16512/requerimento-asfalto-palmeiras.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16524/requerimento-celulares.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16568/requerimento-processo-administrativo.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16601/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16605/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16635/requerimento-banco-sicoob.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16718/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16766/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16779/todos-contratos-licitados-e-comprovantes-de-pagamento-feira-municipal-03-06-2019.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16780/quais-medico-e-dentista-de-cada-unidade-saude-e-seus-horarios-03-06-2019.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16851/requerimento.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/16963/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17024/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17056/2019_08_06_10_11_03.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17166/requerimento-sarampo.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17263/requerimento-despesas-com-energia-eletrica.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17265/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17284/requerimento-2019-diarias-pedreiros-bracais-jan-2018-ago-2019.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17285/requerimento-116_2019-projeto-executivo-da-ciclovia-olenka.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17286/requerimento-2019-consumo-de-marmitas-infra-est-e-desenvolvimento.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17287/requrimento-2019-cascalho-gasto-jan-2018-agos-2019.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17299/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17300/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17303/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17343/requerimento-relacao-de-pessoas-cadastradas-no-bolsa-familia.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17419/requerimento-_2019-requerimento-116_2019-projeto-executivo-do-aeropoto.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17433/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17486/07-10-2019-solicitando-relatorio-de-servicos-prestados-a-agricultura-familiar-no-ano-2019.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17500/07-10-2019-projeto-executivo-da-avenida-maranhao.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17509/requerimento.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17703/requerimento.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17790/requerimento-gasto-oficina-prefeitura.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17791/relatorio-de-despesas-com-combustivel-por-veiculos-de-cada-secretaria-11-11-2019.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17792/relacao-de-cargos-comissionados-11-11-2019.docx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17793/requerimento-_2019-container.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17890/2020_01_20_11_45_49.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17910/requerimento-_2019-coleta-seletiva.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17954/requerimento-habite-se.docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17742/2019_10_31_09_16_01.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2019/17736/2019_10_30_16_19_09.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H320"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="227.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="226.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>