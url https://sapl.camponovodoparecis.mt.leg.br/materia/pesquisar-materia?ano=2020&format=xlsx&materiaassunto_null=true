--- v0 (2026-01-02)
+++ v1 (2026-04-15)
@@ -54,2230 +54,2230 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>19772</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19772/2020_11_25_09_49_57.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19772/2020_11_25_09_49_57.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Nº 65/2020 - Altera dispositivo do art. 5º da Lei nº 2.077/2019, que estima a receita e fixa a despesa do Município de Campo Novo do Parecis para o exercício de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>19773</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19773/2020_11_25_09_30_48.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19773/2020_11_25_09_30_48.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Nº 60/2020 - Altera dispositivo do art. 5º da Lei nº2.077/2019, que estima a receita e fixa a despesa do Município de Campo Novo do Parecis para o exercício de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>18223</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA, CICERO DOS SANTOS SILVA, DIONARDO MENDES DA CONCEIÇÃO, GILBERTO VIEIRA DE MELO, MILTON SOARES, WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18223/03-02-2019-patrolamento-e-cascalhamento-da-continuacao-da-avenida-amapa-no-bairro-jardim-das-palmeiras-ligando-ao-loteamento-jardim-italia.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18223/03-02-2019-patrolamento-e-cascalhamento-da-continuacao-da-avenida-amapa-no-bairro-jardim-das-palmeiras-ligando-ao-loteamento-jardim-italia.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo, através da Secretaria Municipal de Infraestrura, o patrolamento e cascalhamento da continuação da Avenida Amapá no Bairro Jardim das Palmeiras, ligando ao Loteamento Jardim Itália.</t>
   </si>
   <si>
     <t>18224</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18224/03-02-2019-piscicultura-nas-aldeias-indigena.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18224/03-02-2019-piscicultura-nas-aldeias-indigena.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a inclusão das Aldeias Indígenas na demanda para a atividade de piscicultura.</t>
   </si>
   <si>
     <t>18249</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18249/faixas-elevades-defronte-escola-delifino.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18249/faixas-elevades-defronte-escola-delifino.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo, por meio do DMTU, a implantação de faixas elevadas de pedestres nas Avenidas Mato Grosso e Ipê, defronte a EMEF José Delfino Campos de Sousa</t>
   </si>
   <si>
     <t>18295</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18295/10-02-2020-cobertura-de-usina-de-asfalto.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18295/10-02-2020-cobertura-de-usina-de-asfalto.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo Municipal a construção de cobertura para a usina de asfalto do Município.</t>
   </si>
   <si>
     <t>18504</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18504/2020_04_22_10_25_59.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18504/2020_04_22_10_25_59.pdf</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo, por meio do DMTU, a implantação de faixa contínua na Avenida Rio Grande do Sul, no trecho entre a Avenida Mato Grosso e Rua Sucupira.</t>
   </si>
   <si>
     <t>18574</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18574/indicacao-quebra-molas-avenida-dos-trabalhadores.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18574/indicacao-quebra-molas-avenida-dos-trabalhadores.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implantação de um quebra-molas na Avenida dos Trabalhadores, nas proximidades da Mecânica Rodocampo,  no setor Industrial que liga o Bairro Boa Esperança.</t>
   </si>
   <si>
     <t>18602</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>MARCIO CLEI FERREIRA DO NASCIMENTO, ROSICLEA HEINZEN COLOMBO, VANDERLEI MARCOS PULGA BAIOTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18602/indicacao-indicacao-_2020-limpeza-entorno-pista-motocross.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18602/indicacao-indicacao-_2020-limpeza-entorno-pista-motocross.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a execução de limpeza no entorno da pista de motocross, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>18603</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18603/indicacao-indicacao-_2020-quebra-mola-rua-gaivota.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18603/indicacao-indicacao-_2020-quebra-mola-rua-gaivota.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo providenciar, através do setor competente, a implantação de quebra-molas na Rua Gaivota, nas proximidades do cruzamento com a Rua Arara-Azul, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>18605</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18605/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18605/novo-modelo.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a realização de estudo para a instalação de quebra-molas em determinados pontos, estudo este em toda a extensão da Rua Gaivota, no Bairro Olenka.</t>
   </si>
   <si>
     <t>18609</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18609/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18609/novo-modelo.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a criação de Programa Municipal de Esterilização de Cães e Gatos  e a inclusão de Ação respectiva no Plano Plurianal 2018/2021, no âmbito do Programa Vigilância em Saúde.</t>
   </si>
   <si>
     <t>18639</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA, CICERO DOS SANTOS SILVA, DIONARDO MENDES DA CONCEIÇÃO, GILBERTO VIEIRA DE MELO, MARCIO CLEI FERREIRA DO NASCIMENTO, MILTON SOARES, ROSICLEA HEINZEN COLOMBO, VANDERLEI MARCOS PULGA BAIOTO, WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18639/02-indicacao-quebra-mola-andorinha.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18639/02-indicacao-quebra-mola-andorinha.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo que seja efetuado estudo para a implantação de um quebra-mola na Rua Andorinha, esquina com a Rua Cardeal.</t>
   </si>
   <si>
     <t>18689</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18689/indicacao-_2020-lavatorio-para-higienizacao-das-maos.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18689/indicacao-_2020-lavatorio-para-higienizacao-das-maos.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implantação de lavatórios para higienização das mãos em pontos estratégicos do município.</t>
   </si>
   <si>
     <t>18690</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18690/indicacao-2020-sarjetas-rua-belem.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18690/indicacao-2020-sarjetas-rua-belem.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo, por intermédio da Secretaria Municipal de Infraestrutura, executar serviços de manutenção e nivelamento de sarjetas na Rua Belém, entre a Avenida Brasil e Rua São Paulo, no Centro da cidade.</t>
   </si>
   <si>
     <t>18691</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>VANDERLEI MARCOS PULGA BAIOTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18691/indicacao-conselho-de-seguranca-municipal.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18691/indicacao-conselho-de-seguranca-municipal.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que seja efetuado um estudo para a isenção total ou parcial do IPTU 2021, para determinados casos, devido a pandemia do Coronavírus.</t>
   </si>
   <si>
     <t>18698</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>MARCIO CLEI FERREIRA DO NASCIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18698/indicacao-_2020-campanha-vacinacao-caminhoneiro.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18698/indicacao-_2020-campanha-vacinacao-caminhoneiro.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a realização de campanha de vacinação contra a gripe para caminhoneiros.</t>
   </si>
   <si>
     <t>18700</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18700/03-indicacao-isencao-de-iptu.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18700/03-indicacao-isencao-de-iptu.doc</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo o repasse mensal de recursos financeiros ao CONSEG, mediante Termo de Fomento, para aplicação na sua atividade finalística.</t>
   </si>
   <si>
     <t>18753</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18753/indicacao-container-para-castracao.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18753/indicacao-container-para-castracao.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo prestar auxílio à Associação Abrigo Peludos de Campo Novo do Parecis - AAPCNP, por meio da disponibilização de um contêiner, para servir de local para a implantação de uma unidade de castração.</t>
   </si>
   <si>
     <t>19153</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19153/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19153/novo-modelo.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implantação de faixa elevada na Avenida Minas Gerais, no Bairro Olenka, na altura da Construtora Caldatto.</t>
   </si>
   <si>
     <t>19201</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA, CICERO DOS SANTOS SILVA, DIONARDO MENDES DA CONCEIÇÃO, GILBERTO VIEIRA DE MELO, MILTON SOARES</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19201/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19201/novo-modelo.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a reforma e/ou reposição dos brinquedos do parque infantil da praça do Bairro Boa Esperança.</t>
   </si>
   <si>
     <t>19207</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19207/indicacao-consertar-o-gabiao-erosao.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19207/indicacao-consertar-o-gabiao-erosao.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo que sejam tomadas providências quanto a erosão no canal em gabiões, nas proximidades da pista de caminhada na Rua Sucupira.</t>
   </si>
   <si>
     <t>19249</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19249/indicacao-indicacao-_2020-protocolo-eletronico.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19249/indicacao-indicacao-_2020-protocolo-eletronico.doc</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a implantação do Protocolo Eletrônico e também do Procedimento Operacional Padrão (POP), para que sejam agilizados os processos de licenciamentos e alvarás municipais.</t>
   </si>
   <si>
     <t>19705</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19705/indicacao-_2020-varricao-avrotary.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19705/indicacao-_2020-varricao-avrotary.doc</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito a execução do serviço de varrição na Avenida Rotary Internacional, no Bairro Alvorada.</t>
   </si>
   <si>
     <t>19742</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19742/indicacao-_2020-plantao-psf-itamarati.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19742/indicacao-_2020-plantao-psf-itamarati.doc</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, através da Secretaria de Saúde, que seja implantado plantão no atendimento do Posto de Saúde da Itamarati Norte.</t>
   </si>
   <si>
     <t>18296</t>
   </si>
   <si>
     <t>336000</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18296/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18296/novo-modelo.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que seja realizada ampla divulgação,neste início de ano, da tabela de preços do IPTU e ITBI cobrada dos contribuintes camponovenses.</t>
   </si>
   <si>
     <t>18259</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>MOCA</t>
   </si>
   <si>
     <t>Moção Aplauso</t>
   </si>
   <si>
     <t>ROSICLEA HEINZEN COLOMBO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18259/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18259/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 080/2020, dirigida ao Grupo de Artesãs e Voluntárias LAÇOS DE AFETO, pelo valoroso trabalho de costura de máscaras, jalecos, lençóis e outros, no enfrentamento da pandemia da Covid-19.</t>
   </si>
   <si>
     <t>19808</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19808/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19808/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 081/2020, dirigida à  equipe de extensão do IFMT - Instituto Federal de Educação Ciência e Tecnologia do Mato Grosso, Campus Campo Novo do Parecis, pelas ações desenvolvidas de enfrentamento a Covid-19.</t>
   </si>
   <si>
     <t>19810</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA, CICERO DOS SANTOS SILVA, DIONARDO MENDES DA CONCEIÇÃO, GILBERTO VIEIRA DE MELO, MARCELO MARTINEZ ACOSTA, MARCIO CLEI FERREIRA DO NASCIMENTO, MILTON SOARES, ROSICLEA HEINZEN COLOMBO, WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19810/mocao-de-aplausos-ao-conseg-de-campo-novo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19810/mocao-de-aplausos-ao-conseg-de-campo-novo.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 082/2020, dirigida aos membros do CONSEG - Conselho Comunitário de Segurança Pública de Campo Novo do Parecis, pelos relevantes serviços prestados ao município.</t>
   </si>
   <si>
     <t>18018</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>PDLC</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo Comissão</t>
   </si>
   <si>
     <t>CLJRF - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18018/projeto-de-decreto-legislativo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18018/projeto-de-decreto-legislativo.doc</t>
   </si>
   <si>
     <t>Mantém o Veto Parcial aposto pelo Sr. Prefeito ao Projeto de Lei nº 110/2019, de autoria do Poder Executivo Municipal, objeto do Autógrafo nº 1.674/2020, de 10.02.2020, que altera dispositivos da Lei nº 2.075/2019 que dispõe sobre o parcelamento de imóveis para fins específicos de sítios de recreio no Município de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>19261</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19261/projeto-de-decreto-legislativo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19261/projeto-de-decreto-legislativo.doc</t>
   </si>
   <si>
     <t>Rejeita o Veto Parcial aposto pelo Prefeito ao  Projeto de Lei nº 054/2020, de autoria do Poder Executivo Municipal, objeto do Autógrafo nº 1.719/2020, que autoriza o Poder Executivo a contratar em caráter emergencial e por tempo determinado, recursos humanos para a Secretaria de Saúde e para a Secretaria de Assistência Social e dá outras providências.</t>
   </si>
   <si>
     <t>19867</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19867/projeto-de-decreto-legislativo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19867/projeto-de-decreto-legislativo.doc</t>
   </si>
   <si>
     <t>Aprova a Contas Anuais de Governo da Prefeitura Municipal de Campo Novo do Parecis, relativas ao exercício financeiro de 2018, gestão do Prefeito Rafael Machado.</t>
   </si>
   <si>
     <t>19816</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>PDLV</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo Vereador</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19816/projeto-de-decreto-legislativo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19816/projeto-de-decreto-legislativo.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Camponovense ao Senhor Eloi Antonio Araújo e Silva, e dá outras providências</t>
   </si>
   <si>
     <t>19818</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA, CICERO DOS SANTOS SILVA, DIONARDO MENDES DA CONCEIÇÃO, GILBERTO VIEIRA DE MELO, MARCELO MARTINEZ ACOSTA, MILTON SOARES, ROSICLEA HEINZEN COLOMBO, WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19818/projeto-de-decreto-legislativo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19818/projeto-de-decreto-legislativo.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Camponovense ao Senhor Dhemis Jackson Marques Rezende, e dá outras providências.</t>
   </si>
   <si>
     <t>19817</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19817/projeto-de-decreto-legislativo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19817/projeto-de-decreto-legislativo.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Camponovense ao Senhor Mario Zanetti, e dá outras providências.</t>
   </si>
   <si>
     <t>19876</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>DIONARDO MENDES DA CONCEIÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19876/2020_12_17_10_28_04.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19876/2020_12_17_10_28_04.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Camponovense ao Senhor Mauro Domingos de Campos, e dá outras providências.</t>
   </si>
   <si>
     <t>18640</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18640/2020_05_08_13_48_53.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18640/2020_05_08_13_48_53.pdf</t>
   </si>
   <si>
     <t>Altera parcialmente o Anexo II - mapa do zoneamento urbano do Município, anexo a Lei nº 1.859/2016, que dispõe sobre o macrozoneamento, zoneamento, uso e ocupação do solo no Município de Campo Novo do Parecis, para alterar o zoneamento dos lotes que menciona.</t>
   </si>
   <si>
     <t>18641</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18641/2020_05_08_14_20_21.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18641/2020_05_08_14_20_21.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 06/2006, revoga dispositivos da Lei nº 16/2006, e dá outras providências.</t>
   </si>
   <si>
     <t>19456</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19456/2020_09_11_13_57_42.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19456/2020_09_11_13_57_42.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão do Código de Obras do Município de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>18238</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18238/2020_01_30_10_06_26.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18238/2020_01_30_10_06_26.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Reavaliação Atuarial/2019 e altera as alíquotas de contribuição previdenciária devidas pelo Município ao Regime Próprio de Previdência Social - RPPS.</t>
   </si>
   <si>
     <t>18237</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18237/2020_01_30_09_47_52.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18237/2020_01_30_09_47_52.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar por transferência no valor de R$970.904,35, e dá outras providências.</t>
   </si>
   <si>
     <t>18236</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18236/2020_01_30_09_46_54.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18236/2020_01_30_09_46_54.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.901, de 21 de dezembro de 2017, que dispõe sobre o Plano Plurianual para o período de 2018 a 2021 - PPA e a Lei Municipal nº 2.036, de 9 de outubro de 2019, que dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2020 - LDO, compatibilizando-as com a Lei Municipal nº 2.077, de 19 de dezembro de 2019, que dispõe sobre a Lei Orçamentária Anual para o exercício financeiro de 2020 - LOA.</t>
   </si>
   <si>
     <t>18239</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18239/2020_01_30_10_08_01.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18239/2020_01_30_10_08_01.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.135, de 11 de julho de 2006, que institui a carreira dos profissionais da Fiscalização do Município de Campo Novo do Parecis</t>
   </si>
   <si>
     <t>18235</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18235/2020_01_30_09_23_18.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18235/2020_01_30_09_23_18.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber em doação serviços de consultoria, assessoria e trabalhos técnicos profissionais, necessários ao Processo de Certificação do Aeroporto a ser instaurado pela ANAC.</t>
   </si>
   <si>
     <t>18254</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18254/2020_01_31_09_16_20.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18254/2020_01_31_09_16_20.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 382/94, que dispõe sobre a criação do Conselho Municipal de Assistência Social, e dá outras providências.</t>
   </si>
   <si>
     <t>18253</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18253/2020_01_31_09_05_36.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18253/2020_01_31_09_05_36.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.146, de 9 de novembro de 2006, que dispõe sobre a Gestão Democrática da Educação do Município de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>18340</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18340/2020_02_21_08_20_35.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18340/2020_02_21_08_20_35.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$9.566.722,56 e dá outras providências.</t>
   </si>
   <si>
     <t>18360</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18360/2020_02_27_15_19_43.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18360/2020_02_27_15_19_43.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 2.032/2019, que dispõe sobre a reorganização do Conselho Tutelar no Município de Campo Novo do Parecis e dá outras providências.</t>
   </si>
   <si>
     <t>18367</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18367/2020_03_02_09_25_16.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18367/2020_03_02_09_25_16.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial de R$ 352.635,71 e dá outras providências.</t>
   </si>
   <si>
     <t>18378</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18378/2020_03_03_08_07_22.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18378/2020_03_03_08_07_22.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$2.085.207,92 e dá outras providências.</t>
   </si>
   <si>
     <t>18494</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18494/2020_04_22_08_52_55.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18494/2020_04_22_08_52_55.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional  especial no valor de R$ 41.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>18537</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18537/2020_07_16_09_10_31.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18537/2020_07_16_09_10_31.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 600.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>18499</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18499/2020_04_22_10_04_26.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18499/2020_04_22_10_04_26.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei 2.087/2020, que autoriza o Poder Executivo Municipal a receber em doação serviços de consultoria, assessoria e trabalhos técnicos profissionais ao processo de certificação do aeroporto municipal a ser instaurado pela ANAC,  e dá outras providências.</t>
   </si>
   <si>
     <t>18521</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18521/2020_04_22_15_12_20.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18521/2020_04_22_15_12_20.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 350.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>18541</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18541/2020_04_23_09_55_46.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18541/2020_04_23_09_55_46.pdf</t>
   </si>
   <si>
     <t>Altera o art. 11 da Lei nº 125, de 12 de dezembro de 1990 e dá outras providências.</t>
   </si>
   <si>
     <t>18561</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18561/2020_04_24_09_41_51.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18561/2020_04_24_09_41_51.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar de R$1.000.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>18525</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18525/2020_04_22_16_42_43.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18525/2020_04_22_16_42_43.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de Fomento com o Sindicato Rural de Campo Novo do Parecis e dá outras providências.</t>
   </si>
   <si>
     <t>18490</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18490/2020_04_22_07_46_02.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18490/2020_04_22_07_46_02.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a disponibilizar kit de alimentação para a população vulnerável e dá outras providências.</t>
   </si>
   <si>
     <t>18491</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18491/2020_04_22_07_51_00.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18491/2020_04_22_07_51_00.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos na Lei nº 1.170, de 9 de maio de 2007, que dispõe sobre a reestruturação do FUNSEM - Fundo de Previdência dos Servidores Públicos Municipais de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>18492</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18492/2020_04_22_07_55_06.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18492/2020_04_22_07_55_06.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial de R$ 823.258,94 e dá outras providências.</t>
   </si>
   <si>
     <t>18601</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18601/2020_04_30_07_22_53.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18601/2020_04_30_07_22_53.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções do Consórcio Ambiental do Chapadão dos Parecis - COAMPA.</t>
   </si>
   <si>
     <t>18660</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18660/2020_05_13_09_18_42.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18660/2020_05_13_09_18_42.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a firmar Termo de Convênio e Termo de Cessão de Uso de Bens Móveis com o Estado de Mato Grosso, por meio da Secretaria de Estado de Segurança Pública, e dá outras providências.</t>
   </si>
   <si>
     <t>18683</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18683/2020_05_20_15_52_48.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18683/2020_05_20_15_52_48.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$310.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>18514</t>
   </si>
   <si>
     <t>Mesa Diretora 2020</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18514/2020_04_22_13_32_14.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18514/2020_04_22_13_32_14.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo na Lei nº 1.864/2017, de 21.03.2017, que cria a Divisão de Gestão de Pessoas e Patrimônio e o cargo de chefia respectivo, que passa a integrar a estrutura administrativa da Câmara Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>18720</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18720/2020_05_25_17_36_01.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18720/2020_05_25_17_36_01.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$553.443,65 e dá outras providências.</t>
   </si>
   <si>
     <t>18746</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18746/2020_05_28_10_56_53.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18746/2020_05_28_10_56_53.pdf</t>
   </si>
   <si>
     <t>Autoriza a cobrança de contribuição de melhoria em decorrência de obra pública.</t>
   </si>
   <si>
     <t>18756</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18756/2020_05_29_18_02_31.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18756/2020_05_29_18_02_31.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$56.252,01, e dá outras providências.</t>
   </si>
   <si>
     <t>18774</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18774/2020_06_03_13_43_11.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18774/2020_06_03_13_43_11.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 1.130/2006, que dispõe sobre o Estatuto dos Servidores Públicos do Município de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>18798</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18798/2020_06_05_09_31_47.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18798/2020_06_05_09_31_47.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial de R$953.335,40 e dá outras providências.</t>
   </si>
   <si>
     <t>18848</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18848/2020_06_17_08_15_54.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18848/2020_06_17_08_15_54.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$850.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>18841</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18841/2020_06_16_16_09_23.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18841/2020_06_16_16_09_23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a firmar Termo de Convênio e Termo de Cessão de Uso de Bens Imóveis com o Estado de Mato Grosso, por meio da Secretaria de Estado de Segurança Pública, e dá outras providências.</t>
   </si>
   <si>
     <t>18866</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18866/2020_06_18_13_45_34.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18866/2020_06_18_13_45_34.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$60.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>18867</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18867/2020_06_18_13_47_41.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18867/2020_06_18_13_47_41.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$128.034,39 e dá outras providências.</t>
   </si>
   <si>
     <t>18873</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18873/2020_06_18_16_07_38.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18873/2020_06_18_16_07_38.pdf</t>
   </si>
   <si>
     <t>Revoga integralmente a Lei nº 2.079/2019 e todos seus efeitos, e dá outras providências.</t>
   </si>
   <si>
     <t>18876</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18876/2020_06_18_16_16_58.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18876/2020_06_18_16_16_58.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$346.874,70 e dá outras providências.</t>
   </si>
   <si>
     <t>18877</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18877/2020_06_18_16_19_05.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18877/2020_06_18_16_19_05.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$450.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>18871</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18871/2020_06_18_14_26_25.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18871/2020_06_18_14_26_25.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$229.665,00 e dá outras providências.</t>
   </si>
   <si>
     <t>18932</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18932/2020_06_24_16_05_36.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18932/2020_06_24_16_05_36.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$348.298,72 e dá outras providências.</t>
   </si>
   <si>
     <t>18936</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18936/2020_06_30_08_54_05.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18936/2020_06_30_08_54_05.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$78.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>18967</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18967/2020_07_02_15_16_57.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18967/2020_07_02_15_16_57.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$11.980,00 e dá outras providências.</t>
   </si>
   <si>
     <t>18966</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18966/2020_07_02_15_14_53.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18966/2020_07_02_15_14_53.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$256.068,78 e dá outras providências.</t>
   </si>
   <si>
     <t>18983</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18983/2020_07_03_10_28_15.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18983/2020_07_03_10_28_15.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 582.000,00 e dá providências.</t>
   </si>
   <si>
     <t>18965</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18965/2020_07_02_13_27_38.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18965/2020_07_02_13_27_38.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a outorgar cessão de uso com o Estado de Mato Grosso, por meio da Polícia Militar, e dá outras providências.</t>
   </si>
   <si>
     <t>19023</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19023/2020_07_09_16_19_46.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19023/2020_07_09_16_19_46.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$1.904.664,75 e dá outras providências.</t>
   </si>
   <si>
     <t>19127</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19127/2020_07_27_07_07_25.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19127/2020_07_27_07_07_25.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$300.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>19156</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19156/2020_07_31_11_42_38.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19156/2020_07_31_11_42_38.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$194.100,00 e dá outras providências.</t>
   </si>
   <si>
     <t>19138</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19138/2020_07_29_10_34_58.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19138/2020_07_29_10_34_58.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$120.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>19151</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19151/2020_07_31_09_53_19.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19151/2020_07_31_09_53_19.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$180.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>19152</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19152/2020_07_31_09_55_39.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19152/2020_07_31_09_55_39.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 45.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>19155</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19155/2020_07_31_11_39_44.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19155/2020_07_31_11_39_44.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar em caráter emergencial e por tempo determinado, recursos humanos para a Secretaria de Saúde e para a Secretaria de Assistência Social e dá outras providências.</t>
   </si>
   <si>
     <t>19219</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19219/2020_08_12_10_36_46.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19219/2020_08_12_10_36_46.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$440.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>19223</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19223/2020_09_04_10_37_23.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19223/2020_09_04_10_37_23.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.130/2006, que dispõe sobre o Estatuto dos Servidores Públicos do Município de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>19248</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19248/2020_08_20_13_59_35.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19248/2020_08_20_13_59_35.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>19271</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19271/2020_08_25_09_53_25.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19271/2020_08_25_09_53_25.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial de R$2.311.262,01 e dá outras providências.</t>
   </si>
   <si>
     <t>19293</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19293/2020_08_31_08_40_12.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19293/2020_08_31_08_40_12.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo do art. 5º da Lei nº2.077/2019, que estima a receita e fixa a despesa do Município de Campo Novo do Parecis para o exercício de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>19283</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19283/2020_08_26_09_31_29.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19283/2020_08_26_09_31_29.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$100.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>19301</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19301/2020_09_01_15_27_58.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19301/2020_09_01_15_27_58.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito suplementar no valor de R$1.750.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>19308</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19308/2020_09_02_15_09_26.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19308/2020_09_02_15_09_26.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito suplementar no valor de R$226.800,00 e dá outras providências.</t>
   </si>
   <si>
     <t>19315</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19315/2020_09_04_10_00_54.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19315/2020_09_04_10_00_54.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial de R$128.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>19470</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19470/2020_09_16_16_55_55.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19470/2020_09_16_16_55_55.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo do art. 5º da Lei nº 2.077/2019, que estima a receita e fixa a despesa do Município de Campo Novo do Parecis para o exercício de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>19488</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19488/2020_09_16_07_50_17.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19488/2020_09_16_07_50_17.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$30.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>19497</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19497/2020_09_17_10_45_43.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19497/2020_09_17_10_45_43.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial de R$68.399,39 e dá outras providências.</t>
   </si>
   <si>
     <t>19498</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19498/2020_09_17_10_49_09.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19498/2020_09_17_10_49_09.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial de R$59.635,00 e dá outras providências.</t>
   </si>
   <si>
     <t>19508</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19508/2020_09_24_13_23_20.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19508/2020_09_24_13_23_20.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$3.945.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>19578</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19578/2020_10_14_08_57_28.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19578/2020_10_14_08_57_28.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$300.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>19593</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19593/2020_10_20_15_51_52.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19593/2020_10_20_15_51_52.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Campo Novo do Parecis para o exercício financeiro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>19622</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19622/2020_10_19_10_53_48.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19622/2020_10_19_10_53_48.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$280.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>19626</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19626/2020_10_20_08_19_21.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19626/2020_10_20_08_19_21.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$906.659,56 e dá outras providências.</t>
   </si>
   <si>
     <t>19649</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19649/2020_10_22_10_18_09.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19649/2020_10_22_10_18_09.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$222.677,23 e dá outras providências.</t>
   </si>
   <si>
     <t>19650</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19650/2020_10_22_08_25_29.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19650/2020_10_22_08_25_29.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$400.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>19736</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19736/2020_11_17_14_08_27.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19736/2020_11_17_14_08_27.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$984.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>19734</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19734/2020_11_17_13_35_29.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19734/2020_11_17_13_35_29.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$414.152,58 e dá outras providências.</t>
   </si>
   <si>
     <t>19753</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19753/2020_11_23_17_04_26.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19753/2020_11_23_17_04_26.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$350.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>19754</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19754/2020_11_23_17_08_22.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19754/2020_11_23_17_08_22.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$130.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>19805</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19805/2020_12_03_08_39_03.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19805/2020_12_03_08_39_03.pdf</t>
   </si>
   <si>
     <t>Delimita novo perímetro urbano na cidade de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>19806</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19806/2020_12_03_08_44_49.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19806/2020_12_03_08_44_49.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$ 6.000,00 e dá providências</t>
   </si>
   <si>
     <t>19625</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/</t>
   </si>
   <si>
     <t>18345</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA, DIONARDO MENDES DA CONCEIÇÃO, MARCIO CLEI FERREIRA DO NASCIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18345/lei-uber-ultimo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18345/lei-uber-ultimo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o serviço de transporte remunerado individual de passageiros com o uso de plataformas tecnológicas no Município de Campo Novo do Parecis e dá outras providências.</t>
   </si>
   <si>
     <t>18587</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18587/2020_04_28_10_26_39.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18587/2020_04_28_10_26_39.pdf</t>
   </si>
   <si>
     <t>Reestrutura o Plano de Cargos, Carreiras e Vencimentos dos servidores efetivos da Câmara Municipal de Campo Novo do Parecis e dá outras providências.</t>
   </si>
   <si>
     <t>18872</t>
   </si>
   <si>
     <t>MILTON SOARES</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18872/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18872/novo-modelo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de que todas as despesas realizadas pela Prefeitura Municipal de Campo Novo do Parecis, no enfrentamento ao novo coronavírus (COVID-19), sejam informadas ao Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>19224</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19224/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19224/novo-modelo.docx</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito, Vice-Prefeito e Secretários Municipais para a Legislatura 2021/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>19798</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19798/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19798/novo-modelo.docx</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Vereadores  da Câmara Municipal de Campo Novo do Parecis para a Legislatura 2021/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>19516</t>
   </si>
   <si>
     <t>PRMM</t>
   </si>
   <si>
     <t>Projeto de Resolução Mesa</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19516/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19516/novo-modelo.docx</t>
   </si>
   <si>
     <t>Estabelece normas e procedimentos a serem observados durante o período eleitoral do ano de 2020, pelos agentes públicos do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>19741</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19741/2020_11_23_16_36_52.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19741/2020_11_23_16_36_52.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução nº 003, de 20.12.1996, que estabelece o Regimento Interno da Câmara Municipal de Campo Novo do Parecis, Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>19569</t>
   </si>
   <si>
     <t>PRMV</t>
   </si>
   <si>
     <t>Projeto de Resolução Vereador</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA, CICERO DOS SANTOS SILVA, GILBERTO VIEIRA DE MELO, MILTON SOARES, WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19569/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19569/novo-modelo.docx</t>
   </si>
   <si>
     <t>Revoga o art. 4º da Resolução nº 33, de 28 de setembro de 2020, que estabelece normas e procedimentos a serem observados durante o período eleitoral do ano de 2020, pelos agentes públicos do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>19530</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Cópia da multa que foi dada ao Secretário de Desenvolvimento Econômico sobre a retirada das árvores de fronte a Feira Municipal e quais medidas foram tomadas.</t>
   </si>
   <si>
     <t>18222</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18222/03-02-2020-qual-o-valor-total-gasto-na-revitalizacao-da-praca-da-biblia.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18222/03-02-2020-qual-o-valor-total-gasto-na-revitalizacao-da-praca-da-biblia.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com base no art. 23, XIII, da Lei Orgânica Municipal, seja encaminhada a esta Casa de Leis, a seguinte informação com relação a obra da Praça da Bíblia: Qual o valor total gasto na revitalização?</t>
   </si>
   <si>
     <t>18225</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18225/03-02-2020-cronograma-da-secretaria-de-cultura-e-turismo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18225/03-02-2020-cronograma-da-secretaria-de-cultura-e-turismo.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com base no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis do cronograma de atividades da Secretaria Municipal de Cultura e Turismo para 2020.</t>
   </si>
   <si>
     <t>18226</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18226/03-02-2020-qual-o-valor-gasto-na-feira-livre-municipal-apos-retorno-da-obra.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18226/03-02-2020-qual-o-valor-gasto-na-feira-livre-municipal-apos-retorno-da-obra.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com base no art. 23, XIII, da Lei Orgânica Municipal, sejam encaminhadas a esta Casa de Leis as seguintes informações com relação a obra da Feira Livre Municipal: 1.Qual o valor gasto, após a retomada da obra? 2. Qual a previsão de término da obra?</t>
   </si>
   <si>
     <t>18289</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18289/requerimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18289/requerimento.doc</t>
   </si>
   <si>
     <t>Requeremos  ao Senhor Prefeito, ouvido o soberano Plenário, com base no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis das seguintes informações/documentações referente à rede de drenagem de águas pluviais localizada na Rua Sucupira: -  licenciamento ambiental da atividade; - levantamento situacional; - projeto de recuperação e planejamento de ações voltadas à recuperação a esse rede de drenagem.</t>
   </si>
   <si>
     <t>18293</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18293/requerimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18293/requerimento.doc</t>
   </si>
   <si>
     <t>Requeremos ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis das seguintes informações referentes a aquisição de material de jazida (cascalho), para atendimento da Secretaria Municipal de Infraestrutura, no período de 01.09.2019 a 31.01.2020: 1. relatório de despesas com o seguintes detalhamento: a) nº do empenho; b) data; c) finalidade; d) quantidade adquirida; e) valor unitário; f) valor total; 2. cópia dos documentos referentes ao controle de fornecimento, nos termos da Ata de Registro de Preços nº 162/2019 (itens 11.1.3 "c", 11.2.1 "h", 12.1.1 e 12.3)</t>
   </si>
   <si>
     <t>18294</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18294/requerimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18294/requerimento.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis das seguintes informações referentes a locação de máquinas e caminhões para atender as necessidades da Secretaria de Infraestrutura, nas obras de drenagem, pavimentação e manutenção de vias públicas e rurais de nosso Município, no período de 01.09.2019 a 31.01.2020: 1. relatório de despesas com o seguinte detalhamento: a) nº empenho; b) data; c) tipo de máquina/caminhão; d) local e finalidade dos serviços;  e) quantidade de horas; f) valor unitário; h) valor  total; 2. fichas de controle e acompanhamento dos serviços, devidamente assinadas pelo responsável.</t>
   </si>
   <si>
     <t>18342</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA, CICERO DOS SANTOS SILVA, DIONARDO MENDES DA CONCEIÇÃO, GILBERTO VIEIRA DE MELO, Mesa Diretora 2020, WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18342/requerimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18342/requerimento.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis das seguintes informações com referência a construção de unidade básica de saúde, UBS porte IV, localizada na Rua Bahia, quadra 94-A, lote 94-A3: 1. projeto arquitetônico; 2. cronograma físico-financeiro.</t>
   </si>
   <si>
     <t>18549</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18549/2020_04_23_14_04_56.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18549/2020_04_23_14_04_56.pdf</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com base no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis das seguintes informações: a) _ Quantos veículos comprados pelo Município com recurso próprio, quais os modelos dos mesmos e valor?; b) _ Quantos veículos e máquinas adquiridos pelo Estado e quais os modelos e valores dos mesmos? c) _ Quantos veículos e máquinas adquiridos com recurso federal, através de convênio e emendas parlamentares? (favor citar nomes dos parlamentares que destinaram recursos); d) _ Quantos veículos foram comprados em parceria com o Poder Legislativo, quais modelos e valores dos mesmos?</t>
   </si>
   <si>
     <t>18344</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18344/26-02-2020-relacao-de-cargos-comissionado-2020.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18344/26-02-2020-relacao-de-cargos-comissionado-2020.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis da relação atualizada de Cargos Comissionados do Poder Executivo Municipal, constando o nome dos ocupantes, salário e se é do quadro efetivo.</t>
   </si>
   <si>
     <t>18347</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18347/requerimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18347/requerimento.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com base no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis das seguintes informações sobre a construção do barracão que irá abrigar a Feira Livre Municipal "Dalmir Batista de Paula": _ Qual o valor gasto com o reforço estrutural executado, em decorrência de erro no projeto? _  Quem executou o reforço estrutural? _  Quem foi responsabilizado, e de que forma, por essa despesa excedente? _ Como o Município foi ressarcido por esse prejuízo?</t>
   </si>
   <si>
     <t>18348</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18348/requerimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18348/requerimento.doc</t>
   </si>
   <si>
     <t>Requeiro, ouvido o Soberano Plenário, ao Sr. Prefeito, com base no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis das seguintes informações sobre o aeródromo municipal: 1. qual o motivo de ainda não terem sido iniciadas as obras/serviços complementares, tais como: alambrado, hangares, rede de energia elétrica, terraplanagem da área de taxiamento, além do gramado; 2. relatório detalhando a aplicação dos recursos no valor de R$ 3.898.411,30, autorizados via Lei nº 2.024, de 03.09.2019.</t>
   </si>
   <si>
     <t>18550</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18550/2020_04_24_08_06_17.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18550/2020_04_24_08_06_17.pdf</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com base no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis das seguintes informações: 1. O que está sendo feito com os alimentos da merenda escolar; 2. Se há possibilidade de distribuir a merenda escolar para as crianças de famílias de baixa renda que tiveram suspensas as aulas.</t>
   </si>
   <si>
     <t>18551</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18551/2020_04_23_14_38_39.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18551/2020_04_23_14_38_39.pdf</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com base no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis das seguintes informações:  quais equipamentos foram adquiridos com a verba impositiva dos Vereadores referente ao ano de 2018, e se foram destinados à Associação Pró Saúde ou para outros órgãos da saúde. Segue, anexo, planilha com descrição dos itens solicitados.</t>
   </si>
   <si>
     <t>18611</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18611/requerimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18611/requerimento.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o posicionamento da Administração Municipal quanto a destocagem e posterior recomposição da arborização urbana no passeio público contíguo aos fundos do Estádio Municipal Ary Tomazelli, na Rua Roberto Carlos Brolio, objeto da Indicação nº 312, aprovada em 26.08.2019, de autoria do Ver. Milton Soares e outros.</t>
   </si>
   <si>
     <t>18644</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18644/requerimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18644/requerimento.doc</t>
   </si>
   <si>
     <t>Requeiro ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipalto, o posicionamento do Poder Executivo quanto as Indicações nºs 226/2018 e 227/2018, aprovadas em 08.10.2018, ambas de autoria dos Vereadores  Márcio do Nascimento, Gilberto Vieira de Melo, Rosinha Colombo, Vanderlei Baioto e Wagner Tavares da Cunha: INDICAÇÃO Nº 226, que se refere a melhoria do sistema de iluminação no espaço onde está instalada a academia ao ar livre na Fazenda Itamarati Norte; INDICAÇÃO Nº 227, que se refere a construção de sanitários no Ginásio de Esportes da Fazenda Itamarati Norte.</t>
   </si>
   <si>
     <t>18684</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18684/requerimento-no01-compra-de-gramas.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18684/requerimento-no01-compra-de-gramas.docx</t>
   </si>
   <si>
     <t>Requeremos ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis de cópia de todas as notas fiscais, com os respectivos "atestos", decorrentes da aquisição de grama, no período de janeiro de 2018 a maio de 2019.</t>
   </si>
   <si>
     <t>18685</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18685/requerimento-no02-servicos-hidraulicos.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18685/requerimento-no02-servicos-hidraulicos.docx</t>
   </si>
   <si>
     <t>Requeremos ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis de cópia das notas fiscais, com os respectivos "atestos", decorrentes da prestação de serviços de manutenção hidráulica, no período de janeiro de 2018 a maio de 2019.</t>
   </si>
   <si>
     <t>18686</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18686/requerimento-no03-servicos-bombas-retifica-e-motores.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18686/requerimento-no03-servicos-bombas-retifica-e-motores.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis de cópia das notas fiscais, com os respectivos "atestos", decorrentes da prestação de serviços de retífica de motores e bombas injetoras, no período de janeiro de 2018 a maio de 2019.</t>
   </si>
   <si>
     <t>18687</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18687/requerimento-no04-furto-painel-pc.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18687/requerimento-no04-furto-painel-pc.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis das seguintes informações inerentes ao furto do painel de uma máquina PC da frota municipal, ocorrido em 14 de abril último: 1. cópia do Boletim de Ocorrência; 2. servidor encarregado da máquina em questão; 3. providências administrativas adotadas, com o envio de cópia do processo, se for o caso; 4. se foi acionada a respectiva seguradora.</t>
   </si>
   <si>
     <t>18688</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18688/requerimento-no05-acidente-da-camionete.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18688/requerimento-no05-acidente-da-camionete.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis das seguintes informações sobre o acidente envolvendo um veículo da frota municipal, ocorrido em 30.09.2019, na Rodovia MT-358, no Distrito de Açari, Município de Barra do Bugres/MT: 1. cópia do Boletim de Ocorrência; 2. providências administrativas adotadas, com o envio de cópia do processo, se for o caso;  3. qual o motivo do deslocamento desse veículo; 4. tipo de cobertura pela seguradora.</t>
   </si>
   <si>
     <t>18697</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18697/requerimento-escola-olenka.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18697/requerimento-escola-olenka.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o posicionamento da Administração Municipal quanto a construção da Escola de Educação Infantil no Bairro Olenka, objeto da Indicação nº 077/2017 de 2 de maio de 2017, de autoria dos Vereadores (as) Renata Franco, Dionardo Mendes, Milton Soares, Cicero dos Santos Silva e Gilberto Vieira de Melo.</t>
   </si>
   <si>
     <t>18699</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18699/requerimento-_2020-emenda-parlamentar-individual.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18699/requerimento-_2020-emenda-parlamentar-individual.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis de informações referentes as emendas parlamentares individuais, de minha autoria, conforme abaixo especificado:1. exercício de 2019: recurso destinado à Secretaria Municipal de Educação, no valor de R$ 4.000 (quatro mil reais), para reforma do parque infantil da Escola Municipal de Educação Infantil Itamarati Norte. Foi executado? 2. exercício de 2020: recurso destinado à Secretaria Municipal de Educação, no valor de R$ 30.000,00 (trinta mil reais) a fim de construir uma cobertura no parque infantil da Escola Municipal de Educação Infantil Itamarati Norte. Qual a programação para execução dessa obra?</t>
   </si>
   <si>
     <t>18702</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18702/requerimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18702/requerimento.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis dos  projetos, memoriais e planilhas integrantes do Edital Tomada de Preços nº 004/2019, referente a construção do barracão do Ecoponto.</t>
   </si>
   <si>
     <t>18752</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18752/requerimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18752/requerimento.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, por intermédio da Secretaria Municipal de Saúde,  os seguintes esclarecimentos: 1. o porquê da suspensão da cobertura da Comunidade do PA Guapirama pelos serviços de agente comunitário de saúde (ACS); 2. posicionamento quanto ao restabelecimento imediato dessa cobertura.</t>
   </si>
   <si>
     <t>18797</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA, CICERO DOS SANTOS SILVA, DIONARDO MENDES DA CONCEIÇÃO, GILBERTO VIEIRA DE MELO, MARCIO CLEI FERREIRA DO NASCIMENTO, MILTON SOARES, VANDERLEI MARCOS PULGA BAIOTO, WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18797/requerimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18797/requerimento.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, por intermédio da Secretaria Municipal de Saúde, as seguintes informações quanto ao aparelho de Raio-x do Centro Hospitalar Parecis "Euclides Horst" - CHP: 1. que seja esclarecido o porquê de ainda não ter sido procedido ao conserto do aparelho, inoperante por avaria desde novembro de 2019, ou seja, há 7 (sete) meses; 2. qual a previsão para restabelecimento dos serviços de Raio-X; 3. de que forma está sendo atendida essa demanda pelo CHP (enviar relatório de despesas respeitante); 4. data do início de funcionamento desse aparelho, valor pago (com a indicação da fonte de recursos) e custo da adequação do local para sua instalação; 5. quantas vezes, desde a instalação, essa máquina ficou inoperante; 6. documentos que comprovem a realização de manutenções preventivas; 7. cópia das solicitações encaminhadas à assistência técnica quanto a manutenção corretiva do aparelho, no período de novembro/2019 a junho/2020.</t>
   </si>
   <si>
     <t>18834</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18834/requerimento-cartao-de-ponto-infra-estrutura.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18834/requerimento-cartao-de-ponto-infra-estrutura.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis de relatório do cartão de ponto de todos os servidores, incluindo os cargos de confiança, da Secretaria Municipal de Infraestrutura e Paço Municipal, devidamente assinados pelos responsáveis, do período de 01.01.2019 à 31.05.2020.</t>
   </si>
   <si>
     <t>18835</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18835/requerimento-materias-estocados-na-usina-asfaltica.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18835/requerimento-materias-estocados-na-usina-asfaltica.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis da seguinte documentação:1. relatório dos materiais estocados no pátio da usina de asfalto, com as quantidades respectivas; 2. indicação do servidor responsável; 3. como é realizado o controle desse estoque.</t>
   </si>
   <si>
     <t>18836</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18836/requerimento-servicos-bombas-retifica-e-motores.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18836/requerimento-servicos-bombas-retifica-e-motores.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis de cópia das notas fiscais, com os respectivos "atestos", decorrentes da prestação de serviços de retífica de motores e bombas injetoras, no período de junho de 2019 a maio de 2020.</t>
   </si>
   <si>
     <t>18837</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18837/requerimento-servicos-hidraulicos.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18837/requerimento-servicos-hidraulicos.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis de cópia das notas fiscais, com os respectivos "atestos", decorrentes da prestação de serviços de manutenção hidráulica, no período de junho de 2019 a maio de 2020.</t>
   </si>
   <si>
     <t>18838</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18838/requerimento-compra-de-gramas.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18838/requerimento-compra-de-gramas.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis de cópia de todas as notas fiscais, com os respectivos "atestos", decorrentes da aquisição de grama, no período de junho de 2019 a maio de 2020.</t>
   </si>
   <si>
     <t>18958</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18958/requerimento-corredor-esportivo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18958/requerimento-corredor-esportivo.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, seja encaminhado a esta Casa de Leis cópia do projeto existente do corredor esportivo da Avenida Lions Internacional e cópia do projeto do mini-estádio do Bairro Jardim das Palmeiras contemplando o que seria feito nesse espaço.</t>
   </si>
   <si>
     <t>18971</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18971/requerimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18971/requerimento.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis das seguintes informações relativas à Casa Lar: 1. número de profissionais que atuam na instituição e respectivas funções; 2. número de crianças/adolescentes atendidos no período de janeiro a junho de 2020, especificado por mês.</t>
   </si>
   <si>
     <t>19202</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19202/requerimento-2020-limpeza-dos-gabioes.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19202/requerimento-2020-limpeza-dos-gabioes.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, que seja informada esta Casa de Leis sobre as providências que serão tomadas quanto a limpeza dos gabiões na Rua Frei Galvão, Av. Rio de Janeiro, Av. André Antonio Maggi e Rua Sucupira até o final das galerias.</t>
   </si>
   <si>
     <t>19203</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA, CICERO DOS SANTOS SILVA, DIONARDO MENDES DA CONCEIÇÃO, GILBERTO VIEIRA DE MELO, MARCIO CLEI FERREIRA DO NASCIMENTO, MILTON SOARES, ROSICLEA HEINZEN COLOMBO, VANDERLEI MARCOS PULGA BAIOTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19203/requerimento-ampliacao-sucupira.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19203/requerimento-ampliacao-sucupira.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, através da Secretaria Municipal de Infraestrutura, as seguintes informações quanto a ampliação da Pista de Caminhada Egínio Pinto Gomes, ao longo da Rua Sucupira: 1. se já foi elaborado projeto; 2. se há previsão para início da execução.</t>
   </si>
   <si>
     <t>19204</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19204/requerimento-reforma-posto-de-saude-b-esperanca.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19204/requerimento-reforma-posto-de-saude-b-esperanca.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, se consta no planejamento da Secretaria Municipal de Saúde a execução de reforma da Unidade Básica de Saúde do Bairro Boa Esperança.</t>
   </si>
   <si>
     <t>19244</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19244/requerimento-_2020-fundo-muncipal-meio-ambiente.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19244/requerimento-_2020-fundo-muncipal-meio-ambiente.doc</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis de informações referente ao Fundo Municipal de Meio Ambiente-FMMA; 1. _ Qual o valor na conta do Fundo Municipal de Meio Ambiente-FMMA? 2. _Onde estão sendo aplicados tais recursos? 3. _ Quais os projetos e ações ambientais programados? 4. Quantidade de multas aplicadas em 2019 e de janeiro de 2020 até o mês de julho 2020. 5. Quantidade de empreendimentos licenciados em 2019 e de janeiro de 2020 até o mês de julho de 2020. 6. Número de empreendimentos notificados em janeiro de 2020 até julho de 2020.</t>
   </si>
   <si>
     <t>19250</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19250/requerimento-_2020-codigo-de-postura.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19250/requerimento-_2020-codigo-de-postura.doc</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, seja determinado o cumprimento das disposições do art. 31, inciso III e parágrafo único, da Lei nº 008/89 - Código Administrativo (Código de Posturas), que assim dispõe: "Art. 31. Para preservar de maneira geral a higiene pública fica terminantemente proibido: ....I - conduzir, sem as precauções devidas, quaisquer matérias que, possam comprometer o asseio  das vias públicas. ....Parágrafo único. Para o cumprimento do disposto no inciso III deste artigo, é obrigatório aos veículos que transportam resíduos sólidos, entulhos e/ou detritos, a utilização de tela ou lona na parte superior da caixa de carga, para evitar que caiam nas vias públicas."</t>
   </si>
   <si>
     <t>19251</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19251/requerimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19251/requerimento.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, por intermédio da Secretaria Municipal de Saúde, o encaminhamento a esta Casa de Leis das seguintes informações referentes aos recursos transferidos do Fundo Nacional de Saúde ao Centro Hospitalar Parecis "Euclides Horst" para enfrentamento do Coronavírus (COVID-19): 1. descrição das ações desenvolvidas; 2. relatório de despesas, acompanhado dos comprovantes fiscais e contábeis.</t>
   </si>
   <si>
     <t>19302</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>CICERO DOS SANTOS SILVA, DIONARDO MENDES DA CONCEIÇÃO, GILBERTO VIEIRA DE MELO, MILTON SOARES, WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19302/requerimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19302/requerimento.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, por intermédio da Secretaria Municipal de Assistência Social o encaminhamento a esta Casa de Leis das seguintes informações:1. relatório mensal sobre as cestas básicas distribuídas no período de 01.01.2020 a 30.08.2020, nos termos do quadro abaixo, acompanhado dos respectivos empenhos  e notas fiscais: mês; nº de famílias atendidas; nº de cestas distribuídas; total da despesa; profissional (is) responsável(is) pelo parecer técnico; 2. Informar se, em decorrência da pandemia do coronavírus, houve doação de cestas básicas à Prefeitura Municipal por empresas privadas. Em caso afirmativo, encaminhar relação das empresas e número de cestas básicas doadas por cada uma, bem como informar o nome do(s) profissional(is) responsável(is) pelas entregas.</t>
   </si>
   <si>
     <t>19309</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19309/requerimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19309/requerimento.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis de cópia do controle de frequência dos servidores lotados na Secretaria Municipal de Assistência Social, relativamente aos meses de junho, julho e agosto de 2020, com a aposição da assinatura do chefe imediato.</t>
   </si>
   <si>
     <t>19310</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19310/requerimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19310/requerimento.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, por intermédio da Secretaria Municipal de Assistência Social, Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, por intermédio da Secretaria Municipal de Assistência Social, o encaminhamento a esta Casa de Leis das seguintes informações com relação ao atendimento de pessoas em situação de rua, alojadas no ginásio de esportes, que integra as ações de enfrentamento da COVID-19: 1. relação nominal dos beneficiários; 2. data do início; 3. relatório de atendimento diário, constando, inclusive, quantidade de atendidos, da data de início até 10.09.2020; 4. relatório de despesas respeitante.</t>
   </si>
   <si>
     <t>19314</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19314/requerimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19314/requerimento.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, por intermédio da Secretaria Municipal de Educação, que seja informado a esta Casa de Leis o número de alunos matriculados na rede de municipal de ensino, por escola, de todas as etapas (infantil e fundamental) e modalidades (especial, jovens e adultos e indígena).</t>
   </si>
   <si>
     <t>19510</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19510/requerimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19510/requerimento.doc</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, por intermédio da Secretaria Municipal de Desenvolvimento Econômico e Meio Ambiente,  o encaminhamento a esta Casa de Leis de informações sobre o processo de regularização fundiária da Fase II do Loteamento Marechal Rondon, no Distrito de Marechal Rondon, neste município, quanto ao georreferenciamento, decreto de regularização, registro em cartório e licenças ambientais.</t>
   </si>
   <si>
     <t>19529</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19529/requerimento-multa-secretario-de-desenvolvimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19529/requerimento-multa-secretario-de-desenvolvimento.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis da cópia da multa aplicada em desfavor do Secretário Municipal de Desenvolvimento Econômico, em razão da retirada das árvores defronte a Feira Municipal, bem como sobre as providências que foram tomadas.</t>
   </si>
   <si>
     <t>19535</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19535/2020_10_16_13_52_18.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19535/2020_10_16_13_52_18.pdf</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis, por intermédio da Secretaria Municipal de Infraestrutura, o encaminhamento a esta Casa de Leis do projeto executivo e planilha de custos, relativamente às obras de contenção no canal em gabiões, na Rua Sucupira.</t>
   </si>
   <si>
     <t>19658</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>ANTONIA APARECIDA PEREIRA DE SOUZA, CICERO DOS SANTOS SILVA, DIONARDO MENDES DA CONCEIÇÃO, GILBERTO VIEIRA DE MELO, MILTON SOARES, VANDERLEI MARCOS PULGA BAIOTO, WAGNER TAVARES DA CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19658/requerimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19658/requerimento.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, por intermédio da Secretaria Municipal de Desenvolvimento Econômico e Meio Ambiente,  o encaminhamento a esta Casa de Leis das seguintes informações sobre o processo de regularização perante a SEMA - Secretaria Estadual do Meio Ambiente, do Loteamento Marechal Rondon, na sede do Distrito de Marechal Rondon: 1. Se o Município já apresentou/esclareceu junto a SEMA as pendências identificadas no processo em questão, para fins de emissão da Licença de Instalação, pendências estas que estão inviabilizando a implantação do empreendimento; 2. Em caso positivo, requer cópia do protocolo respectivo, bem como dos projetos/informações atinentes (projeto de esgotamento sanitário, ensaios de infiltração e sondagens para determinação do nível do lençol freático, projeto executivo e memorial descritivo e de cálculo da pavimentação asfáltica das vias do loteamento e licença do sistema de abastecimento de água que atende o Distrito); 3. Em caso negativo, informar o prazo indicado pela SEMA para protocolização da referida documentação, bem como justificar as razões de a mesma ainda não ter sido providenciada e a previsão de sua ultimação.</t>
   </si>
   <si>
     <t>19659</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19659/requerimento-caminhao-varredor.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19659/requerimento-caminhao-varredor.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis das seguintes informações com relação ao Termo Aditivo nº 001 ao Contrato de Prestação de Serviços nº 30/2019, referente a limpeza urbana (varrição de ruas e avenidas): 1. quais as dificuldades de uso do caminhão varredeira, que ensejou o aditivo em questão, conforme consta em sua cláusula quinta, abaixo transcrita: “Justifica-se o presente termo aditivo em função da necessidade da prestação de serviços de varrição de ruas, visto que o bairro Nossa Senhora Aparecida não foi incluso no presente contrato, pois havia um planejamento de ser executado com o caminhão varredeira, no entanto, apresentaram-se dificuldades no uso do caminhão, mostrando inviável o seu uso e necessária a mão-de-obra e destinação do caminhão varredeira para atender outros bairros do Municípioˮ; 2. relatório constando os locais e frequência dos serviços executados com o caminhão varredeira, a partir da efetivação do referido termo aditivo.</t>
   </si>
   <si>
     <t>19660</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19660/requerimento-galerias-marechal-rondon.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19660/requerimento-galerias-marechal-rondon.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis de cópia do projeto executivo de drenagem de águas pluviais, incluindo a destinação final, do loteamento do Distrito de Marechal Rondon.</t>
   </si>
   <si>
     <t>19809</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19809/requerimento-_2020-relacao-de-catadores-de-lixo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19809/requerimento-_2020-relacao-de-catadores-de-lixo.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, através da Secretaria Municipal de Ação Social, o encaminhamento a esta Casa de Leis das seguintes informações referentes se têm a relação de catadores cadastrados no lixão do nosso município:_x000D_
 1. Quantidades de catadores de lixo;_x000D_
 2. Quem são os catadores de lixo;_x000D_
 3.Quantidades de famílias que sobrevivem do lixo;_x000D_
 4.Quais os programas e projetos sociais com essas famílias vulneráveis;</t>
   </si>
   <si>
     <t>18343</t>
   </si>
   <si>
     <t>170000</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18343/24-02-2020-informacoes-com-relacao-ao-aedes-aegypty.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18343/24-02-2020-informacoes-com-relacao-ao-aedes-aegypty.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, que sejam encaminhadas a esta Casa de Leis as seguintes informações com relação a arboviroses transmitidas pelo Aedes Aegypti – Dengue, Febre de Chikungunya e Zika vírus:1.Quais as providências que estão sendo tomadas pelo Departamento de Vigilância Ambiental? 2. Relação detalhada dos trabalhos realizados em 2019 até a presente data; 3.Taxa de infestação do Aedes aegypti em 2019 até a presente data; 4.Cálculo de incidência do Aedes aegypti em 2019 até a presente data.</t>
   </si>
   <si>
     <t>19194</t>
   </si>
   <si>
     <t>VETP</t>
   </si>
   <si>
     <t>Veto Parcial</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19194/2020_08_07_14_40_24.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19194/2020_08_07_14_40_24.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei Nº 54/2020 - Autoriza o Poder Executivo a contratar em caráter emergencial e por tempo determinado, recursos humanos para a Secretaria de Saúde e para a Secretaria de Assistência Social e dá outras providências.</t>
   </si>
   <si>
     <t>18493</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18493/2020_04_22_08_43_34.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18493/2020_04_22_08_43_34.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei Nº 110/2019 - Altera dispositivos da Lei 2.075/2019, que dispõe acerca do parcelamento de imóveis para fins específicos de sítios de recreio no município de Campo Novo do Parecis e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2584,68 +2584,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19772/2020_11_25_09_49_57.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19773/2020_11_25_09_30_48.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18223/03-02-2019-patrolamento-e-cascalhamento-da-continuacao-da-avenida-amapa-no-bairro-jardim-das-palmeiras-ligando-ao-loteamento-jardim-italia.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18224/03-02-2019-piscicultura-nas-aldeias-indigena.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18249/faixas-elevades-defronte-escola-delifino.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18295/10-02-2020-cobertura-de-usina-de-asfalto.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18504/2020_04_22_10_25_59.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18574/indicacao-quebra-molas-avenida-dos-trabalhadores.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18602/indicacao-indicacao-_2020-limpeza-entorno-pista-motocross.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18603/indicacao-indicacao-_2020-quebra-mola-rua-gaivota.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18605/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18609/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18639/02-indicacao-quebra-mola-andorinha.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18689/indicacao-_2020-lavatorio-para-higienizacao-das-maos.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18690/indicacao-2020-sarjetas-rua-belem.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18691/indicacao-conselho-de-seguranca-municipal.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18698/indicacao-_2020-campanha-vacinacao-caminhoneiro.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18700/03-indicacao-isencao-de-iptu.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18753/indicacao-container-para-castracao.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19153/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19201/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19207/indicacao-consertar-o-gabiao-erosao.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19249/indicacao-indicacao-_2020-protocolo-eletronico.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19705/indicacao-_2020-varricao-avrotary.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19742/indicacao-_2020-plantao-psf-itamarati.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18296/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18259/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19808/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19810/mocao-de-aplausos-ao-conseg-de-campo-novo.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18018/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19261/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19867/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19816/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19818/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19817/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19876/2020_12_17_10_28_04.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18640/2020_05_08_13_48_53.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18641/2020_05_08_14_20_21.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19456/2020_09_11_13_57_42.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18238/2020_01_30_10_06_26.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18237/2020_01_30_09_47_52.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18236/2020_01_30_09_46_54.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18239/2020_01_30_10_08_01.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18235/2020_01_30_09_23_18.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18254/2020_01_31_09_16_20.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18253/2020_01_31_09_05_36.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18340/2020_02_21_08_20_35.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18360/2020_02_27_15_19_43.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18367/2020_03_02_09_25_16.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18378/2020_03_03_08_07_22.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18494/2020_04_22_08_52_55.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18537/2020_07_16_09_10_31.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18499/2020_04_22_10_04_26.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18521/2020_04_22_15_12_20.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18541/2020_04_23_09_55_46.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18561/2020_04_24_09_41_51.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18525/2020_04_22_16_42_43.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18490/2020_04_22_07_46_02.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18491/2020_04_22_07_51_00.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18492/2020_04_22_07_55_06.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18601/2020_04_30_07_22_53.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18660/2020_05_13_09_18_42.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18683/2020_05_20_15_52_48.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18514/2020_04_22_13_32_14.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18720/2020_05_25_17_36_01.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18746/2020_05_28_10_56_53.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18756/2020_05_29_18_02_31.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18774/2020_06_03_13_43_11.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18798/2020_06_05_09_31_47.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18848/2020_06_17_08_15_54.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18841/2020_06_16_16_09_23.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18866/2020_06_18_13_45_34.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18867/2020_06_18_13_47_41.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18873/2020_06_18_16_07_38.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18876/2020_06_18_16_16_58.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18877/2020_06_18_16_19_05.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18871/2020_06_18_14_26_25.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18932/2020_06_24_16_05_36.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18936/2020_06_30_08_54_05.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18967/2020_07_02_15_16_57.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18966/2020_07_02_15_14_53.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18983/2020_07_03_10_28_15.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18965/2020_07_02_13_27_38.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19023/2020_07_09_16_19_46.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19127/2020_07_27_07_07_25.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19156/2020_07_31_11_42_38.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19138/2020_07_29_10_34_58.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19151/2020_07_31_09_53_19.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19152/2020_07_31_09_55_39.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19155/2020_07_31_11_39_44.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19219/2020_08_12_10_36_46.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19223/2020_09_04_10_37_23.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19248/2020_08_20_13_59_35.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19271/2020_08_25_09_53_25.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19293/2020_08_31_08_40_12.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19283/2020_08_26_09_31_29.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19301/2020_09_01_15_27_58.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19308/2020_09_02_15_09_26.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19315/2020_09_04_10_00_54.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19470/2020_09_16_16_55_55.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19488/2020_09_16_07_50_17.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19497/2020_09_17_10_45_43.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19498/2020_09_17_10_49_09.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19508/2020_09_24_13_23_20.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19578/2020_10_14_08_57_28.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19593/2020_10_20_15_51_52.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19622/2020_10_19_10_53_48.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19626/2020_10_20_08_19_21.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19649/2020_10_22_10_18_09.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19650/2020_10_22_08_25_29.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19736/2020_11_17_14_08_27.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19734/2020_11_17_13_35_29.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19753/2020_11_23_17_04_26.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19754/2020_11_23_17_08_22.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19805/2020_12_03_08_39_03.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19806/2020_12_03_08_44_49.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18345/lei-uber-ultimo.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18587/2020_04_28_10_26_39.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18872/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19224/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19798/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19516/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19741/2020_11_23_16_36_52.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19569/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18222/03-02-2020-qual-o-valor-total-gasto-na-revitalizacao-da-praca-da-biblia.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18225/03-02-2020-cronograma-da-secretaria-de-cultura-e-turismo.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18226/03-02-2020-qual-o-valor-gasto-na-feira-livre-municipal-apos-retorno-da-obra.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18289/requerimento.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18293/requerimento.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18294/requerimento.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18342/requerimento.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18549/2020_04_23_14_04_56.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18344/26-02-2020-relacao-de-cargos-comissionado-2020.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18347/requerimento.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18348/requerimento.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18550/2020_04_24_08_06_17.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18551/2020_04_23_14_38_39.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18611/requerimento.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18644/requerimento.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18684/requerimento-no01-compra-de-gramas.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18685/requerimento-no02-servicos-hidraulicos.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18686/requerimento-no03-servicos-bombas-retifica-e-motores.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18687/requerimento-no04-furto-painel-pc.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18688/requerimento-no05-acidente-da-camionete.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18697/requerimento-escola-olenka.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18699/requerimento-_2020-emenda-parlamentar-individual.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18702/requerimento.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18752/requerimento.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18797/requerimento.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18834/requerimento-cartao-de-ponto-infra-estrutura.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18835/requerimento-materias-estocados-na-usina-asfaltica.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18836/requerimento-servicos-bombas-retifica-e-motores.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18837/requerimento-servicos-hidraulicos.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18838/requerimento-compra-de-gramas.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18958/requerimento-corredor-esportivo.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18971/requerimento.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19202/requerimento-2020-limpeza-dos-gabioes.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19203/requerimento-ampliacao-sucupira.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19204/requerimento-reforma-posto-de-saude-b-esperanca.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19244/requerimento-_2020-fundo-muncipal-meio-ambiente.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19250/requerimento-_2020-codigo-de-postura.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19251/requerimento.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19302/requerimento.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19309/requerimento.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19310/requerimento.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19314/requerimento.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19510/requerimento.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19529/requerimento-multa-secretario-de-desenvolvimento.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19535/2020_10_16_13_52_18.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19658/requerimento.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19659/requerimento-caminhao-varredor.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19660/requerimento-galerias-marechal-rondon.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19809/requerimento-_2020-relacao-de-catadores-de-lixo.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18343/24-02-2020-informacoes-com-relacao-ao-aedes-aegypty.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19194/2020_08_07_14_40_24.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18493/2020_04_22_08_43_34.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19772/2020_11_25_09_49_57.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19773/2020_11_25_09_30_48.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18223/03-02-2019-patrolamento-e-cascalhamento-da-continuacao-da-avenida-amapa-no-bairro-jardim-das-palmeiras-ligando-ao-loteamento-jardim-italia.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18224/03-02-2019-piscicultura-nas-aldeias-indigena.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18249/faixas-elevades-defronte-escola-delifino.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18295/10-02-2020-cobertura-de-usina-de-asfalto.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18504/2020_04_22_10_25_59.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18574/indicacao-quebra-molas-avenida-dos-trabalhadores.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18602/indicacao-indicacao-_2020-limpeza-entorno-pista-motocross.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18603/indicacao-indicacao-_2020-quebra-mola-rua-gaivota.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18605/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18609/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18639/02-indicacao-quebra-mola-andorinha.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18689/indicacao-_2020-lavatorio-para-higienizacao-das-maos.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18690/indicacao-2020-sarjetas-rua-belem.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18691/indicacao-conselho-de-seguranca-municipal.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18698/indicacao-_2020-campanha-vacinacao-caminhoneiro.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18700/03-indicacao-isencao-de-iptu.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18753/indicacao-container-para-castracao.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19153/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19201/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19207/indicacao-consertar-o-gabiao-erosao.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19249/indicacao-indicacao-_2020-protocolo-eletronico.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19705/indicacao-_2020-varricao-avrotary.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19742/indicacao-_2020-plantao-psf-itamarati.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18296/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18259/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19808/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19810/mocao-de-aplausos-ao-conseg-de-campo-novo.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18018/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19261/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19867/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19816/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19818/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19817/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19876/2020_12_17_10_28_04.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18640/2020_05_08_13_48_53.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18641/2020_05_08_14_20_21.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19456/2020_09_11_13_57_42.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18238/2020_01_30_10_06_26.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18237/2020_01_30_09_47_52.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18236/2020_01_30_09_46_54.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18239/2020_01_30_10_08_01.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18235/2020_01_30_09_23_18.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18254/2020_01_31_09_16_20.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18253/2020_01_31_09_05_36.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18340/2020_02_21_08_20_35.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18360/2020_02_27_15_19_43.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18367/2020_03_02_09_25_16.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18378/2020_03_03_08_07_22.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18494/2020_04_22_08_52_55.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18537/2020_07_16_09_10_31.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18499/2020_04_22_10_04_26.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18521/2020_04_22_15_12_20.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18541/2020_04_23_09_55_46.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18561/2020_04_24_09_41_51.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18525/2020_04_22_16_42_43.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18490/2020_04_22_07_46_02.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18491/2020_04_22_07_51_00.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18492/2020_04_22_07_55_06.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18601/2020_04_30_07_22_53.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18660/2020_05_13_09_18_42.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18683/2020_05_20_15_52_48.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18514/2020_04_22_13_32_14.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18720/2020_05_25_17_36_01.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18746/2020_05_28_10_56_53.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18756/2020_05_29_18_02_31.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18774/2020_06_03_13_43_11.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18798/2020_06_05_09_31_47.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18848/2020_06_17_08_15_54.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18841/2020_06_16_16_09_23.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18866/2020_06_18_13_45_34.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18867/2020_06_18_13_47_41.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18873/2020_06_18_16_07_38.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18876/2020_06_18_16_16_58.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18877/2020_06_18_16_19_05.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18871/2020_06_18_14_26_25.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18932/2020_06_24_16_05_36.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18936/2020_06_30_08_54_05.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18967/2020_07_02_15_16_57.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18966/2020_07_02_15_14_53.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18983/2020_07_03_10_28_15.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18965/2020_07_02_13_27_38.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19023/2020_07_09_16_19_46.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19127/2020_07_27_07_07_25.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19156/2020_07_31_11_42_38.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19138/2020_07_29_10_34_58.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19151/2020_07_31_09_53_19.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19152/2020_07_31_09_55_39.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19155/2020_07_31_11_39_44.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19219/2020_08_12_10_36_46.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19223/2020_09_04_10_37_23.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19248/2020_08_20_13_59_35.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19271/2020_08_25_09_53_25.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19293/2020_08_31_08_40_12.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19283/2020_08_26_09_31_29.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19301/2020_09_01_15_27_58.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19308/2020_09_02_15_09_26.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19315/2020_09_04_10_00_54.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19470/2020_09_16_16_55_55.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19488/2020_09_16_07_50_17.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19497/2020_09_17_10_45_43.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19498/2020_09_17_10_49_09.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19508/2020_09_24_13_23_20.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19578/2020_10_14_08_57_28.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19593/2020_10_20_15_51_52.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19622/2020_10_19_10_53_48.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19626/2020_10_20_08_19_21.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19649/2020_10_22_10_18_09.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19650/2020_10_22_08_25_29.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19736/2020_11_17_14_08_27.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19734/2020_11_17_13_35_29.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19753/2020_11_23_17_04_26.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19754/2020_11_23_17_08_22.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19805/2020_12_03_08_39_03.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19806/2020_12_03_08_44_49.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18345/lei-uber-ultimo.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18587/2020_04_28_10_26_39.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18872/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19224/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19798/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19516/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19741/2020_11_23_16_36_52.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19569/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18222/03-02-2020-qual-o-valor-total-gasto-na-revitalizacao-da-praca-da-biblia.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18225/03-02-2020-cronograma-da-secretaria-de-cultura-e-turismo.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18226/03-02-2020-qual-o-valor-gasto-na-feira-livre-municipal-apos-retorno-da-obra.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18289/requerimento.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18293/requerimento.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18294/requerimento.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18342/requerimento.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18549/2020_04_23_14_04_56.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18344/26-02-2020-relacao-de-cargos-comissionado-2020.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18347/requerimento.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18348/requerimento.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18550/2020_04_24_08_06_17.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18551/2020_04_23_14_38_39.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18611/requerimento.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18644/requerimento.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18684/requerimento-no01-compra-de-gramas.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18685/requerimento-no02-servicos-hidraulicos.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18686/requerimento-no03-servicos-bombas-retifica-e-motores.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18687/requerimento-no04-furto-painel-pc.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18688/requerimento-no05-acidente-da-camionete.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18697/requerimento-escola-olenka.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18699/requerimento-_2020-emenda-parlamentar-individual.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18702/requerimento.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18752/requerimento.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18797/requerimento.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18834/requerimento-cartao-de-ponto-infra-estrutura.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18835/requerimento-materias-estocados-na-usina-asfaltica.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18836/requerimento-servicos-bombas-retifica-e-motores.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18837/requerimento-servicos-hidraulicos.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18838/requerimento-compra-de-gramas.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18958/requerimento-corredor-esportivo.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18971/requerimento.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19202/requerimento-2020-limpeza-dos-gabioes.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19203/requerimento-ampliacao-sucupira.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19204/requerimento-reforma-posto-de-saude-b-esperanca.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19244/requerimento-_2020-fundo-muncipal-meio-ambiente.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19250/requerimento-_2020-codigo-de-postura.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19251/requerimento.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19302/requerimento.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19309/requerimento.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19310/requerimento.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19314/requerimento.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19510/requerimento.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19529/requerimento-multa-secretario-de-desenvolvimento.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19535/2020_10_16_13_52_18.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19658/requerimento.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19659/requerimento-caminhao-varredor.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19660/requerimento-galerias-marechal-rondon.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19809/requerimento-_2020-relacao-de-catadores-de-lixo.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18343/24-02-2020-informacoes-com-relacao-ao-aedes-aegypty.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/19194/2020_08_07_14_40_24.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2020/18493/2020_04_22_08_43_34.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H179"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="222" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="221.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>