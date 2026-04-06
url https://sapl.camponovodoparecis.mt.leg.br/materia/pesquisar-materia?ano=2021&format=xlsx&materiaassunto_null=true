--- v0 (2026-01-01)
+++ v1 (2026-04-06)
@@ -54,3553 +54,3553 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>20876</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>MARCIO CLEI FERREIRA DO NASCIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20876/2021_05_28_08_29_13.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20876/2021_05_28_08_29_13.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Complementar Nº 3/2021 - Dispõe sobre o macrozoneamento, zoneamento, uso e ocupação do solo no Município de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>19974</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>FABIO AGUIAR</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/19974/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/19974/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que seja restabelecido o serviço público de transporte coletivo em Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>19975</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, FABIO AGUIAR, JOAQUIM EQUIP, JORGE ITAMAR RODRIGUES, JOSÉ MARCIANO DA SILVA, MARCELO JOSÉ BURGEL, MARCIO CLEI FERREIRA DO NASCIMENTO, VANDERLEI MARCOS PULGA BAIOTO, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/19975/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/19975/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implantação de escolas de educação infantil nos Bairros Olenka e Jardim Primavera.</t>
   </si>
   <si>
     <t>19976</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>JOSÉ MARCIANO DA SILVA, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/19976/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/19976/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a instalação de redutores de velocidade na Rua Uirapuru, entre as Ruas Cardeal e das Perdizes, próximo à Marmitaria Ki-Sabor, e na Rua Andorinha, entre as Ruas Xororó e das Perdizes, ambas localizadas no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>19977</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>JOAQUIM EQUIP, JORGE ITAMAR RODRIGUES, JOSÉ MARCIANO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/19977/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/19977/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a execução de obras de infraestrutura no Bairro Boa Esperança, sendo: 1. implantação de sistema de drenagem; 2. recapeamento asfáltico das vias; 3. implantação de pista de caminhada.</t>
   </si>
   <si>
     <t>20059</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>JORGE ITAMAR RODRIGUES, MARCIO CLEI FERREIRA DO NASCIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20059/indicacao-_2021-profissionais-posto-saude-itamarati.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20059/indicacao-_2021-profissionais-posto-saude-itamarati.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a contratação de dentista e fisioterapeuta para prestar atendimento na Unidade de Saúde da Itamarati Norte.</t>
   </si>
   <si>
     <t>20060</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>FABIO AGUIAR, JOAQUIM EQUIP, JORGE ITAMAR RODRIGUES, MARCELO JOSÉ BURGEL, MARCIO CLEI FERREIRA DO NASCIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20060/indicacao-_2021-refis.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20060/indicacao-_2021-refis.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a elaboração de Projeto de Lei instituindo o Programa de Recuperação Fiscal-REFIS.</t>
   </si>
   <si>
     <t>20086</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20086/indicacao-avandre-maggi-copia.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20086/indicacao-avandre-maggi-copia.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implantação de um Programa Piloto de Internet Gratuita nas praças centrais de nosso município.</t>
   </si>
   <si>
     <t>20088</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20088/indicacao-avandre-maggi.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20088/indicacao-avandre-maggi.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a execução de obras de recapeamento asfáltico e tubulação de águas pluviais, bem como a substituição da iluminação pública na Av. André Antônio Maggi .</t>
   </si>
   <si>
     <t>20151</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20151/indicacao-_2021-projeto-baixa-renda.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20151/indicacao-_2021-projeto-baixa-renda.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implementação neste município da Lei Federal nº 11.888, de 21.12.2008, que assegura às famílias de baixa renda assistência técnica pública e gratuita para o projeto e a construção de habitação de interesse social.</t>
   </si>
   <si>
     <t>20152</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20152/indicacao-_2021-abertura-da-via-olenka.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20152/indicacao-_2021-abertura-da-via-olenka.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a conclusão da abertura da via do Bairro Olenka que faz divisa com a Fazenda Olenka, entre as Avenidas Olacyr Francisco de Moraes e Amapá, bem como  pavimentação e implantação de iluminação pública.</t>
   </si>
   <si>
     <t>20153</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20153/indicacao-_2021-trecho-ate-jditalia.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20153/indicacao-_2021-trecho-ate-jditalia.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a conclusão da pavimentação asfáltica no trecho da Av. Olacyr Francisco de Moraes compreendido entre o cruzamento com a Av. Minas Gerais e o final Loteamento Jardim  Itália.</t>
   </si>
   <si>
     <t>20163</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20163/indicacao-mais-casas-mt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20163/indicacao-mais-casas-mt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a adesão do Município ao Programa Casa MT, do Governo do Estado, por intermédio do MT Participações e Projetos S/A (MT PAR).</t>
   </si>
   <si>
     <t>20170</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20170/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20170/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a realização de estudo para avaliar a possibilidade de redução do percentual de correção da Unidade Fiscal de Campo Novo do Parecis para 2021, devido à pandemia.</t>
   </si>
   <si>
     <t>20209</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20209/indicacao-revisao-do-codigo-municipal-do-meio-ambiente.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20209/indicacao-revisao-do-codigo-municipal-do-meio-ambiente.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a revisão do Código Municipal de Meio Ambiente.</t>
   </si>
   <si>
     <t>20210</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20210/indicacao-revisao-uso-e-ocupacao-do-solo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20210/indicacao-revisao-uso-e-ocupacao-do-solo.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a revisão da Lei de zoneamento e uso e ocupação do solo.</t>
   </si>
   <si>
     <t>20211</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20211/indicacao-triturador-galho.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20211/indicacao-triturador-galho.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a aquisição de triturador de troncos e galhos com capacidade de corte de 200 mm.</t>
   </si>
   <si>
     <t>20212</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20212/indicacao-implantacao-da-coleta-seletiva.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20212/indicacao-implantacao-da-coleta-seletiva.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implementação da coleta seletiva de lixo no Município.</t>
   </si>
   <si>
     <t>20214</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20214/indicacao-ciclovia-ifmt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20214/indicacao-ciclovia-ifmt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a construção de um ciclovia às margens da Rodovia MT-235, no trecho compreendido entre a Avenida Florianópolis e o Campus do IFMT.</t>
   </si>
   <si>
     <t>20215</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20215/indicacao-varricao-rotary.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20215/indicacao-varricao-rotary.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a execução do serviço de varrição na Avenida Rotary Internacional, no Bairro Alvorada.</t>
   </si>
   <si>
     <t>20216</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>JOAQUIM EQUIP</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20216/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20216/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a execução de pavimentação asfáltica da Avenida Rio de Janeiro neste ano de 2021.</t>
   </si>
   <si>
     <t>20217</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, JOSÉ MARCIANO DA SILVA, VANDERLEI MARCOS PULGA BAIOTO, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20217/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20217/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a execução de reforma geral e ampliação da Unidade Básica de Saúde do Bairro Boa Esperança.</t>
   </si>
   <si>
     <t>20218</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20218/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20218/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a execução de obras de drenagem e pavimentação asfáltica na Rua Frei Galvão, no Bairro Boa Esperança.</t>
   </si>
   <si>
     <t>20221</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, FABIO AGUIAR, JOAQUIM EQUIP, JORGE ITAMAR RODRIGUES, JOSÉ MARCIANO DA SILVA, MARCELO JOSÉ BURGEL, MARCIO CLEI FERREIRA DO NASCIMENTO, VANDERLEI MARCOS PULGA BAIOTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20221/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20221/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implantação de dois órgãos de assistência social: CAPS - Centro de Atenção Psicossocial e CREAS - Centro de Referência Especializado de Assistência Social.</t>
   </si>
   <si>
     <t>20222</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20222/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20222/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo providências para melhoria da estrutura do Conselho Tutelar.</t>
   </si>
   <si>
     <t>20223</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20223/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20223/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a execução de serviços de manutenção em espaços esportivos e de lazer da cidade.</t>
   </si>
   <si>
     <t>20224</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20224/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20224/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a construção de um ginásio de esportes no Bairro Boa Esperança.</t>
   </si>
   <si>
     <t>20225</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20225/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20225/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a execução de serviços de remoção de terra acumulada em sarjetas de vias do Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>20227</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20227/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20227/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a realização de mutirão de limpeza em todos os Bairros da cidade.</t>
   </si>
   <si>
     <t>20237</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20237/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20237/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que seja determinado o aumento da frequência da realização do serviço de coleta de lixo no Jardim Itália, para, pelo menos, duas vezes na semana.</t>
   </si>
   <si>
     <t>20249</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20249/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20249/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam a revitalização da praça da sede do Distrito de Marechal Rondon.</t>
   </si>
   <si>
     <t>20278</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20278/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20278/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo extensão da rede de iluminação pública às margens da Rodovia BR-364, no trecho compreendido entre a Avenida Minas Gerais e o Bairro Jardim Itália.</t>
   </si>
   <si>
     <t>20279</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20279/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20279/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a elaboração de projeto padrão que visa construção de área externa (garagem) nas 400 casas do Residencial Parecis.</t>
   </si>
   <si>
     <t>20294</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>JORGE ITAMAR RODRIGUES, MARCELO JOSÉ BURGEL</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20294/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20294/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a continuidade da implantação de ciclovia na Avenida Minas Gerais, contemplando toda sua extensão.</t>
   </si>
   <si>
     <t>20295</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20295/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20295/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implantação de ciclovia às margens da BR-364, no trecho compreendido entre a Avenida Minas Gerais e o Bairro Jardim Itália.</t>
   </si>
   <si>
     <t>20311</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20311/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20311/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a inclusão de ações de infraestrutura de educação e saúde no PPA 2022 a 2025  - construção de escola e unidade de saúde no Bairros Jardim Itália e Parque dos Girassóis.</t>
   </si>
   <si>
     <t>20318</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, FABIO AGUIAR, JOSÉ MARCIANO DA SILVA, MARCELO JOSÉ BURGEL, VANDERLEI MARCOS PULGA BAIOTO, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20318/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20318/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a realização, em caráter emergencial, de intervenções na rede de drenagem ao longo da Rua Sucupira, a fim de dar maior vazão ao escoamento das águas pluviais até o canal em gabiões.</t>
   </si>
   <si>
     <t>20332</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20332/indicacao-termo-redutor-de-residuos.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20332/indicacao-termo-redutor-de-residuos.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a realização de estudo para implantação de termo redutor de resíduos em nossa cidade.</t>
   </si>
   <si>
     <t>20343</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20343/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20343/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implantação de estacionamento em diagonal na Avenida Minas Gerais, na extensão da quadra 400, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>20378</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, JOSÉ MARCIANO DA SILVA, MARCELO JOSÉ BURGEL, VANDERLEI MARCOS PULGA BAIOTO, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20378/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20378/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a execução de levantamento, cascalhamento e abertura de caixas de contenção em pontos da estrada municipal que dá acesso ao Balneário Rio Verde.</t>
   </si>
   <si>
     <t>20379</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20379/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20379/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a construção de sede própria para o DAP - Departamento de Água do Parecis.</t>
   </si>
   <si>
     <t>20421</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20421/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20421/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a aquisição de computadores portáteis aos alunos da rede municipal de ensino.</t>
   </si>
   <si>
     <t>20422</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20422/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20422/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a implantação da plataforma EDUCAPLUS na rede municipal de ensino.</t>
   </si>
   <si>
     <t>20434</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20434/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20434/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo Municipal dar continuidade à construção da Pista de Caminhada Egínio Pinto Gomes,  em toda extensão da Rua Sucupira.</t>
   </si>
   <si>
     <t>20435</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20435/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20435/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a instalação de bebedouros na Pista de Caminhada Egínio Pinto Gomes, na Rua Sucupira.</t>
   </si>
   <si>
     <t>20446</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20446/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20446/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a instalação de refletores no mini-estádio do Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>20542</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>FABIO AGUIAR, JOAQUIM EQUIP, JORGE ITAMAR RODRIGUES, JOSÉ MARCIANO DA SILVA, MARCELO JOSÉ BURGEL</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20542/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20542/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a realização de estudo para aquisição e implantação de placas geradoras de energia solar nos diversos prédios públicos, incluindo o Centro Hospitalar Parecis “Euclides Horst” - CHP</t>
   </si>
   <si>
     <t>20522</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>JOAQUIM EQUIP, MARCIO CLEI FERREIRA DO NASCIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20522/indicacao-faixa-elevada-rua-porto-velho.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20522/indicacao-faixa-elevada-rua-porto-velho.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a construção de uma faixa elevada para pedestres na Rua Porto Velho, nas proximidades da Cadeia Pública.</t>
   </si>
   <si>
     <t>20524</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20524/indicacao-senai.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20524/indicacao-senai.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implantação de uma unidade do SENAI - Serviço Nacional de Aprendizagem Industrial em nossa cidade.</t>
   </si>
   <si>
     <t>20525</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20525/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20525/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a implantação de pista de caminhada e ciclovia, com arborização e iluminação, ao longo da Avenida Amazonas, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>20526</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>JORGE ITAMAR RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20526/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20526/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a execução de serviços de patrolamento, levantamento e cascalhamento da Estrada Seis Lagoas.</t>
   </si>
   <si>
     <t>20527</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20527/indicacao-arborizacao-avamazonas.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20527/indicacao-arborizacao-avamazonas.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que seja analisada a possibilidade da arborização da margem esquerda da Avenida Amazonas, sentido leste/oeste, com prioridade nas imediações da E.E. Pe. Arlindo I. de Oliveira, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>20528</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20528/indicacao-iluminacao-pista-de-caminhada-avlions.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20528/indicacao-iluminacao-pista-de-caminhada-avlions.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo seja procedida a implantação de iluminação pública na pista de caminhada da Avenida Lions Internacional.</t>
   </si>
   <si>
     <t>20529</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20529/indicacao-plano-residuos-solidos.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20529/indicacao-plano-residuos-solidos.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a elaboração do Plano Municipal de Resíduos Sólidos.</t>
   </si>
   <si>
     <t>20530</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20530/indicacao-sanitarios-no-ginasio-itamarati.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20530/indicacao-sanitarios-no-ginasio-itamarati.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a construção de sanitários no ginásio de esportes da Fazenda Itamarati Norte.</t>
   </si>
   <si>
     <t>20531</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20531/indicacao-novo-predio-emei-itamarati.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20531/indicacao-novo-predio-emei-itamarati.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a construção de novo prédio para abrigar a EMEI Itamarati Norte.</t>
   </si>
   <si>
     <t>20532</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20532/indicacao-bombeiros-do-futuro.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20532/indicacao-bombeiros-do-futuro.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo buscar parceria para implantação do projeto social "Bombeiros do Futuro", neste Município.</t>
   </si>
   <si>
     <t>20589</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, JOAQUIM EQUIP, JOSÉ MARCIANO DA SILVA, VANDERLEI MARCOS PULGA BAIOTO, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20589/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20589/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implantação de redutor de velocidade na Avenida dos Trabalhadores, principal acesso ao Bairro Boa Esperança.</t>
   </si>
   <si>
     <t>20590</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20590/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20590/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo, por intermédio do Departamento Municipal de Trânsito Urbano, a implantação de sinalização horizontal (faixa de pedestre) na Avenida Maranhão, nas proximidades da Igreja Cristã do Brasil.</t>
   </si>
   <si>
     <t>20591</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20591/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20591/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a utilização dos postes de energia elétrica, localizados nos cruzamentos das vias públicas, para identificar as respectivas ruas e avenidas, no sentido vertical.</t>
   </si>
   <si>
     <t>20568</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20568/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20568/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a criação de um Programa Municipal de Concessão de Auxílio Emergencial, destinado a famílias em situação de vulnerabilidade social e categorias de trabalhadores afetados economicamente pela Covid-19.</t>
   </si>
   <si>
     <t>20592</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>JOAQUIM EQUIP, JORGE ITAMAR RODRIGUES, JOSÉ MARCIANO DA SILVA, MARCELO JOSÉ BURGEL, MARCIO CLEI FERREIRA DO NASCIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20592/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20592/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a instalação de placas com a identificação das vias no Bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>20593</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20593/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20593/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a realização de estudo de viabilidade de implantação de um bosque na área comunitária 27, na antiga pista de autocross.</t>
   </si>
   <si>
     <t>20605</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20605/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20605/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo, através da Secretaria de Desenvolvimento Econômico, por meio da Sala do Empreendedor, auxiliar MEI's, Micro e Pequenas Empresas no acesso a créditos subsidiados no Desenvolve MT.</t>
   </si>
   <si>
     <t>20606</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20606/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20606/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a criação de programa de governo de incentivo e promoção do microcrédito,</t>
   </si>
   <si>
     <t>20608</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20608/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20608/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica a revitalização das praças do Bairro Boa Esperança.</t>
   </si>
   <si>
     <t>20609</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20609/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20609/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica a construção de uma praça na quadra 345 do Bairro Jardim das Palmeiras, dotada, inclusive, de pista de skate e bike.</t>
   </si>
   <si>
     <t>20644</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20644/indicacao-corredor-esportivo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20644/indicacao-corredor-esportivo.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a construção de corredor esportivo na Avenida Rio de Janeiro, no Bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>20645</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20645/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20645/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a instalação de academia de ginástica no Estádio Municipal Ary Tomazelli, bem como a ampliação do horário de funcionamento.</t>
   </si>
   <si>
     <t>20647</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20647/idicacao-de-construcao-de-faixa-elevada-em-frete-posto-de-saude-jp.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20647/idicacao-de-construcao-de-faixa-elevada-em-frete-posto-de-saude-jp.doc</t>
   </si>
   <si>
     <t>Indicam a implantação de faixa elevada para pedestres em frente a Unidade de Saúde da Avenida Minas Gerais, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>20648</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>JOSÉ MARCIANO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20648/indicacao-de-faixa-elevada-entre-o-ginasio-e-esportes-e-o-mercado-real.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20648/indicacao-de-faixa-elevada-entre-o-ginasio-e-esportes-e-o-mercado-real.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implantação de faixa elevada para pedestres na Av. Minas Gerais, entre o ginásio de esportes e o Mercado Real, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>20660</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20660/indicacao-recuperacao-das-estradas-vicinais-pa-guapirama.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20660/indicacao-recuperacao-das-estradas-vicinais-pa-guapirama.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo, por intermédio da Secretaria Municipal de Infraestrutura, realizar serviços de recuperação com patrolamento e cascalhamento nas travessias na Comunidade do PA-Guapirama, Travessão Minuano, Estrada Transcanavieira e Aldeia Indígena Chapada Azul.</t>
   </si>
   <si>
     <t>20694</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20694/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20694/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implantação de uma fábrica para produção de artefatos de concreto, com a utilização de mão de obra de reeducandos da Cadeia Pública Municipal, a exemplo do Município de Lucas do Rio Verde.</t>
   </si>
   <si>
     <t>20704</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20704/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20704/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a aquisição de notebooks para uso dos professores da rede municipal de ensino.</t>
   </si>
   <si>
     <t>20708</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20708/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20708/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implantação de redutor de velocidade na Avenida Belo Horizonte, nas proximidades do cruzamento com a Rua João-de-Barro, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>20737</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20737/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20737/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implantação de faixa elevada para pedestres na Avenida Rio Grande do Sul, defronte o Banco do Brasil.</t>
   </si>
   <si>
     <t>20743</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>FABIO AGUIAR, JOAQUIM EQUIP, JORGE ITAMAR RODRIGUES, JOSÉ MARCIANO DA SILVA, MARCELO JOSÉ BURGEL, MARCIO CLEI FERREIRA DO NASCIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20743/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20743/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a criação de um Banco de Doação de Sangue para atender o Município.</t>
   </si>
   <si>
     <t>20839</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20839/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20839/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implantação do serviço de coleta de lixo no Loteamento Parque dos Girassóis.</t>
   </si>
   <si>
     <t>20707</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20707/indicacao-quebra-molas.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20707/indicacao-quebra-molas.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a construção de abrigo nos pontos de embarque e desembarque de trabalhadores, localizados no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>20805</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20805/indicacao-77_2021-faixa-elevada-na-av-lions-internacinal.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20805/indicacao-77_2021-faixa-elevada-na-av-lions-internacinal.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implantação de uma faixa para travessia de pedestres elevada na Avenida Ipê esquina com a Rua Guajuvira.</t>
   </si>
   <si>
     <t>20832</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20832/indicacao-iml-e-politec.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20832/indicacao-iml-e-politec.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo  intervir junto a Secretaria  de Segurança Pública do Estado, visando a instalação de uma unidade de Perícia Oficial e Identificação Técnica - POLITEC, bem como de uma unidade do IML - Instituto Médico Legal, neste município.</t>
   </si>
   <si>
     <t>20806</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20806/indicacao-ajuda-de-custo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20806/indicacao-ajuda-de-custo.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, através da Secretaria competente, a concessão de auxílio, através da Secretaria competente, na forma de ajuda de custo, para os médicos, dentistas e responsáveis pelas EMEIS, lotados na Itamarati Norte e Distrito de Marechal Rondon.</t>
   </si>
   <si>
     <t>20817</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, FABIO AGUIAR, JOAQUIM EQUIP, JOSÉ MARCIANO DA SILVA, MARCELO JOSÉ BURGEL, MARCIO CLEI FERREIRA DO NASCIMENTO, VANDERLEI MARCOS PULGA BAIOTO, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20817/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20817/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a contratação de vigilância especializada, instalação de sistema de videomonitoramento e adoção de outras medidas de segurança nas escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>20849</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20849/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20849/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo, por intermédio da Secretaria Municipal de Saúde, a realização, por intermédio da Secretaria Municipal de Saúde, de mutirão de consultas na especialidade de oftalmologia.</t>
   </si>
   <si>
     <t>20910</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20910/indicacao-_2021-retirar-o-correio-da-emei-itamarati.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20910/indicacao-_2021-retirar-o-correio-da-emei-itamarati.docx</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo que seja providenciada a mudança de local do Posto dos Correios da Itamarati Norte.</t>
   </si>
   <si>
     <t>20911</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20911/indicacao-2021-carreta-da-saude-da-mulher.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20911/indicacao-2021-carreta-da-saude-da-mulher.docx</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo a articulação com o Governo do Estado, por meio da Secretaria de Estado de Saúde, para implementação dos serviços da "Carreta da Saúde da Mulher" neste Município.</t>
   </si>
   <si>
     <t>20912</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20912/termo-de-fomento-para-o-conseg-1.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20912/termo-de-fomento-para-o-conseg-1.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo o repasse mensal de recursos financeiros ao CONSEG, mediante termo de fomento para aplicação na sua atividade finalística.</t>
   </si>
   <si>
     <t>20913</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20913/indicacao-espaco-para-ultilizacao-de-som-automotivo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20913/indicacao-espaco-para-ultilizacao-de-som-automotivo.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a disponibilização de um espaço específico para apresentações de som automotivo e outros eventos.</t>
   </si>
   <si>
     <t>20914</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20914/indicacao-faixa-elevada-cras.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20914/indicacao-faixa-elevada-cras.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implantação de faixa elevada na Av. Martinho Lutero, em frente ao CRAS do Bairro Boa Esperança.</t>
   </si>
   <si>
     <t>20970</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20970/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20970/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo seja reajustado o auxílio funeral pago às famílias de baixa renda.</t>
   </si>
   <si>
     <t>20972</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20972/indicacao-faixa-elevada-defensoria-2021.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20972/indicacao-faixa-elevada-defensoria-2021.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implantação de uma faixa elevada na Avenida Marechal Rondon, nas imediações do Polo Empresarial, entre a Unidade do Corpo de Bombeiros e a Defensoria Pública.</t>
   </si>
   <si>
     <t>21022</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21022/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21022/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo, por intermédio da Secretaria Municipal de Assistência Social, a realização de "Casamento Social".</t>
   </si>
   <si>
     <t>21023</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21023/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21023/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implementação de ações no âmbito da educação especial, tais como: criação de um Departamento específico subordinado à Secretaria Municipal de Educação, incentivo à formação continuada de professores para o atendimento educacional bilíngue de alunos surdos e criação de uma Central de Interpretação de Libras (CIL).</t>
   </si>
   <si>
     <t>21028</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, CCTMA - COMISSÃO DE CULTURA, TURISMO E MEIO AMBIENTE, FABIO AGUIAR, JOAQUIM EQUIP, JORGE ITAMAR RODRIGUES, JOSÉ MARCIANO DA SILVA, MARCELO JOSÉ BURGEL, MARCIO CLEI FERREIRA DO NASCIMENTO, VANDERLEI MARCOS PULGA BAIOTO, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21028/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21028/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a  aquisição do equipamento Arco Cirúrgico para destinação ao Centro Hospitalar “Euclides Horst” - CHP.</t>
   </si>
   <si>
     <t>21031</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21031/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21031/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a revitalização da Pista de Caminhada “Egínio Pinto Gomes”, na Rua Sucupira.</t>
   </si>
   <si>
     <t>21044</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>FABIO AGUIAR, JOAQUIM EQUIP, JORGE ITAMAR RODRIGUES, MARCELO JOSÉ BURGEL, MARCIO CLEI FERREIRA DO NASCIMENTO, VANDERLEI MARCOS PULGA BAIOTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21044/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21044/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a reconstrução da ponte sobre o Rio do Sangue, que liga Campo Novo do Parecis a Nova Maringá, acesso a PCH Baruíto.</t>
   </si>
   <si>
     <t>21145</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21145/indicacao-duplicacao-av-florianopolis.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21145/indicacao-duplicacao-av-florianopolis.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a duplicação da Av. Florianópolis, em toda a sua extensão, bem como a construção de rotatória nas esquinas com as Avenidas Brasil e Mato Grosso.</t>
   </si>
   <si>
     <t>21153</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21153/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21153/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a instalação de bebedouros nas praças públicas da cidade e da sede do Distrito de Marechal.</t>
   </si>
   <si>
     <t>21223</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21223/indicacao-const-praca-rua-piaui.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21223/indicacao-const-praca-rua-piaui.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a construção de uma praça, dotada de parque infantil, utilizando parte da área comunitária 02/A, Fase 1, conhecida como “Praça das Antenas”, na confluência das Ruas Piauí e Santa Catarina.</t>
   </si>
   <si>
     <t>21225</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21225/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21225/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a instalação de semáforo nos cruzamentos da Avenida Brasil com Avenida Rio Grande do Sul e Rua Porto Velho, bem como  nas duas pistas da Avenida Olacyr Francisco de Moraes, na altura do Supermercado Big Master.</t>
   </si>
   <si>
     <t>21258</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21258/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21258/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo, por intermédio da Secretaria Municipal de Infraestrutura,  a implantação de rede de iluminação de led nas Avenidas Minas Gerais e Belo Horizonte, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>21260</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21260/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21260/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implantação de ecoponto nesta cidade.</t>
   </si>
   <si>
     <t>21277</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>VANDERLEI MARCOS PULGA BAIOTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21277/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21277/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica à Prefeitura Municipal informar as demandas de atuação do Conselho Municipal de Saúde.</t>
   </si>
   <si>
     <t>21279</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21279/indicacao-const-iluminacao-av-princesa-izabel.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21279/indicacao-const-iluminacao-av-princesa-izabel.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a melhoria da iluminação pública e recuperação do asfalto da Av. Leonel Rissieri Calcagnotto, entre a Av. Olacyr Francisco de Moraes e a Av. Getúlio Vargas, no Bairro Boa Esperança.</t>
   </si>
   <si>
     <t>21280</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21280/20210811.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21280/20210811.pdf</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo dotar de iluminação o espaço público esportivo e de lazer localizado na Avenida Ipê, no Bairro Alvorada.</t>
   </si>
   <si>
     <t>21310</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21310/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21310/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a realização de mutirão para emissão de carteiras de identidade na localidade de Itamarati Norte.</t>
   </si>
   <si>
     <t>21321</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, FABIO AGUIAR, JOSÉ MARCIANO DA SILVA, VANDERLEI MARCOS PULGA BAIOTO, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21321/indicacao-marciano-poco-artesiano-mini-estadio.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21321/indicacao-marciano-poco-artesiano-mini-estadio.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a realização de estudo para a instalação de um poço artesiano nas proximidades do mini-estádio do Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>21323</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21323/indicacao-limpesas-nas-bocas-de-lobo-de-toda-cidade.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21323/indicacao-limpesas-nas-bocas-de-lobo-de-toda-cidade.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a realização de limpeza e manutenção em todas as bocas de lobo da cidade.</t>
   </si>
   <si>
     <t>21324</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21324/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21324/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a construção de sede própria para a Secretaria Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>21378</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>MARCELO JOSÉ BURGEL</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21378/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21378/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a aquisição de ônibus para uso exclusivo da Secretaria Municipal de Esportes e Lazer.</t>
   </si>
   <si>
     <t>21381</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>BEITO MACHADINHO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21381/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21381/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a construção de uma cobertura no acesso principal à Escola Municipal de Educação Infantil “ Professora Dolores Maria Backes Funk”, na sede do Distrito de Marechal Rondon.</t>
   </si>
   <si>
     <t>21412</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21412/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21412/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo que seja providenciada a iluminação dos espaços esportivos implantados na quadra 345 do Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>21414</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21414/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21414/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que sejam tomadas providências imediatas com relação à deposição de lixo, entulhos e grandes volumes na entrada do Residencial Parecis.</t>
   </si>
   <si>
     <t>21445</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>JOSÉ MARCIANO DA SILVA, MARCELO JOSÉ BURGEL</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21445/-indicacao-revitalizacao-da-praca-da-cultura.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21445/-indicacao-revitalizacao-da-praca-da-cultura.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo, através da Secretaria responsável, a revitalização da Praça da Cultura “Alviar Rother”, com ênfase na reforma do prédio onde funciona a Biblioteca Pública Municipal "Prof. Evany Nery Varaschin".</t>
   </si>
   <si>
     <t>21503</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>CLEIDE MARIA NAZARIO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21503/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21503/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a implantação de redutores de velocidade nas Ruas João-de-Barro e Gaivota, no Bairro Olenka.</t>
   </si>
   <si>
     <t>21535</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21535/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21535/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo o encaminhamento de projeto de lei para apreciação deste Legislativo dispondo sobre a regularização de desmembramentos de fato, de lotes dos Bairros Jardim das Palmeiras, Alvorada e Olenka.</t>
   </si>
   <si>
     <t>21536</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21536/04-indicacao-sala-de-espera-para-gestante.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21536/04-indicacao-sala-de-espera-para-gestante.doc</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a realização de estudo, pela Secretaria Municipal de Saúde, visando o desenvolvimento de ações de educação em saúde para gestantes em sala de espera, no âmbito da Atenção Básica de Saúde.</t>
   </si>
   <si>
     <t>21538</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, CLEIDE MARIA NAZARIO, FABIO AGUIAR, JOAQUIM EQUIP, JORGE ITAMAR RODRIGUES, JOSÉ MARCIANO DA SILVA, MARCELO JOSÉ BURGEL, MARCIO CLEI FERREIRA DO NASCIMENTO, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21538/01-indicacao-auxilio-alimentacao-e-saude.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21538/01-indicacao-auxilio-alimentacao-e-saude.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a realização de estudo para alteração do Estatuto dos Servidores Públicos (Lei nº 1.130/2006), a fim de instituir auxílio-alimentação e auxílio-saúde para os servidores públicos municipais.</t>
   </si>
   <si>
     <t>21580</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21580/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21580/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que promova o credenciamento de laboratórios para dar celeridade ao serviço de confecção de prótese dentária aos usuários do SUS.</t>
   </si>
   <si>
     <t>21590</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21590/indicacao-restauracao-de-monumento-biblico-na-praca-da-biblia.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21590/indicacao-restauracao-de-monumento-biblico-na-praca-da-biblia.docx</t>
   </si>
   <si>
     <t>Indica o Poder Executivo a restauração do monumento da Praça da Bíblia, localizada no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>21591</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21591/indicacao-implantacao-de-cameras-de-monitoramento-no-cemiterio-municipal.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21591/indicacao-implantacao-de-cameras-de-monitoramento-no-cemiterio-municipal.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a necessidade de instalação de câmeras de monitoramento nos dois cemitérios da cidade.</t>
   </si>
   <si>
     <t>21592</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, JOSÉ MARCIANO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21592/indicacao-118_2021-indicacao-const-praca.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21592/indicacao-118_2021-indicacao-const-praca.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a construção de um parque infantil e academia ao ar livre na área confinante com a Unidade Básica de Saúde entre Avenida Amapá e Rua das Perdizes, na divisa dos Bairros Jardim das Palmeiras e Olenka.</t>
   </si>
   <si>
     <t>21603</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21603/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21603/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo fazer gestão, com urgência, junto ao Consórcio Intermunicipal de Desenvolvimento Econômico, Social, Ambiental e Turístico do Alto do Rio Paraguai, com vistas à regularização fundiária neste município.</t>
   </si>
   <si>
     <t>21606</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21606/indicacao-pista-de-caminhada.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21606/indicacao-pista-de-caminhada.doc</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a realização de estudo para a construção de uma pista de caminhada na Avenida Amapá, no trecho compreendido entre o terminal rodoviário e a Avenida Maranhão.</t>
   </si>
   <si>
     <t>21629</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21629/indicacao-plantacao-de-palmeiras-nas-avenidas-do-bairro-jp.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21629/indicacao-plantacao-de-palmeiras-nas-avenidas-do-bairro-jp.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo realizar o plantio de palmeiras no canteiro central das avenidas do Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>21638</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21638/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21638/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a busca de parcerias com outras esferas de governo e/ou com a iniciativa privada, para viabilizar a implantação de um Centro de Hemodiálise em Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>21642</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21642/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21642/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que envide esforços junto a Secretaria de Estado de Educação a fim de solucionar uma demanda antiga dessa instituição - a instalação de transformador e adaptação elétrica para possibilitar a instalação de ar-condicionado em suas dependências, especialmente nas salas de aula.</t>
   </si>
   <si>
     <t>21644</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21644/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21644/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo determinar providências para que os vídeos institucionais produzidos pela Prefeitura passem a ter tradução em Libras (Língua Brasileira de Sinais).</t>
   </si>
   <si>
     <t>21670</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21670/indicacao-2021-avenida-amapa-jardim-italia.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21670/indicacao-2021-avenida-amapa-jardim-italia.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a execução de levantamento e cascalhamento em pontos do prolongamento da Avenida Amapá, que dá acesso ao Residencial Parecis e Bairro Jardim Itália.</t>
   </si>
   <si>
     <t>21671</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, JOAQUIM EQUIP, JOSÉ MARCIANO DA SILVA, MARCELO JOSÉ BURGEL, MARCIO CLEI FERREIRA DO NASCIMENTO, VANDERLEI MARCOS PULGA BAIOTO, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21671/indicacao-multirao-de-cidadania-nos-bairros-e-distritos.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21671/indicacao-multirao-de-cidadania-nos-bairros-e-distritos.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Público Municipal, através da Secretaria Municipal de Assistência social (SEMAS), intervir junto a SETASC – Secretaria de Estado, de Assistência Social e Cidadania, objetivando a realização de “Mutirão da Cidadania” nos Bairros Boa Esperança, Jardim das Palmeiras, Distrito Marechal Rondon e Itamarati Norte.</t>
   </si>
   <si>
     <t>21879</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21879/indicacao-pista-de-caminhada.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21879/indicacao-pista-de-caminhada.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implantação de uma pista de caminhada ao longo da Rua Mutum, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>21880</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21880/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21880/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo promover a cessão de uso de um veículo para atender a Associação dos Feirantes do município de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>21881</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21881/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21881/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a construção de sede própria para o Centro de Referência de Assistência Social - CRAS no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>21882</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21882/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21882/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a estruturação da praça do Bairro Jardim Itália.</t>
   </si>
   <si>
     <t>21924</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21924/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21924/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a execução de reforma e manutenção dos sanitários dos ginásios de esportes e do estádio, bem como da Praça da Cultura "Alviar Rother".</t>
   </si>
   <si>
     <t>21532</t>
   </si>
   <si>
     <t>MOCA</t>
   </si>
   <si>
     <t>Moção Aplauso</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21532/mocao-de-aplausos-associacao-de-moradores-do-bairro-jardim-das-palmeiras.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21532/mocao-de-aplausos-associacao-de-moradores-do-bairro-jardim-das-palmeiras.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida aos integrantes da Associação de Moradores do Bairro Jardim das Palmeiras, pelo belíssimo evento (torneio de futebol soçaite) realizado no dia 25 e 26 de setembro de 2021 em prol da comunidade. Segue abaixo relação dos membros envolvidos.</t>
   </si>
   <si>
     <t>21645</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21645/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21645/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida aos alunos contemplados da Escola Municipal 04 de Julho, bem como à gestora do projeto e professores orientadores, na OBA - Olimpíada Brasileira de Astronomia e Astronáutica, no ano de 2021</t>
   </si>
   <si>
     <t>21753</t>
   </si>
   <si>
     <t>JORGE ITAMAR RODRIGUES, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21753/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21753/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida ao Pastor da Igreja Assembleia de Deus - Ministério Belém - Jovercino Nunes de Andrade.</t>
   </si>
   <si>
     <t>21844</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21844/mocao-de-aplauso-ouvidoria-de-cuiaba.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21844/mocao-de-aplauso-ouvidoria-de-cuiaba.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida aos membros da Ouvidoria Geral da Prefeitura Municipal de Cuiabá.</t>
   </si>
   <si>
     <t>21845</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21845/mocao-policia.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21845/mocao-policia.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida a Policiais Civis e Militares de Campo Novo do Parecis, do Pelotão de Força Tática 7º Comando Regional da Polícia Militar - Tangará da Serra, pelas ações conjuntas que resultaram nas apreensões de criminosos neste município, principalmente no período com aumento no índice de criminalidade, entre os dias 14 à 28 do mês de outubro do presente ano, que receberam repercussão à nível nacional.</t>
   </si>
   <si>
     <t>21846</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21846/mocao-teatro.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21846/mocao-teatro.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida à diretora e demais professores orientadores da Companhia Revelação de Teatro, pelo brilhante projeto “Um milhão de Sonhos”, desenvolvido no ano de 2021</t>
   </si>
   <si>
     <t>21889</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21889/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21889/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida a todos os servidores da saúde, representados pela Secretaria Municipal de Saúde, que atuaram e continuam atuando bravamente no enfrentamento da pandemia do coronavírus.</t>
   </si>
   <si>
     <t>20288</t>
   </si>
   <si>
     <t>MOCC</t>
   </si>
   <si>
     <t>Moção Congratulações</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20288/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20288/novo-modelo.docx</t>
   </si>
   <si>
     <t>Dirigida ao Pastor MESSIAS RODRIGUES VIEIRA.</t>
   </si>
   <si>
     <t>20766</t>
   </si>
   <si>
     <t>MOCP</t>
   </si>
   <si>
     <t>Moção Pesar</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20766/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20766/novo-modelo.docx</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor Mario Gieland.</t>
   </si>
   <si>
     <t>20841</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20841/2021_05_25_08_05_10.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20841/2021_05_25_08_05_10.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor Márcio Rogério Dantas da Silva (Márcio da Campo Ferragens).</t>
   </si>
   <si>
     <t>20612</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Projeto Indicativo</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20612/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20612/novo-modelo.docx</t>
   </si>
   <si>
     <t>Altera o caput e acrescenta os incisos IV, V e VI ao art. 14  da Lei Complementar nº 55, de 17 de dezembro de 2014, que instituiu o Programa de Desenvolvimento Econômico de Campo Novo do Parecis - PRODECAMPO, e dá outras providências</t>
   </si>
   <si>
     <t>20696</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20696/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20696/novo-modelo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Complementar nº 004, de 30 de dezembro de 2003, que dispõe sobre o parcelamento do solo urbano do Município de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>21998</t>
   </si>
   <si>
     <t>PDLC</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo Comissão</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21998/20220321_-camara-municipal-acampo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21998/20220321_-camara-municipal-acampo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Aprova a Contas Anuais de Governo da Prefeitura Municipal de Campo Novo do Parecis, relativas ao exercício financeiro de 2019, gestão do Prefeito Rafael Machado.</t>
   </si>
   <si>
     <t>21847</t>
   </si>
   <si>
     <t>PDLM</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo Mesa</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21847/projeto-de-decreto-legislativo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21847/projeto-de-decreto-legislativo.doc</t>
   </si>
   <si>
     <t>Autoriza o Sr. Prefeito a ausentar-se do Município.</t>
   </si>
   <si>
     <t>21870</t>
   </si>
   <si>
     <t>PELE</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica Executivo</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21870/20211202_campo-novo-do-parecis-prefeitura.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21870/20211202_campo-novo-do-parecis-prefeitura.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Orgânica do Município de Campo Novo do Parecis e dá outras providências.</t>
   </si>
   <si>
     <t>20282</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20282/2021_02_25_08_47_50.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20282/2021_02_25_08_47_50.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a instituir o Programa de Recuperação Fiscal - REFIS no Município de Campo Novo do Parecis/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>20371</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20371/2021_03_10_09_48_20.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20371/2021_03_10_09_48_20.pdf</t>
   </si>
   <si>
     <t>Altera o art. 134 e § 2º do art. 135 da Lei Complementar nº 020, de 29 de dezembro de 2008, e dá outras providências.</t>
   </si>
   <si>
     <t>20412</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20412/2021_03_16_10_30_36.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20412/2021_03_16_10_30_36.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o macrozoneamento, zoneamento, uso e ocupação do solo no Município de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>20499</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20499/2021_03_26_09_46_07.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20499/2021_03_26_09_46_07.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos da Lei Complementar nº 020, de 29 de dezembro de 2008, e dá outras providências.</t>
   </si>
   <si>
     <t>20588</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20588/2021_04_08_16_54_16.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20588/2021_04_08_16_54_16.pdf</t>
   </si>
   <si>
     <t>Altera os incisos I e II, revoga o inciso III e acrescenta parágrafo único do art. 9º da Lei Complementar nº 109, de 5 de abril de 2021.</t>
   </si>
   <si>
     <t>20820</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20820/2021_05_20_07_33_45.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20820/2021_05_20_07_33_45.pdf</t>
   </si>
   <si>
     <t>Altera o caput do art. 2º, parágrafo único do art. 3º, art. 4º, parágrafo único do art. 7º, art. 8º e art. 10 da Lei Complementar nº 105, de 19 de dezembro de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>20951</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20951/2021_06_08_08_26_59.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20951/2021_06_08_08_26_59.pdf</t>
   </si>
   <si>
     <t>Altera o caput do art. 132 da Lei Complementar nº 078, de 24 de maio de 2017, e dá outras providências.</t>
   </si>
   <si>
     <t>21021</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21021/20210625_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21021/20210625_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Altera § 1º do art. 3º da Lei Complementar Municipal nº 76, de 22 de dezembro de 2016, que dispõe sobre implantação de loteamento fechado para fins residenciais no município de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>21146</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21146/20210708_campo-novo-do-parecis_011.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21146/20210708_campo-novo-do-parecis_011.pdf</t>
   </si>
   <si>
     <t>Com fundamento na Lei Complementar nº 105/2019, autoriza a instituição do Programa Municipal de Pavimentação Rural na estrada municipal da Linha Santa Maria, em 45,79 km, estaca 0+0,00 até 2.289+10.6, conforme delimitado pela Lei Municipal nº 1.686, de 14 de julho de 2014 e a instituição da cobrança de contribuição de melhoria em decorrência da obra pública.</t>
   </si>
   <si>
     <t>21219</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21219/20210802_001.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21219/20210802_001.pdf</t>
   </si>
   <si>
     <t>Altera o art. 155 da Lei Complementar nº 69, de 16 de dezembro de 2015, que dispõe sobre o Código de Vigilância em Saúde do município de Campo Novo do Parecis, Estado de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>21733</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21733/20211117_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21733/20211117_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 020, de 29 de dezembro de 2008, Código Tributário de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>21752</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21752/20211108_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21752/20211108_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regularização de construções clandestinas e/ou irregulares na forma que especifica.</t>
   </si>
   <si>
     <t>21884</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21884/20211203_campo-novo-do-parecis-prefeitura.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21884/20211203_campo-novo-do-parecis-prefeitura.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Código de Posturas do Município de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>21934</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21934/20211203_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21934/20211203_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>22083</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/22083/20211227_campo-novo-do-parecis-prefeitura.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/22083/20211227_campo-novo-do-parecis-prefeitura.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo segundo e acrescenta o parágrafo terceiro e parágrafo quarto ao art. 17 da Lei Complementar nº 102, de 9 de outubro de 2019, que dispõe sobre regularização fundiária do Município de Campo Novo do Parecis/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>20014</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20014/2021_01_18_08_36_51.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20014/2021_01_18_08_36_51.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$9.566.722,56 e dá outras providências.</t>
   </si>
   <si>
     <t>20015</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20015/2021_01_18_08_41_10.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20015/2021_01_18_08_41_10.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$100.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>20016</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20016/2021_01_18_08_43_07.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20016/2021_01_18_08_43_07.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$20.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>20017</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20017/2021_01_18_08_45_02.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20017/2021_01_18_08_45_02.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$400.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>20095</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20095/2021_01_29_11_33_04.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20095/2021_01_29_11_33_04.pdf</t>
   </si>
   <si>
     <t>Ratifica Protocolo de Intenções do Consórcio Ambiental do Chapadão dos Parecis - COAMPA.</t>
   </si>
   <si>
     <t>20094</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20094/2021_01_29_12_12_31.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20094/2021_01_29_12_12_31.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Reavaliação Atuarial/2020 e altera as alíquotas de contribuição previdenciária devidas pelo Município ao Regime Próprio de Previdência Social - RPPS.</t>
   </si>
   <si>
     <t>20172</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20172/2021_02_05_10_39_54.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20172/2021_02_05_10_39_54.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 983.269,85 e dá providências</t>
   </si>
   <si>
     <t>20173</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20173/2021_02_05_10_40_54.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20173/2021_02_05_10_40_54.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$ 45.000,00 e dá providências</t>
   </si>
   <si>
     <t>20174</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20174/2021_02_05_10_42_32.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20174/2021_02_05_10_42_32.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo na Lei Municipal nº 2.140, de 8 de outubro de 2020, que dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>20175</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20175/2021_02_05_10_43_59.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20175/2021_02_05_10_43_59.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo na Lei Municipal nº 2.164, de 17 de dezembro de 2020, que estima a receita e fixa a despesa do Município de Campo Novo do Parecis  para o exercício financeiro 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>20204</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20204/2021_02_11_17_50_01.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20204/2021_02_11_17_50_01.pdf</t>
   </si>
   <si>
     <t>Dispõe a criação e denominação do Aeródromo Municipal "Gelindo Stefanuto" e dá outras providências.</t>
   </si>
   <si>
     <t>20203</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20203/2021_02_11_17_42_10.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20203/2021_02_11_17_42_10.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo na Lei Municipal nº 2.164, de 17 de dezembro de 2020, que estima a receita e fixa a despesa do Município de Campo Novo do Parecis para o exercício financeiro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>20254</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20254/2021_02_22_15_29_30.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20254/2021_02_22_15_29_30.pdf</t>
   </si>
   <si>
     <t>Cria verba indenizatória para desempenho de atividade delegada, nos termos que especifica, a ser paga aos Policiais Militares, Bombeiros Militares que exercerem atividade municipal delegada pelo Estado de Mato Grosso por meio de Termo de Cooperação celebrado com o Município de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>20293</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20293/2021_03_01_13_15_09.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20293/2021_03_01_13_15_09.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$ 130.000,00 e dá providências</t>
   </si>
   <si>
     <t>20310</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20310/2021_03_02_16_33_27.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20310/2021_03_02_16_33_27.pdf</t>
   </si>
   <si>
     <t>20327</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20327/2021_03_08_07_55_46.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20327/2021_03_08_07_55_46.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$1.185.650,00 e dá outras providências.</t>
   </si>
   <si>
     <t>20331</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20331/2021_03_04_16_02_22.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20331/2021_03_04_16_02_22.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$1.578.084,85 e dá outras providências.</t>
   </si>
   <si>
     <t>20395</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20395/2021_03_12_13_24_30.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20395/2021_03_12_13_24_30.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 470.000,00 e dá providências</t>
   </si>
   <si>
     <t>20382</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20382/2021_03_11_09_36_14.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20382/2021_03_11_09_36_14.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento, Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - FUNDEB e dá outras providências.</t>
   </si>
   <si>
     <t>20396</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20396/2021_03_24_07_49_15.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20396/2021_03_24_07_49_15.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover a desafetação de imóveis que compõem a área verde do Loteamento Pantanal para fins de devolução, e dá outras providências.</t>
   </si>
   <si>
     <t>20456</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20456/2021_03_22_14_35_34.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20456/2021_03_22_14_35_34.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$ 244.622,00 e dá providências</t>
   </si>
   <si>
     <t>20431</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20431/2021_03_18_16_53_25.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20431/2021_03_18_16_53_25.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 400.000,00 e dá providências</t>
   </si>
   <si>
     <t>20432</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20432/2021_03_18_16_55_56.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20432/2021_03_18_16_55_56.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 303.000,00 e dá providências</t>
   </si>
   <si>
     <t>20473</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20473/2021_03_23_13_22_24.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20473/2021_03_23_13_22_24.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 2.170, que dispõe sobre a reavaliação atuarial/2020 e altera as alíquotas de contribuição previdenciária devidas pelo Município ao Regime Próprio de Previdência Social - RPPS.</t>
   </si>
   <si>
     <t>20504</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20504/2021_03_26_16_06_32.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20504/2021_03_26_16_06_32.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo firmar Termo de Fomento com a Associação Camponovense Celeiro de Futebol - Projeto Craque Nota 10.</t>
   </si>
   <si>
     <t>20582</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20582/2021_04_08_15_06_52.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20582/2021_04_08_15_06_52.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$470.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>20497</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20497/2021_03_26_09_21_12.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20497/2021_03_26_09_21_12.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 1.913/2018 que cria o Programa Regularização Imobiliária do Polo Industrial José Diogo Dutra, e da Lei nº 1.914/2018 que cria o Programa Regularização do Polo Empresarial Parecis e da Área Industrial Pioneiros, e dá outras providências.</t>
   </si>
   <si>
     <t>20498</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20498/2021_03_26_09_39_33.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20498/2021_03_26_09_39_33.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 1.303, de 8 de julho de 2009, que regulamenta no município de Campo Novo do Parecis o tratamento diferenciado e favorecido às Microempresas e Empresas de Pequeno Porte de que trata a Lei Complementar Federal nº 123, de 14 de dezembro de 2006, e dá outras providências.</t>
   </si>
   <si>
     <t>20583</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20583/2021_04_08_15_11_26.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20583/2021_04_08_15_11_26.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$816.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>20581</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20581/2021_04_08_15_03_31.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20581/2021_04_08_15_03_31.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$780.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>20635</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20635/2021_04_16_08_35_23.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20635/2021_04_16_08_35_23.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 1.814, de 16 de dezembro de 2015, que dispõe sobre autorização e critérios de repasse e execução do Programa Dinheiro Direto na Escola Municipal - PDDEM, e dá outras providências.</t>
   </si>
   <si>
     <t>20633</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20633/2021_04_16_08_29_32.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20633/2021_04_16_08_29_32.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para filiação e pagamento da anuidade à União dos Dirigentes Municipais de Educação de Mato Grosso - UNDIME/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>20649</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20649/2021_04_23_08_08_29.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20649/2021_04_23_08_08_29.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 2.107/2020, que dispõe sobre o serviço de transporte remunerado privado individual de passageiros com o uso de plataformas tecnológicas no Município de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>20650</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20650/2021_04_23_08_07_06.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20650/2021_04_23_08_07_06.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$580.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>20651</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20651/2021_04_23_08_10_42.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20651/2021_04_23_08_10_42.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$400.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>20691</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20691/2021_04_29_10_26_01.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20691/2021_04_29_10_26_01.pdf</t>
   </si>
   <si>
     <t>Altera as alíneas "a", "b", "c", "d" e "e" do inciso XIX do art. 9º, da Lei nº 1.822, de 05 de abril de 2016, que transforma cargos na Administração Direta, reestrutura o Plano de Cargos, Carreira e Vencimentos da Administração Pública Direta e Indireta do Município de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>20683</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20683/2021_05_03_17_05_15.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20683/2021_05_03_17_05_15.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional  especial no valor de R$35.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>20692</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20692/2021_04_29_10_31_38.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20692/2021_04_29_10_31_38.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$200.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>20745</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20745/2021_05_07_08_49_13.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20745/2021_05_07_08_49_13.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$2.300.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>20742</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20742/2021_05_06_16_51_49.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20742/2021_05_06_16_51_49.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo de vigência do processo seletivo simplificado nº 003/2019 e autoriza a prorrogação dos contratos temporários firmados oriundos  do mesmo, e dá outras providências.</t>
   </si>
   <si>
     <t>20821</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20821/2021_05_20_07_37_53.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20821/2021_05_20_07_37_53.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional  suplementar no valor de R$110.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>20819</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20819/2021_05_19_16_39_43.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20819/2021_05_19_16_39_43.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$1.300.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>20818</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20818/2021_05_19_16_36_24.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20818/2021_05_19_16_36_24.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional  especial no valor de R$200.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>20842</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20842/2021_05_21_10_02_24.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20842/2021_05_21_10_02_24.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional  suplementar no valor de R$1.170.236,83 e dá outras providências.</t>
   </si>
   <si>
     <t>20880</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20880/2021_05_28_09_33_07.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20880/2021_05_28_09_33_07.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 600.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>20878</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20878/2021_05_28_09_26_56.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20878/2021_05_28_09_26_56.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 910.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>20879</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20879/2021_05_28_09_30_02.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20879/2021_05_28_09_30_02.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Campo Novo do Parecis a adquirir e doar óculos de grau às pessoas cadastradas no Cadúnico, e dá outras providências.</t>
   </si>
   <si>
     <t>20917</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20917/2021_06_02_09_33_59.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20917/2021_06_02_09_33_59.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional  especial no valor de R$350.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>20937</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20937/2021_06_07_09_18_37.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20937/2021_06_07_09_18_37.pdf</t>
   </si>
   <si>
     <t>Acrescenta inciso X ao art. 4º da Lei nº 1.726, de 12 de dezembro de 2014, e dá outras providências.</t>
   </si>
   <si>
     <t>20952</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20952/2021_06_08_08_30_41.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20952/2021_06_08_08_30_41.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de  R$ 280.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>20938</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20938/2021_06_07_09_31_07.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20938/2021_06_07_09_31_07.pdf</t>
   </si>
   <si>
     <t>Autoriza   o Poder Executivo Municipal a adquirir área de terra, objeto da Matrícula 17.608, do Cartório de Registro de Imóveis de Campo Novo do Parecis, ao longo da Avenida Eli Antonio Brizola, para fins de prolongamento da via pública, e dá outras providências.</t>
   </si>
   <si>
     <t>20939</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20939/2021_06_14_15_56_09.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20939/2021_06_14_15_56_09.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e denominação do Mercado Público Municipal de Campo Novo do Parecis e sua regularização, organização e funcionamento, e dá outras providências.</t>
   </si>
   <si>
     <t>20965</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20965/2021_06_10_07_46_46.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20965/2021_06_10_07_46_46.pdf</t>
   </si>
   <si>
     <t>Altera o caput e os parágrafos 1º e 2º e cria parágrafo 3º, todos do art. 2º da Lei Municipal nº 1.169, de 9 de maio de 2007, que autoriza o Município de Campo Novo do Parecis a participar do Consórcio Intermunicipal de Desenvolvimento do Alto Rio Paraguai, e dá outras providências.</t>
   </si>
   <si>
     <t>21018</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21018/20210621_campo-novo-pdoparecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21018/20210621_campo-novo-pdoparecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de  R$ 9.480.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>21068</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21068/20210813.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21068/20210813.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o período de 2022 a 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>21070</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21070/20210701_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21070/20210701_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 1.120.364,84 e dá outras providências.</t>
   </si>
   <si>
     <t>21078</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21078/20210705_campo-novo-do-parecis_001.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21078/20210705_campo-novo-do-parecis_001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$ 700.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>21077</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21077/20210701_campo-novo-do-parecis_001.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21077/20210701_campo-novo-do-parecis_001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional  suplementar no valor de R$600.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>21081</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21081/20210701_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21081/20210701_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional  especial no valor de R$80.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>21082</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21082/20210701_campo-novo-wdorarecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21082/20210701_campo-novo-wdorarecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal firmar Termo de Fomento com a Associação Abrigo Peludos de Campo Novo do Parecis - AAPCP e dá outras providências.</t>
   </si>
   <si>
     <t>21218</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21218/20210802.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21218/20210802.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Reavaliação Atuarial/2021 e altera as alíquotas de contribuição previdenciária devidas pelos segurados e pelo ente ao Regime Próprio de Previdência Social - RPPS.</t>
   </si>
   <si>
     <t>21143</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21143/20210708_campo-novo-do-parecis-prefeitura-mensagem-legislativa-n.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21143/20210708_campo-novo-do-parecis-prefeitura-mensagem-legislativa-n.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional  suplementar no valor de R$200.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>21220</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21220/20210802.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21220/20210802.pdf</t>
   </si>
   <si>
     <t>Altera o art. 4º da Lei Municipal nº 2.208, de 22 de junho de 2021, que autoriza o Município de Campo Novo do Parecis a adquirir e doar óculos de grau às pessoas cadastradas no CadÚnico, e dá outras providências.</t>
   </si>
   <si>
     <t>21221</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21221/20210802_002.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21221/20210802_002.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo fixado no art. 2º da Lei Municipal nº 1.496, de 9 de maio de 2012, que autoriza o Poder Executivo Municipal doar imóvel à Defensoria Pública do Estado de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>21267</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21267/20210806_006.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21267/20210806_006.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional  suplementar no valor de R$280.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>21302</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21302/20210812_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21302/20210812_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Previdência Complementar no âmbito do Município de Campo Novo do Parecis, fixa o limite máximo para a concessão de aposentadorias e pensões pelo regime de previdência de que trata o art. 40 da Constituição Federal; autoriza a adesão a plano de benefícios de previdência complementar, e dá outras providências.</t>
   </si>
   <si>
     <t>21316</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21316/20210817_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21316/20210817_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar os equipamentos que cita para a Associação dos Feirantes e Pequenos Produtores de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>21375</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21375/20210817_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21375/20210817_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 1.906, de 21 de dezembro de 2017, que dispõe sobre os serviços funerários do Município de Campo Novo do Parecis, e da Lei Municipal nº 1.842, de 20 de julho de 2016, que regulamenta a concessão de benefícios eventuais no âmbito da política de assistência social do Município de Campo Novo do Parecis, e dá outras providências</t>
   </si>
   <si>
     <t>21314</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21314/20210817_campo-novo-do-parecis_001.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21314/20210817_campo-novo-do-parecis_001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional  suplementar no valor de R$205.500,00, e dá outras providências.</t>
   </si>
   <si>
     <t>21319</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21319/20210818_campo-novo-do-parecis_001.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21319/20210818_campo-novo-do-parecis_001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>21313</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21313/20210818_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21313/20210818_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional  suplementar no valor de R$1.344.600,00, e dá outras providências.</t>
   </si>
   <si>
     <t>21326</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21326/20210819_r-campo-novo-wdo-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21326/20210819_r-campo-novo-wdo-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional  suplementar no valor de R$70.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>21349</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21349/20210826_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21349/20210826_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$430.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>21350</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21350/20210826_campo-novo-do-parecis_001.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21350/20210826_campo-novo-do-parecis_001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional  suplementar no valor de R$2.425.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>21377</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21377/20210902_campo-novo-do-parecis_001.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21377/20210902_campo-novo-do-parecis_001.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Arborização Urbana, define diretrizes, critérios técnicos e científicos para o estabelecimento de regras, que visa a implantação e a manutenção da arborização por meio de ações de curto, médio e longo prazo, no âmbito do Município de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>21376</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21376/20210902_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21376/20210902_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 1.924, de 12 de abril de 2018, que autoriza o Poder Executivo Municipal a doar imóvel ao Estado de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>21493</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21493/20210930_campo-novo-do-parecis_002.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21493/20210930_campo-novo-do-parecis_002.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo único do art. 5º da Lei Municipal nº 1.130, de 11 de julho de 2006, que dispõe sobre o Estatuto dos Servidores Públicos do Município de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>21459</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21459/20210927_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21459/20210927_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional  suplementar no valor de R$232.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>21492</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21492/20210930_campo-novo-do-parecis_001.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21492/20210930_campo-novo-do-parecis_001.pdf</t>
   </si>
   <si>
     <t>Altera os anexos III e IV da Lei Municipal nº 2.084, de 23 de dezembro de 2019, que reestrutura o Plano de Cargos, Carreiras e Remuneração dos profissionais da educação no Município de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>21491</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21491/20210930_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21491/20210930_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a implantar o Projeto Casamento Social e Comunitário no âmbito do Município de Campo Novo do Parecis como programa social, e dá outras providências.</t>
   </si>
   <si>
     <t>21494</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21494/20210930_campo-novo-do-parecis_003.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21494/20210930_campo-novo-do-parecis_003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da praça localizada na quadra 24 da Avenida Minas Gerais, no Bairro Olenka, com área de 14.400 m², e dá outras providências.</t>
   </si>
   <si>
     <t>21523</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21523/20211005_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21523/20211005_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$260.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>21544</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21544/20211008_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21544/20211008_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$40.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>21545</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21545/20211008_campo-novo-do-parecis_001.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21545/20211008_campo-novo-do-parecis_001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional  suplementar no valor de R$2.000.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>21551</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21551/20211013_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21551/20211013_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional  suplementar no valor de R$549.606,68 e dá outras providências.</t>
   </si>
   <si>
     <t>21570</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21570/20211015_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21570/20211015_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Campo Novo do Parecis para o exercício financeiro de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>21589</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21589/20211021_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21589/20211021_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar permuta da área atualmente destinada ao Cemitério "Memorial da Paz", e dá outras providências.</t>
   </si>
   <si>
     <t>21631</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21631/20211026_campo-novo-fdo-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21631/20211026_campo-novo-fdo-parecis.pdf</t>
   </si>
   <si>
     <t>Acrescenta o parágrafo 3º, 4º, 5º ao artigo 33 e revoga o inciso II do referido artigo da Lei Municipal nº 2.032/2019 - acrescenta o artigo 33-A e parágrafos à Lei Municipal nº 2.032/2019.</t>
   </si>
   <si>
     <t>21634</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21634/20211027_campo-novo-do-parecis_001.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21634/20211027_campo-novo-do-parecis_001.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo único do art. 5º da Lei Municipal nº 1.433, de 4 de agosto de 2011, que institui a Comissão Permanente de Procedimentos Disciplinares subdivididos em sindicância, processo administrativo, disciplinar e tomada de contas especial e dá outras providências.</t>
   </si>
   <si>
     <t>21665</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21665/20211104_campo-novo-do-parecis_003.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21665/20211104_campo-novo-do-parecis_003.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 1.130, de 11 de julho de 2006, que dispõe sobre o Estatuto dos Servidores Públicos do Município de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>21664</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21664/20211104_campo-novo-do-parecis_002.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21664/20211104_campo-novo-do-parecis_002.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$420.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>21663</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21663/20211104_campo-novo-do-parecis_001.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21663/20211104_campo-novo-do-parecis_001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional  suplementar no valor de R$1.734.105,79 e dá outras providências.</t>
   </si>
   <si>
     <t>21666</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21666/20211104_campo-novo-do-parecis_004.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21666/20211104_campo-novo-do-parecis_004.pdf</t>
   </si>
   <si>
     <t>Cria verba indenizatória no âmbito do Poder Executivo Municipal de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>21662</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21662/20211104_camponovo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21662/20211104_camponovo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$1.550.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>21698</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21698/20211101_camponovo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21698/20211101_camponovo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional  suplementar no valor de R$300.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>21699</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21699/20211111_campo-novo-do-parecis_004.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21699/20211111_campo-novo-do-parecis_004.pdf</t>
   </si>
   <si>
     <t>Altera o anexo de emendas parlamentares constante na Lei Municipal nº 2.164, de 17 de dezembro de 2020, que estima a receita e fixa a despesa do município de Campo Novo do Parecis para o exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>21730</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21730/20211116_campo-novo-do-parecis-prefeitura.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21730/20211116_campo-novo-do-parecis-prefeitura.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$280.000,00, e dá outras providências.</t>
   </si>
   <si>
     <t>21739</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21739/20211104_campo-novo-do-parecis-prefeitura.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21739/20211104_campo-novo-do-parecis-prefeitura.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 2.228/2021, da Lei nº 2.244/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>21740</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21740/20211118_campo-novo-do-parecis_001.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21740/20211118_campo-novo-do-parecis_001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar termo de fomento anual e termo de cessão de uso do imóvel que cita com a Associação do Grupo da Melhor Idade Reviver - A.G.M.I.R, e dá outras providências.</t>
   </si>
   <si>
     <t>21746</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21746/20211118_campo-novo-do-parecis_004.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21746/20211118_campo-novo-do-parecis_004.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal 1.842, de 20 de julho de 2016, que regulamenta a concessão de benefícios eventuais no âmbito da Política de Assistência Social do Município de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>21741</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21741/20211118_campo-novo-do-parecis_002.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21741/20211118_campo-novo-do-parecis_002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os serviços funerários no Município de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>21738</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21738/20211108_campo-novo-do-parecis-prefeitura.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21738/20211108_campo-novo-do-parecis-prefeitura.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$1.470.000,00, e dá outras providências.</t>
   </si>
   <si>
     <t>21742</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21742/20211108_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21742/20211108_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza a intervenção do Poder Público nos condomínios fechados oriundos de programas habitacionais de interesse social, e dá outras providências.</t>
   </si>
   <si>
     <t>21809</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21809/20211125_campo-novo-do-parecis_001.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21809/20211125_campo-novo-do-parecis_001.pdf</t>
   </si>
   <si>
     <t>Altera a quantidade de cargos efetivos que menciona nas Leis Municipais nº 1.822, de 5 de abril de 2016, e nº 2.084, de 23 de dezembro de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>21808</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21808/20211125_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21808/20211125_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Altera  o art. 58-A da Lei Municipal nº 1.170, de 09.05.2007, que dispõe sobre a reestruturação do FUNSEM - Fundo de Previdência dos Servidores Municipais de Campo Novo do Parecis, e dá outras providências</t>
   </si>
   <si>
     <t>21815</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21815/20211126_campo-novo-do-parecis-prefeitura-ensagewl-legislativa-n.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21815/20211126_campo-novo-do-parecis-prefeitura-ensagewl-legislativa-n.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$340.000,00, e dá outras providências.</t>
   </si>
   <si>
     <t>21807</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21807/20211125_campo-novo-ml-doparecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21807/20211125_campo-novo-ml-doparecis.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 637, de 6 de novembro de 1998, que dispõe sobre a criação do Conselho Municipal de Defesa dos Direitos da Pessoa Idosa e do Fundo Municipal de Apoio à Política do Idoso - FUMAPI, e dá outras providências.</t>
   </si>
   <si>
     <t>21830</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21830/20211129_campo-novo-do-parecis-me-prefeitura.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21830/20211129_campo-novo-do-parecis-me-prefeitura.pdf</t>
   </si>
   <si>
     <t>Revoga o parágrafo único do art. 28 da Lei Municipal nº 1.822, de 05.04.2016, que transforma cargos na Administração Direta, reestrutura o plano de cargos, carreiras e vencimentos da Administração Pública Direta e Indireta do Município de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>21839</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21839/20211201_l_po-novo-parecis-prefeitura.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21839/20211201_l_po-novo-parecis-prefeitura.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer cessão parcial da Escola Municipal Jardim das Palmeiras para o Instituto Federal de Mato Grosso - Campus Campo Novo do Parecis , e dá outras providências.</t>
   </si>
   <si>
     <t>21840</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21840/20211202_campo-novo-edo-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21840/20211202_campo-novo-edo-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar convênio com a Universidade Federal de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>21872</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21872/20211202_dispoe-sobre-adenominacao-da-farmacia-elaboratorio-que.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21872/20211202_dispoe-sobre-adenominacao-da-farmacia-elaboratorio-que.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da farmácia e laboratório que serão instalados à Av. Brasil, quadra 94-A, lote 94-A3, Centro, nesta cidade de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>21874</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21874/20211202_campo-novo-do-parecis_002.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21874/20211202_campo-novo-do-parecis_002.pdf</t>
   </si>
   <si>
     <t>Fixa a taxa de administração do Fundo de Previdência dos Servidores Públicos Municipais de Campo Novo do Parecis para o exercício de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>21873</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21873/20211202_campo-novo-do-parecis-prefeitura_001.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21873/20211202_campo-novo-do-parecis-prefeitura_001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$150.000,00, e dá outras providências.</t>
   </si>
   <si>
     <t>21871</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21871/20211202_campo-novo-do-parecis_003.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21871/20211202_campo-novo-do-parecis_003.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar termo de fomento com o Rotary Clube de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>21906</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21906/20211207_campo-novo-do-parecis-prefeitura.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21906/20211207_campo-novo-do-parecis-prefeitura.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$3.300.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>21909</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21909/20211207_mcampo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21909/20211207_mcampo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$4.510.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>21907</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21907/20211208_campo-novo-do-parecis-prefeitura.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21907/20211208_campo-novo-do-parecis-prefeitura.pdf</t>
   </si>
   <si>
     <t>Declaração de utilidade pública a Associação de Grupo da Melhor Idade Reviver de Campo Novo do Parecis, Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>21992</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21992/20211206_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21992/20211206_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Cria verba de natureza indenizatória no âmbito do Poder Executivo Municipal de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>21993</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21993/22021216_campo-novo-do-parecis-prefeitura.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21993/22021216_campo-novo-do-parecis-prefeitura.pdf</t>
   </si>
   <si>
     <t>21995</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21995/20211216_campo-novo-do-parecis-prefeitura_001.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21995/20211216_campo-novo-do-parecis-prefeitura_001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar o pagamento de abono salarial, em forma de rateio, aos profissionais da educação até o limite de 70% das receitas do Fundeb, e dá outras providências</t>
   </si>
   <si>
     <t>21994</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21994/20211216_campo-novo-do-parecis-prefeitura.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21994/20211216_campo-novo-do-parecis-prefeitura.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a outorgar concessão do Posto de Abastecimento do Aeródromo Gelindo Stefanuto, e dá outras providências.</t>
   </si>
   <si>
     <t>22006</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/22006/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/22006/novo-modelo.docx</t>
   </si>
   <si>
     <t>Altera dispositivo do art. 6º da Lei nº 2.164/2020, que estima a receita e fixa a despesa do Município de Campo Novo do Parecis para o exercício de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>22400</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/22400/20211227_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/22400/20211227_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar termo de fomento com a Associação dos Servidores Penitenciários de Campo Novo do Parecis - AGEM, e dá outras providências.</t>
   </si>
   <si>
     <t>20164</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20164/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20164/novo-modelo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da pavimentação de espaços utilizados como pátio de manobras,  estacionamento  e vias internas de empresas instaladas no perímetro urbano de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>20643</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20643/projeto-de-lei-l_2021-semana-municipal-ciclismo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20643/projeto-de-lei-l_2021-semana-municipal-ciclismo.docx</t>
   </si>
   <si>
     <t>Institui a Semana Municipal do Ciclismo, e dá outras providências.</t>
   </si>
   <si>
     <t>20749</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20749/projeto-de-lei-ver-marcio-audiencia-publica-aumento-de-vagas.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20749/projeto-de-lei-ver-marcio-audiencia-publica-aumento-de-vagas.docx</t>
   </si>
   <si>
     <t>Torna obrigatória a realização de audiência pública pela Câmara Municipal de Campo Novo do Parecis, no caso que especifica.</t>
   </si>
   <si>
     <t>21276</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21276/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21276/novo-modelo.docx</t>
   </si>
   <si>
     <t>Autoriza o Departamento de Água, Esgoto e Serviços Urbanos a receber, na fatura de abastecimento água, doações destinadas a entidades sem fins lucrativos do Município de Campo Novo do Parecis, dá outras providências.</t>
   </si>
   <si>
     <t>21502</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21502/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21502/novo-modelo.docx</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 1.861, de 27 de dezembro de 2016, que dispõe sobre a comercialização de alimentos em vias e logradouros públicos e áreas particulares de modo estacionário e itinerante, e dá outras providências.</t>
   </si>
   <si>
     <t>20213</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20213/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20213/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal,  o encaminhamento a esta Casa de Leis de informações sobre o estudo de impacto referente à aplicação do § 3º do art. 4º da Lei Complementar 123, de 14 de dezembro de 2017.</t>
   </si>
   <si>
     <t>20226</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20226/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20226/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis de planilha que demonstre as vias urbanas contempladas com os serviços de varrição manual, bem como a frequência da realização desses serviços.</t>
   </si>
   <si>
     <t>20229</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20229/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20229/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, por intermédio da Secretaria Municipal de Desenvolvimento Econômico e Meio Ambiente, que seja informada esta Casa de Leis sobre a situação do processo de regularização do Loteamento Marechal Rondon perante a SEMA - Secretaria Estadual do Meio Ambiente, inclusive com a juntada de documentos, se for o caso.</t>
   </si>
   <si>
     <t>20287</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20287/requerimento-lic.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20287/requerimento-lic.doc</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, por intermédio da Secretaria Municipal de Desenvolvimento Econômico e Meio Ambiente, o encaminhamento a esta Casa de Leis das seguintes informações que se referem ao licenciamento ambiental: 1. Quantas empresas de produtos fitossanitários foram licenciadas no ano de 2019 e 2020; 2. Quantidade de empreendimentos licenciados de julho de 2020 até o mês de dezembro 2020; 3. Quantidade de multas aplicadas em julho de 2020 até o mês de dezembro de 2020; 4. Quantidade de empreendimentos notificados de julho de 2020 até dezembro de 2020; 5. Onde será aplicado o recurso da conta do Fundo Municipal de Meio Ambiente, do exercício de 2020, no valor de R$ 694.089,06 (seiscentos e noventa e quatro mil, oitenta e nove reais e seis centavos).</t>
   </si>
   <si>
     <t>20415</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20415/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20415/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requeremos ao Sr. Prefeito Municipal, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, seja determinado o cumprimento das disposições do art. 31, inciso III e parágrafo único, da Lei nº 008/89 - Código Administrativo (Código de Posturas), que assim dispõe: “ Art. 31. Para preservar de maneira geral a higiene pública fica terminantemente proibido: III - conduzir, sem as precauções devidas, quaisquer matérias que possam comprometer o asseio  das vias públicas. Parágrafo único. Para o cumprimento do disposto no inciso III deste artigo, é obrigatório aos veículos que transportam resíduos sólidos, entulhos e/ou detritos, a utilização de tela ou lona na parte superior da caixa de carga, para evitar que caiam nas vias públicas.”</t>
   </si>
   <si>
     <t>20447</t>
   </si>
   <si>
     <t>CLJRF - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL, COSP - COMISSÃO DE OBRAS E SERVIÇOS PÚBLICOS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20447/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20447/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requerem ao Presidente da Câmara, ouvido o soberano Plenário, nos termos dos artigos 3º e 11 da Lei Municipal nº 883, de 08.05.2002, e com fundamento no art. 29, XII, da Constituição Federal, art. 2º, II, art. 40, § 4º, I, e art. 43, II, da Lei nº 10.257/2001(Estatuto da Cidade), art. 12, parágrafo único, II, e art. 147, § 2º, da Lei Orgânica Municipal c/c o art. 55, II, do Regimento Interno,  a realização de Audiência Pública ou Audiências Públicas por este Poder Legislativo, sob a orientação das Comissões subscritoras, objetivando a participação da sociedade camponovense e a cooperação de suas associações representativas no processo de discussão das seguintes matérias inerentes ao Plano Diretor do Município, em tramitação nesta Casa de Leis: 1. SUBSTITUTIVO AO PROJETO DE LEI COMPLEMENTAR Nº 003/2020, que dispõe sobre a revisão do Código de Obras do Município de Campo Novo do Parecis, e dá outras providências; 2.PROJETO DE LEI COMPLEMENTAR Nº 003/2021, que dispõe sobre o macrozoneamento, zoneamento, uso e ocupação do solo no Município de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>20705</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20705/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20705/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, que seja informado a esta Casa de Leis sobre a situação do pagamento da parcela vencida em julho de 2020, referente ao acordo realizado com os professores em outubro de 2018, a fim de promover a recuperação da defasagem dos vencimentos conforme o percentual de aumento do piso nacional, meta esta estabelecida no Plano Municipal de Educação (Lei nº 1.744/2015) e ratificada pelo Plano de Carreira dos Profissionais da Educação (Lei nº 2.084/2019).</t>
   </si>
   <si>
     <t>20736</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20736/requerimento-emenda-parlamentar-individual1.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20736/requerimento-emenda-parlamentar-individual1.doc</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, que seja informada esta Casa de Leis sobre a programação de execução dos objetos das emendas parlamentares individuais de minha autoria, destinadas à Secretaria Municipal de Educação, constantes de anexo próprio da Lei nº 2.164, de 17.12.2020 - Lei Orçamentária Anual 2021.</t>
   </si>
   <si>
     <t>20751</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20751/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20751/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, que seja esclarecido a esta Casa de Leis o porquê de ainda não ter sido transferido o funcionamento do Conselho Tutelar, SINE, Departamento de Junta Militar e Departamento Municipal de Trânsito para o imóvel locado para esta finalidade, objeto do Contrato de Locação nº 079, celebrado em 18.12.2020, portanto, há quase cinco meses, no valor de R$10.000,00 mensal.</t>
   </si>
   <si>
     <t>20833</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20833/requerimento-_2021-proerd.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20833/requerimento-_2021-proerd.doc</t>
   </si>
   <si>
     <t>Requeiro, ouvido o Soberano Plenário, ao Sr. Prefeito Municipal, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis das seguintes informações referentes ao Programa Educacional de Resistência às Drogas e à Violência (PROERD) em nosso município: 1. Há previsão para reativação desse Programa?; 2. Caso seja reativado, com o advento da “Atividade Municipal Delegadaˮ, há possibilidade de atendimento no Distrito de Marechal Rondon e Itamarati Norte?</t>
   </si>
   <si>
     <t>20981</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20981/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20981/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requerem, ouvido o Soberano Plenário, ao Diretor Executivo do FUNSEM - Fundo de Previdência dos Servidores Municipais de Campo Novo do Parecis, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, que nos seja esclarecido do porquê de ainda não ter sido realizada eleição para provimento do cargo de Diretor Executivo/Gestor Financeiro do FUNSEM, sendo que há servidores aptos a concorrer. Outrossim, requerem a previsão de abertura do referido pleito eleitoral.</t>
   </si>
   <si>
     <t>21030</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21030/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21030/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal,  o encaminhamento a esta Casa de Leis de relatório específico informando quais são os profissionais da área da Saúde que recebem adicional de insalubridade, local de exercício de suas funções, desde quando recebem o respectivo adicional e outras informações correlatas que acharem viável nos informar para que tenhamos o máximo de informação sobre o assunto.</t>
   </si>
   <si>
     <t>21256</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21256/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21256/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requerem, ouvido o Soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Diretor do Centro Hospitalar Parecis "Euclides Horst" (CHP), o encaminhamento a esta Casa de Leis da relação de pessoas submetidas a cirurgias no CHP, eletivas e de urgência, de histerectomia (total/parcial), litíase biliar, laqueadura e hérnia (inguinal/umbilical), no ano de 2021, especificando-se nome completo do(a) paciente, tipo de cirurgia e data de realização do procedimento.</t>
   </si>
   <si>
     <t>21257</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21257/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21257/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requerem, ouvido o Soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Secretário Municipal de Saúde, a remessa a esta Casa de Leis da relação de pessoas encaminhadas ao Centro Hospitalar Parecis "Euclides Horst" - CHP no ano de 2021, por meio da Central de Regulação Municipal, para a realização de cirurgias de histerectomia (total/parcial), litíase biliar, laqueadura e hérnia (inguinal/umbilical), constando nome completo do(a) paciente, data da solicitação junto a Central de Regulação, tipo de cirurgia e data da liberação para a realização do procedimento. Requerem, outrossim, o envio da lista de espera atualizada de cirurgias eletivas, que serão direcionadas ao CHP, especificando-se nome do(a) paciente, tipo de cirurgia e data de entrada junto a Central de Regulação.</t>
   </si>
   <si>
     <t>21278</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21278/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21278/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito, o encaminhamento esta Casa de Leis de relatório das despesas executadas e das empenhadas pela Secretaria Municipal de Esportes e Lazer no exercício de 2020.</t>
   </si>
   <si>
     <t>21311</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21311/requerimento-_2021-vacinacao-influenza.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21311/requerimento-_2021-vacinacao-influenza.doc</t>
   </si>
   <si>
     <t>Requer, ouvido o Soberano Plenário, ao Sr. Prefeito Municipal, por intermédio da Secretaria Municipal de Saúde, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis das seguintes informações referente a Campanha Nacional de Vacinação contra a Influenza 2021:_x000D_
 1. Quantas doses de vacina o município recebeu;_x000D_
 2. Quantas doses de vacinas foram aplicadas desde o início da Campanha Nacional de Vacinação contra a Influenza em nosso município;_x000D_
 3. Qual a cobertura vacinal atingida até o momento;_x000D_
 4. Qual a meta de imunização.</t>
   </si>
   <si>
     <t>21322</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21322/requerimento-construcao-de-meio-fios-e-sarjetas.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21322/requerimento-construcao-de-meio-fios-e-sarjetas.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, seja informado a esta Casa de Leis qual o prazo para conclusão das obras de meios-fios e sarjetas das vias recentemente asfaltadas em todo perímetro urbano.</t>
   </si>
   <si>
     <t>21367</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21367/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21367/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, que seja solicitado ao Poder Executivo Municipal o encaminhamento de um relatório específico sobre as informações financeiras do Centro Hospitalar Parecis, com os seguintes dados: 1. entrada total do dinheiro mensal discriminando a origem de cada verba; 2. relatório dos gastos com a folha de pagamento; 3. relatórios de gastos com combustível, peças e outros pagamentos diversos; 4. se o repasse que está sendo destinado para a empresa Instituto Social de Saúde e Resgate à Vida (ISSRV) está sendo utilizado de forma total ou está havendo alguma devolução; 5. outras informações financeiras correlatas que acharem viável nos informar para que tenhamos o máximo de informação sobre como estão sendo aplicado os valores destinados CHP.</t>
   </si>
   <si>
     <t>21372</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21372/requerimento-_2021-cursos-capacitacao-motoristas-saude.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21372/requerimento-_2021-cursos-capacitacao-motoristas-saude.doc</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito, ouvido o soberano Plenário, por intermédio da Secretaria Municipal de Saúde, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis de informações referentes a cursos de capacitação para os motoristas de vans, micro-ônibus e ônibus da saúde, os certificados dos cursos de direção defensiva Resolução 168, ética profissional e pessoal e curso de relação interpessoal.</t>
   </si>
   <si>
     <t>21498</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, CLEIDE MARIA NAZARIO, JOSÉ MARCIANO DA SILVA, MARCIO CLEI FERREIRA DO NASCIMENTO, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21498/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21498/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, por intermédio da Secretaria Municipal de Saúde, o encaminhamento a esta Casa de Leis das seguintes informações referentes à gestão financeira do Centro Hospitalar Parecis “Euclides Horst” - CHP, relativamente ao período de junho de 2020 a abril de 2021, discriminadas mensalmente: 1. receita com a especificação de cada fonte; 2. total e detalhamento de despesas; 3. total e detalhamento de despesas com COVID-19; 4. resumo da folha de pagamento e dos prestadores de serviço; 5. fechamentos médicos.</t>
   </si>
   <si>
     <t>21537</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21537/02-requerimento-campanha-contra-o-cancer.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21537/02-requerimento-campanha-contra-o-cancer.doc</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito, por intermédio da Secretaria Municipal de Saúde, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis das seguintes informações sobre ações relativas ao câncer de mama e de colo de útero:1. relatório sobre as ações de educação e conscientização desenvolvidas no ano de 2021; 2. meta de exames de mamografia, ultrassonografia mamária e citopatológicos cérvico-vaginais (preventivo do câncer uterino) para o ano de 2021, e número de exames efetivamente  realizados até setembro de 2021;3. número de pacientes que estão na lista de espera para a realização dos exames de imagem referidos acima (item 2), com a indicação do ano a que se refere a solicitação, até setembro de 2021.</t>
   </si>
   <si>
     <t>21539</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21539/3-requerimento-nivaldo-alves-costa.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21539/3-requerimento-nivaldo-alves-costa.doc</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, que seja informada a esta Casa Leis se há um posicionamento definitivo da Administração Municipal, devidamente fundamentado, quanto a situação da E.M. Nivaldo Alves da Costa, na Comunidade Guapirama, ou seja, se haverá o encerramento ou continuidade das atividades regulares no ano de 2022.</t>
   </si>
   <si>
     <t>21548</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21548/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21548/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis dos projetos, memoriais e planilhas relativos aos editais de licitação referentes às obras de construção de escola de educação infantil e quadra esportiva no Bairro Olenka.</t>
   </si>
   <si>
     <t>21549</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21549/requerimento-_2021-nascentes.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21549/requerimento-_2021-nascentes.doc</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, ouvido o Soberano Plenário, por intermédio da Secretaria Municipal de Desenvolvimento Econômico e Meio Ambiente, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis das seguintes informações referentes às nascentes de rios de nosso município: 1. levantamento e caracterização atual; 2. projeto de conservação;  3. investimentos programados;  4. se existe programa municipal de proteção de nascentes.</t>
   </si>
   <si>
     <t>21605</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21605/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21605/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, ouvido o Soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis das seguintes informações sobre licença-prêmio por assiduidade: 1. Relação nominal dos servidores da Secretaria Municipal de Educação que têm direito ao benefício da licença-prêmio por assiduidade e que estão no aguardo de sua concessão; 2. Informações sobre o cumprimento do cronograma de concessão de tais benefícios.</t>
   </si>
   <si>
     <t>21608</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21608/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21608/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, por intermédio da Secretaria Municipal de Assistência Social, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis das seguintes informações sobre a distribuição de cestas básicas:  1. quantidade distribuída, em média, mensalmente; 2. se essa quantidade supre a demanda; 3. quais os critérios para essa distribuição; 4. de que forma a Secretaria de Assistência Social identifica as famílias necessitadas.</t>
   </si>
   <si>
     <t>21639</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21639/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21639/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, ao Sr. Prefeito, por intermédio da Secretaria Municipal de Saúde, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis das seguintes informações sobre as atividades da Unidade Descentralizada de Reabilitação:1. demanda atual; 2. o porquê do atraso do atendimento das pessoas que solicitam o serviço.</t>
   </si>
   <si>
     <t>21640</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21640/20211122_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21640/20211122_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito, ouvido o soberano Plenário, por intermédio da Secretaria Municipal de Saúde, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, que seja informada esta Casa de Leis se já está normalizado o atendimento realizado pelas Agentes de Saúde no Município. Em caso negativo, apresentar justificação.</t>
   </si>
   <si>
     <t>21643</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21643/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21643/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requerem, ouvido o soberano Plenário, ao Sr. Prefeito, por intermédio da Secretaria Municipal de Saúde, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis das seguintes informações quanto a execução do Contrato de Gestão nº 002/SMS/MT/2020, celebrado entre a Prefeitura de Campo Novo do Parecis e o Instituto Social Saúde Resgate à Vida, que visa estabelecer o compromisso entre as partes para o gerenciamento, operacionalização e execução das ações e serviços de saúde no Centro Hospitalar Parecis Euclides Horst (CHP): 1. plano de trabalho; 2. relatórios exarados pela Comissão de Avaliação de Contratos quanto ao cumprimento das metas quali-quantitativas e físico-financeiras, acompanhados das atas respectivas, no período a partir de 1º de janeiro de 2021; 3. relatórios exarados pelo Agente Fiscalizador do Contrato, no período a partir de 1º de janeiro de 2021.</t>
   </si>
   <si>
     <t>21875</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21875/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21875/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requerem, ouvido o soberano Plenário, ao Sr. Prefeito, por intermédio da Secretaria Municipal de Saúde, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis da seguinte documentação referente ao Contrato de Gestão nº 002/SMS/MT/2020, celebrado entre a Prefeitura de Campo Novo do Parecis e o Instituto Social Saúde Resgate à Vida, que visa estabelecer o compromisso entre as partes para o gerenciamento, operacionalização e execução das ações e serviços de saúde no Centro Hospitalar Parecis Euclides Horst (CHP): 1. pareceres da Comissão de Acompanhamento do Contrato - CAC relativamente aos meses de junho, julho, agosto, setembro, outubro, novembro e dezembro de 2020.</t>
   </si>
   <si>
     <t>21927</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, JOAQUIM EQUIP, JOSÉ MARCIANO DA SILVA, MARCELO JOSÉ BURGEL, MARCIO CLEI FERREIRA DO NASCIMENTO, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21927/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21927/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito, ouvido o soberano Plenário,  com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis das seguintes informações sobre o Contrato de Fornecimento nº 058/2021, celebrado entre o Município e a empresa Lotus Comércio Ltda, tendo como objeto o fornecimento de uniformes escolares, e Contrato de Fornecimento nº 062/2021, celebrado entre o Município e a empresa Brinq Mobil Equipamentos Educacionais Ltda, tendo como objeto o fornecimento de material escolar, ambos para atendimento da Secretaria Municipal de Educação: 1. se os produtos já foram entregues; 2. cópia dos processos de pagamento. Requer, outrossim, que seja encaminhada a esta Câmara Municipal uma amostra de todos os produtos adquiridos.</t>
   </si>
   <si>
     <t>21772</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21772/20211124_camara-municipal-campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21772/20211124_camara-municipal-campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei Nº 1L/2021 - Dispõe sobre a obrigatoriedade da pavimentação de espaços utilizados como pátio de manobras,  estacionamento  e vias internas de empresas instaladas no perímetro urbano de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3907,68 +3907,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20876/2021_05_28_08_29_13.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/19974/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/19975/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/19976/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/19977/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20059/indicacao-_2021-profissionais-posto-saude-itamarati.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20060/indicacao-_2021-refis.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20086/indicacao-avandre-maggi-copia.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20088/indicacao-avandre-maggi.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20151/indicacao-_2021-projeto-baixa-renda.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20152/indicacao-_2021-abertura-da-via-olenka.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20153/indicacao-_2021-trecho-ate-jditalia.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20163/indicacao-mais-casas-mt.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20170/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20209/indicacao-revisao-do-codigo-municipal-do-meio-ambiente.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20210/indicacao-revisao-uso-e-ocupacao-do-solo.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20211/indicacao-triturador-galho.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20212/indicacao-implantacao-da-coleta-seletiva.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20214/indicacao-ciclovia-ifmt.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20215/indicacao-varricao-rotary.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20216/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20217/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20218/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20221/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20222/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20223/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20224/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20225/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20227/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20237/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20249/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20278/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20279/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20294/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20295/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20311/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20318/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20332/indicacao-termo-redutor-de-residuos.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20343/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20378/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20379/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20421/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20422/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20434/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20435/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20446/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20542/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20522/indicacao-faixa-elevada-rua-porto-velho.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20524/indicacao-senai.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20525/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20526/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20527/indicacao-arborizacao-avamazonas.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20528/indicacao-iluminacao-pista-de-caminhada-avlions.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20529/indicacao-plano-residuos-solidos.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20530/indicacao-sanitarios-no-ginasio-itamarati.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20531/indicacao-novo-predio-emei-itamarati.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20532/indicacao-bombeiros-do-futuro.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20589/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20590/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20591/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20568/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20592/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20593/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20605/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20606/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20608/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20609/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20644/indicacao-corredor-esportivo.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20645/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20647/idicacao-de-construcao-de-faixa-elevada-em-frete-posto-de-saude-jp.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20648/indicacao-de-faixa-elevada-entre-o-ginasio-e-esportes-e-o-mercado-real.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20660/indicacao-recuperacao-das-estradas-vicinais-pa-guapirama.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20694/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20704/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20708/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20737/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20743/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20839/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20707/indicacao-quebra-molas.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20805/indicacao-77_2021-faixa-elevada-na-av-lions-internacinal.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20832/indicacao-iml-e-politec.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20806/indicacao-ajuda-de-custo.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20817/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20849/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20910/indicacao-_2021-retirar-o-correio-da-emei-itamarati.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20911/indicacao-2021-carreta-da-saude-da-mulher.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20912/termo-de-fomento-para-o-conseg-1.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20913/indicacao-espaco-para-ultilizacao-de-som-automotivo.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20914/indicacao-faixa-elevada-cras.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20970/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20972/indicacao-faixa-elevada-defensoria-2021.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21022/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21023/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21028/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21031/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21044/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21145/indicacao-duplicacao-av-florianopolis.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21153/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21223/indicacao-const-praca-rua-piaui.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21225/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21258/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21260/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21277/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21279/indicacao-const-iluminacao-av-princesa-izabel.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21280/20210811.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21310/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21321/indicacao-marciano-poco-artesiano-mini-estadio.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21323/indicacao-limpesas-nas-bocas-de-lobo-de-toda-cidade.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21324/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21378/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21381/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21412/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21414/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21445/-indicacao-revitalizacao-da-praca-da-cultura.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21503/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21535/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21536/04-indicacao-sala-de-espera-para-gestante.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21538/01-indicacao-auxilio-alimentacao-e-saude.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21580/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21590/indicacao-restauracao-de-monumento-biblico-na-praca-da-biblia.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21591/indicacao-implantacao-de-cameras-de-monitoramento-no-cemiterio-municipal.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21592/indicacao-118_2021-indicacao-const-praca.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21603/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21606/indicacao-pista-de-caminhada.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21629/indicacao-plantacao-de-palmeiras-nas-avenidas-do-bairro-jp.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21638/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21642/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21644/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21670/indicacao-2021-avenida-amapa-jardim-italia.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21671/indicacao-multirao-de-cidadania-nos-bairros-e-distritos.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21879/indicacao-pista-de-caminhada.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21880/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21881/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21882/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21924/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21532/mocao-de-aplausos-associacao-de-moradores-do-bairro-jardim-das-palmeiras.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21645/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21753/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21844/mocao-de-aplauso-ouvidoria-de-cuiaba.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21845/mocao-policia.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21846/mocao-teatro.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21889/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20288/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20766/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20841/2021_05_25_08_05_10.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20612/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20696/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21998/20220321_-camara-municipal-acampo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21847/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21870/20211202_campo-novo-do-parecis-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20282/2021_02_25_08_47_50.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20371/2021_03_10_09_48_20.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20412/2021_03_16_10_30_36.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20499/2021_03_26_09_46_07.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20588/2021_04_08_16_54_16.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20820/2021_05_20_07_33_45.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20951/2021_06_08_08_26_59.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21021/20210625_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21146/20210708_campo-novo-do-parecis_011.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21219/20210802_001.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21733/20211117_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21752/20211108_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21884/20211203_campo-novo-do-parecis-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21934/20211203_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/22083/20211227_campo-novo-do-parecis-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20014/2021_01_18_08_36_51.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20015/2021_01_18_08_41_10.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20016/2021_01_18_08_43_07.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20017/2021_01_18_08_45_02.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20095/2021_01_29_11_33_04.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20094/2021_01_29_12_12_31.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20172/2021_02_05_10_39_54.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20173/2021_02_05_10_40_54.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20174/2021_02_05_10_42_32.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20175/2021_02_05_10_43_59.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20204/2021_02_11_17_50_01.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20203/2021_02_11_17_42_10.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20254/2021_02_22_15_29_30.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20293/2021_03_01_13_15_09.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20310/2021_03_02_16_33_27.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20327/2021_03_08_07_55_46.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20331/2021_03_04_16_02_22.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20395/2021_03_12_13_24_30.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20382/2021_03_11_09_36_14.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20396/2021_03_24_07_49_15.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20456/2021_03_22_14_35_34.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20431/2021_03_18_16_53_25.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20432/2021_03_18_16_55_56.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20473/2021_03_23_13_22_24.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20504/2021_03_26_16_06_32.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20582/2021_04_08_15_06_52.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20497/2021_03_26_09_21_12.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20498/2021_03_26_09_39_33.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20583/2021_04_08_15_11_26.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20581/2021_04_08_15_03_31.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20635/2021_04_16_08_35_23.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20633/2021_04_16_08_29_32.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20649/2021_04_23_08_08_29.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20650/2021_04_23_08_07_06.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20651/2021_04_23_08_10_42.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20691/2021_04_29_10_26_01.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20683/2021_05_03_17_05_15.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20692/2021_04_29_10_31_38.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20745/2021_05_07_08_49_13.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20742/2021_05_06_16_51_49.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20821/2021_05_20_07_37_53.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20819/2021_05_19_16_39_43.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20818/2021_05_19_16_36_24.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20842/2021_05_21_10_02_24.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20880/2021_05_28_09_33_07.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20878/2021_05_28_09_26_56.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20879/2021_05_28_09_30_02.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20917/2021_06_02_09_33_59.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20937/2021_06_07_09_18_37.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20952/2021_06_08_08_30_41.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20938/2021_06_07_09_31_07.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20939/2021_06_14_15_56_09.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20965/2021_06_10_07_46_46.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21018/20210621_campo-novo-pdoparecis.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21068/20210813.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21070/20210701_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21078/20210705_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21077/20210701_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21081/20210701_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21082/20210701_campo-novo-wdorarecis.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21218/20210802.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21143/20210708_campo-novo-do-parecis-prefeitura-mensagem-legislativa-n.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21220/20210802.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21221/20210802_002.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21267/20210806_006.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21302/20210812_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21316/20210817_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21375/20210817_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21314/20210817_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21319/20210818_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21313/20210818_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21326/20210819_r-campo-novo-wdo-parecis.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21349/20210826_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21350/20210826_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21377/20210902_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21376/20210902_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21493/20210930_campo-novo-do-parecis_002.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21459/20210927_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21492/20210930_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21491/20210930_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21494/20210930_campo-novo-do-parecis_003.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21523/20211005_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21544/20211008_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21545/20211008_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21551/20211013_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21570/20211015_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21589/20211021_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21631/20211026_campo-novo-fdo-parecis.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21634/20211027_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21665/20211104_campo-novo-do-parecis_003.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21664/20211104_campo-novo-do-parecis_002.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21663/20211104_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21666/20211104_campo-novo-do-parecis_004.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21662/20211104_camponovo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21698/20211101_camponovo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21699/20211111_campo-novo-do-parecis_004.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21730/20211116_campo-novo-do-parecis-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21739/20211104_campo-novo-do-parecis-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21740/20211118_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21746/20211118_campo-novo-do-parecis_004.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21741/20211118_campo-novo-do-parecis_002.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21738/20211108_campo-novo-do-parecis-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21742/20211108_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21809/20211125_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21808/20211125_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21815/20211126_campo-novo-do-parecis-prefeitura-ensagewl-legislativa-n.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21807/20211125_campo-novo-ml-doparecis.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21830/20211129_campo-novo-do-parecis-me-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21839/20211201_l_po-novo-parecis-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21840/20211202_campo-novo-edo-parecis.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21872/20211202_dispoe-sobre-adenominacao-da-farmacia-elaboratorio-que.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21874/20211202_campo-novo-do-parecis_002.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21873/20211202_campo-novo-do-parecis-prefeitura_001.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21871/20211202_campo-novo-do-parecis_003.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21906/20211207_campo-novo-do-parecis-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21909/20211207_mcampo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21907/20211208_campo-novo-do-parecis-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21992/20211206_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21993/22021216_campo-novo-do-parecis-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21995/20211216_campo-novo-do-parecis-prefeitura_001.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21994/20211216_campo-novo-do-parecis-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/22006/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/22400/20211227_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20164/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20643/projeto-de-lei-l_2021-semana-municipal-ciclismo.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20749/projeto-de-lei-ver-marcio-audiencia-publica-aumento-de-vagas.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21276/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21502/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20213/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20226/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20229/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20287/requerimento-lic.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20415/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20447/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20705/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20736/requerimento-emenda-parlamentar-individual1.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20751/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20833/requerimento-_2021-proerd.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20981/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21030/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21256/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21257/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21278/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21311/requerimento-_2021-vacinacao-influenza.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21322/requerimento-construcao-de-meio-fios-e-sarjetas.docx" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21367/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21372/requerimento-_2021-cursos-capacitacao-motoristas-saude.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21498/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21537/02-requerimento-campanha-contra-o-cancer.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21539/3-requerimento-nivaldo-alves-costa.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21548/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21549/requerimento-_2021-nascentes.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21605/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21608/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21639/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21640/20211122_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21643/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21875/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21927/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21772/20211124_camara-municipal-campo-novo-do-parecis.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20876/2021_05_28_08_29_13.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/19974/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/19975/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/19976/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/19977/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20059/indicacao-_2021-profissionais-posto-saude-itamarati.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20060/indicacao-_2021-refis.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20086/indicacao-avandre-maggi-copia.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20088/indicacao-avandre-maggi.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20151/indicacao-_2021-projeto-baixa-renda.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20152/indicacao-_2021-abertura-da-via-olenka.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20153/indicacao-_2021-trecho-ate-jditalia.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20163/indicacao-mais-casas-mt.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20170/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20209/indicacao-revisao-do-codigo-municipal-do-meio-ambiente.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20210/indicacao-revisao-uso-e-ocupacao-do-solo.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20211/indicacao-triturador-galho.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20212/indicacao-implantacao-da-coleta-seletiva.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20214/indicacao-ciclovia-ifmt.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20215/indicacao-varricao-rotary.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20216/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20217/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20218/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20221/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20222/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20223/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20224/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20225/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20227/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20237/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20249/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20278/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20279/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20294/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20295/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20311/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20318/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20332/indicacao-termo-redutor-de-residuos.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20343/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20378/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20379/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20421/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20422/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20434/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20435/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20446/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20542/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20522/indicacao-faixa-elevada-rua-porto-velho.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20524/indicacao-senai.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20525/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20526/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20527/indicacao-arborizacao-avamazonas.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20528/indicacao-iluminacao-pista-de-caminhada-avlions.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20529/indicacao-plano-residuos-solidos.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20530/indicacao-sanitarios-no-ginasio-itamarati.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20531/indicacao-novo-predio-emei-itamarati.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20532/indicacao-bombeiros-do-futuro.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20589/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20590/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20591/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20568/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20592/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20593/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20605/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20606/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20608/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20609/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20644/indicacao-corredor-esportivo.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20645/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20647/idicacao-de-construcao-de-faixa-elevada-em-frete-posto-de-saude-jp.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20648/indicacao-de-faixa-elevada-entre-o-ginasio-e-esportes-e-o-mercado-real.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20660/indicacao-recuperacao-das-estradas-vicinais-pa-guapirama.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20694/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20704/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20708/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20737/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20743/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20839/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20707/indicacao-quebra-molas.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20805/indicacao-77_2021-faixa-elevada-na-av-lions-internacinal.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20832/indicacao-iml-e-politec.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20806/indicacao-ajuda-de-custo.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20817/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20849/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20910/indicacao-_2021-retirar-o-correio-da-emei-itamarati.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20911/indicacao-2021-carreta-da-saude-da-mulher.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20912/termo-de-fomento-para-o-conseg-1.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20913/indicacao-espaco-para-ultilizacao-de-som-automotivo.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20914/indicacao-faixa-elevada-cras.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20970/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20972/indicacao-faixa-elevada-defensoria-2021.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21022/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21023/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21028/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21031/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21044/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21145/indicacao-duplicacao-av-florianopolis.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21153/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21223/indicacao-const-praca-rua-piaui.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21225/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21258/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21260/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21277/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21279/indicacao-const-iluminacao-av-princesa-izabel.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21280/20210811.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21310/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21321/indicacao-marciano-poco-artesiano-mini-estadio.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21323/indicacao-limpesas-nas-bocas-de-lobo-de-toda-cidade.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21324/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21378/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21381/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21412/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21414/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21445/-indicacao-revitalizacao-da-praca-da-cultura.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21503/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21535/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21536/04-indicacao-sala-de-espera-para-gestante.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21538/01-indicacao-auxilio-alimentacao-e-saude.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21580/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21590/indicacao-restauracao-de-monumento-biblico-na-praca-da-biblia.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21591/indicacao-implantacao-de-cameras-de-monitoramento-no-cemiterio-municipal.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21592/indicacao-118_2021-indicacao-const-praca.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21603/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21606/indicacao-pista-de-caminhada.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21629/indicacao-plantacao-de-palmeiras-nas-avenidas-do-bairro-jp.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21638/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21642/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21644/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21670/indicacao-2021-avenida-amapa-jardim-italia.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21671/indicacao-multirao-de-cidadania-nos-bairros-e-distritos.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21879/indicacao-pista-de-caminhada.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21880/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21881/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21882/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21924/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21532/mocao-de-aplausos-associacao-de-moradores-do-bairro-jardim-das-palmeiras.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21645/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21753/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21844/mocao-de-aplauso-ouvidoria-de-cuiaba.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21845/mocao-policia.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21846/mocao-teatro.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21889/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20288/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20766/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20841/2021_05_25_08_05_10.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20612/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20696/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21998/20220321_-camara-municipal-acampo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21847/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21870/20211202_campo-novo-do-parecis-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20282/2021_02_25_08_47_50.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20371/2021_03_10_09_48_20.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20412/2021_03_16_10_30_36.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20499/2021_03_26_09_46_07.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20588/2021_04_08_16_54_16.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20820/2021_05_20_07_33_45.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20951/2021_06_08_08_26_59.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21021/20210625_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21146/20210708_campo-novo-do-parecis_011.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21219/20210802_001.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21733/20211117_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21752/20211108_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21884/20211203_campo-novo-do-parecis-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21934/20211203_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/22083/20211227_campo-novo-do-parecis-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20014/2021_01_18_08_36_51.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20015/2021_01_18_08_41_10.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20016/2021_01_18_08_43_07.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20017/2021_01_18_08_45_02.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20095/2021_01_29_11_33_04.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20094/2021_01_29_12_12_31.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20172/2021_02_05_10_39_54.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20173/2021_02_05_10_40_54.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20174/2021_02_05_10_42_32.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20175/2021_02_05_10_43_59.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20204/2021_02_11_17_50_01.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20203/2021_02_11_17_42_10.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20254/2021_02_22_15_29_30.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20293/2021_03_01_13_15_09.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20310/2021_03_02_16_33_27.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20327/2021_03_08_07_55_46.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20331/2021_03_04_16_02_22.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20395/2021_03_12_13_24_30.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20382/2021_03_11_09_36_14.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20396/2021_03_24_07_49_15.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20456/2021_03_22_14_35_34.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20431/2021_03_18_16_53_25.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20432/2021_03_18_16_55_56.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20473/2021_03_23_13_22_24.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20504/2021_03_26_16_06_32.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20582/2021_04_08_15_06_52.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20497/2021_03_26_09_21_12.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20498/2021_03_26_09_39_33.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20583/2021_04_08_15_11_26.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20581/2021_04_08_15_03_31.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20635/2021_04_16_08_35_23.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20633/2021_04_16_08_29_32.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20649/2021_04_23_08_08_29.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20650/2021_04_23_08_07_06.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20651/2021_04_23_08_10_42.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20691/2021_04_29_10_26_01.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20683/2021_05_03_17_05_15.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20692/2021_04_29_10_31_38.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20745/2021_05_07_08_49_13.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20742/2021_05_06_16_51_49.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20821/2021_05_20_07_37_53.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20819/2021_05_19_16_39_43.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20818/2021_05_19_16_36_24.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20842/2021_05_21_10_02_24.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20880/2021_05_28_09_33_07.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20878/2021_05_28_09_26_56.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20879/2021_05_28_09_30_02.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20917/2021_06_02_09_33_59.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20937/2021_06_07_09_18_37.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20952/2021_06_08_08_30_41.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20938/2021_06_07_09_31_07.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20939/2021_06_14_15_56_09.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20965/2021_06_10_07_46_46.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21018/20210621_campo-novo-pdoparecis.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21068/20210813.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21070/20210701_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21078/20210705_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21077/20210701_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21081/20210701_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21082/20210701_campo-novo-wdorarecis.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21218/20210802.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21143/20210708_campo-novo-do-parecis-prefeitura-mensagem-legislativa-n.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21220/20210802.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21221/20210802_002.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21267/20210806_006.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21302/20210812_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21316/20210817_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21375/20210817_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21314/20210817_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21319/20210818_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21313/20210818_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21326/20210819_r-campo-novo-wdo-parecis.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21349/20210826_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21350/20210826_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21377/20210902_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21376/20210902_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21493/20210930_campo-novo-do-parecis_002.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21459/20210927_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21492/20210930_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21491/20210930_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21494/20210930_campo-novo-do-parecis_003.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21523/20211005_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21544/20211008_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21545/20211008_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21551/20211013_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21570/20211015_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21589/20211021_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21631/20211026_campo-novo-fdo-parecis.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21634/20211027_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21665/20211104_campo-novo-do-parecis_003.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21664/20211104_campo-novo-do-parecis_002.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21663/20211104_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21666/20211104_campo-novo-do-parecis_004.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21662/20211104_camponovo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21698/20211101_camponovo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21699/20211111_campo-novo-do-parecis_004.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21730/20211116_campo-novo-do-parecis-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21739/20211104_campo-novo-do-parecis-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21740/20211118_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21746/20211118_campo-novo-do-parecis_004.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21741/20211118_campo-novo-do-parecis_002.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21738/20211108_campo-novo-do-parecis-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21742/20211108_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21809/20211125_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21808/20211125_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21815/20211126_campo-novo-do-parecis-prefeitura-ensagewl-legislativa-n.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21807/20211125_campo-novo-ml-doparecis.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21830/20211129_campo-novo-do-parecis-me-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21839/20211201_l_po-novo-parecis-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21840/20211202_campo-novo-edo-parecis.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21872/20211202_dispoe-sobre-adenominacao-da-farmacia-elaboratorio-que.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21874/20211202_campo-novo-do-parecis_002.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21873/20211202_campo-novo-do-parecis-prefeitura_001.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21871/20211202_campo-novo-do-parecis_003.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21906/20211207_campo-novo-do-parecis-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21909/20211207_mcampo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21907/20211208_campo-novo-do-parecis-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21992/20211206_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21993/22021216_campo-novo-do-parecis-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21995/20211216_campo-novo-do-parecis-prefeitura_001.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21994/20211216_campo-novo-do-parecis-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/22006/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/22400/20211227_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20164/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20643/projeto-de-lei-l_2021-semana-municipal-ciclismo.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20749/projeto-de-lei-ver-marcio-audiencia-publica-aumento-de-vagas.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21276/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21502/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20213/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20226/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20229/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20287/requerimento-lic.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20415/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20447/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20705/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20736/requerimento-emenda-parlamentar-individual1.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20751/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20833/requerimento-_2021-proerd.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/20981/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21030/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21256/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21257/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21278/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21311/requerimento-_2021-vacinacao-influenza.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21322/requerimento-construcao-de-meio-fios-e-sarjetas.docx" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21367/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21372/requerimento-_2021-cursos-capacitacao-motoristas-saude.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21498/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21537/02-requerimento-campanha-contra-o-cancer.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21539/3-requerimento-nivaldo-alves-costa.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21548/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21549/requerimento-_2021-nascentes.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21605/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21608/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21639/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21640/20211122_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21643/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21875/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21927/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2021/21772/20211124_camara-municipal-campo-novo-do-parecis.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H326"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="161.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="160.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>