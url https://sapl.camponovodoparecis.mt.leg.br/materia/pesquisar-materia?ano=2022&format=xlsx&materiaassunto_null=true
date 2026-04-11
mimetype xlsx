--- v0 (2026-01-03)
+++ v1 (2026-04-11)
@@ -51,4194 +51,4194 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>23913</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23913/20221219_ementa_-institui-oplano-de-cargo-carreira-evencimento.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23913/20221219_ementa_-institui-oplano-de-cargo-carreira-evencimento.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Nº 66/2022 - Institui o Plano de Cargo, Carreira e Vencimentos dos Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias, e dá outras providências.</t>
   </si>
   <si>
     <t>23313</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>MARCIO CLEI FERREIRA DO NASCIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23313/20220613_camara-municipal-campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23313/20220613_camara-municipal-campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Emenda à Lei Orgânica Nº 2L/2022 - Cria o § 3º e altera o caput do art. 76 da Lei Orgânica do Município de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>22086</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22086/indicacao-01-permuta-servidores-educacao.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22086/indicacao-01-permuta-servidores-educacao.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que seja permitida a permuta entre servidores da educação entre os municípios.</t>
   </si>
   <si>
     <t>22087</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22087/indicacao-02-reforma-posto-de-saude-itamarati-norte.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22087/indicacao-02-reforma-posto-de-saude-itamarati-norte.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a reforma da Unidade de Saúde da Itamarati Norte.</t>
   </si>
   <si>
     <t>22088</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>JOSÉ MARCIANO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22088/indicacao-quebra-mola-2022.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22088/indicacao-quebra-mola-2022.doc</t>
   </si>
   <si>
     <t>Indica a necessidade de a Prefeitura Municipal construir quebra-molas ou implantar lombada eletrônica na MT-235, na entrada do Bairro Parques dos Girassóis, sentido Campo Novo do Parecis/Sapezal  e Sapezal/ Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>22089</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, JOAQUIM EQUIP, JOSÉ MARCIANO DA SILVA, MARCELO JOSÉ BURGEL, VANDERLEI MARCOS PULGA BAIOTO, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22089/indicacao-residencial-flor-do-cerrado.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22089/indicacao-residencial-flor-do-cerrado.doc</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a construção de uma área de lazer no Residencial Flor do Cerrado.</t>
   </si>
   <si>
     <t>22090</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22090/indicacao-04-art245-b.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22090/indicacao-04-art245-b.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a revisão do art. 245-B da Lei Complementar nº 020, de 29 de dezembro de 2008.</t>
   </si>
   <si>
     <t>22091</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22091/indicacao-para-criacao-da-guarda-municipal.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22091/indicacao-para-criacao-da-guarda-municipal.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a realização de estudos para criação da “Guarda Municipal” no município de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>22101</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>JOAQUIM EQUIP, JOSÉ MARCIANO DA SILVA, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22101/requerimento-2022-mini-estadio-boa-esperanca.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22101/requerimento-2022-mini-estadio-boa-esperanca.doc</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a construção de um mini-estádio no Bairro Boa Esperança.</t>
   </si>
   <si>
     <t>22105</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22105/indicacao-03.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22105/indicacao-03.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a revisão do art. 149-A da Lei Complementar nº 020, de 29 de dezembro de 2008.</t>
   </si>
   <si>
     <t>22106</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22106/indicacao-para-criacao-da-casa-do-idoso.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22106/indicacao-para-criacao-da-casa-do-idoso.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a implantação de uma Casa Lar para Idosos.</t>
   </si>
   <si>
     <t>22107</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22107/indicacao-05-conselho-fiscal-municipal.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22107/indicacao-05-conselho-fiscal-municipal.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a criação do Conselho Municipal de Recursos Fiscais Tributários.</t>
   </si>
   <si>
     <t>22117</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, JOAQUIM EQUIP, JOSÉ MARCIANO DA SILVA, MARCELO JOSÉ BURGEL, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22117/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22117/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo que seja providenciada a extensão da cobertura defronte ao Centro de Saúde Girassol.</t>
   </si>
   <si>
     <t>22118</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22118/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22118/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo o cercamento e implantação de sinalização de segurança no piscinão localizado no Bairro Jardim das Palmeiras, bem como pista de caminhada no seu entorno.</t>
   </si>
   <si>
     <t>22156</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22156/indicacao-da-construcao-de-uma-escola-de-ensino-fundamental-jardim-italia.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22156/indicacao-da-construcao-de-uma-escola-de-ensino-fundamental-jardim-italia.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, por intermédio da Secretaria Municipal de Educação, a implantação de uma escola de ensino fundamental no Bairro Jardim Itália.</t>
   </si>
   <si>
     <t>22159</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22159/indicacao-monitor-escolar.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22159/indicacao-monitor-escolar.docx</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo a contratação de monitores para acompanhamento do transporte escolar.</t>
   </si>
   <si>
     <t>22160</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, JOAQUIM EQUIP, JOSÉ MARCIANO DA SILVA, MARCIO CLEI FERREIRA DO NASCIMENTO, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22160/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22160/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal  a implantação de pórticos nos acessos da cidade.</t>
   </si>
   <si>
     <t>22167</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, DELIZE APARECIDA DE SOUZA CORREIA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22167/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22167/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a reforma do Ginásio de Esportes Edibaldo Klein, na sede do Distrito de Marechal Rondon.</t>
   </si>
   <si>
     <t>22169</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22169/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22169/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo que destine, de forma permanente, à sede do Distrito de Marechal Rondon, máquinas para a execução de serviços de manutenção e limpeza urbana (caminhão e mini retroescavadeira).</t>
   </si>
   <si>
     <t>22170</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>DELIZE APARECIDA DE SOUZA CORREIA, JOSÉ MARCIANO DA SILVA, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22170/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22170/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a implantação de uma ciclovia, dotada de iluminação, na extensão da Rua Mutum, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>22172</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22172/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22172/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a implantação de Unidade Básica de Saúde na área comunitária - quadra 410, na Av. Rondônia esquina com Rua Gaivota, no Bairro Jardim das Palmeiras, para atendimento da população residente a partir da Avenida Ceará.</t>
   </si>
   <si>
     <t>22174</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22174/indicacao-indicacao-da-iluminacao-da-rua-cambara.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22174/indicacao-indicacao-da-iluminacao-da-rua-cambara.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a elaboração de projeto para implantação de iluminação pública no canteiro central da Rua Cambará, no Bairro Alvorada.</t>
   </si>
   <si>
     <t>22232</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22232/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22232/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo que seja firmada parceria com o Hemocentro de Tangará da Serra para coleta de sangue neste município, bem como a realização de campanhas para que a população se conscientize da importância de ser doador de sangue.</t>
   </si>
   <si>
     <t>22236</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, JOAQUIM EQUIP, JOSÉ MARCIANO DA SILVA, MARCIO CLEI FERREIRA DO NASCIMENTO, VANDERLEI MARCOS PULGA BAIOTO, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22236/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22236/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a elaboração de projetos para construção de uma escola de educação infantil para atender o Bairro Parque dos Girassóis.</t>
   </si>
   <si>
     <t>22248</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, JOAQUIM EQUIP, JOSÉ MARCIANO DA SILVA, MARCIO CLEI FERREIRA DO NASCIMENTO, VANDERLEI MARCOS PULGA BAIOTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22248/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22248/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a realização de estudos técnicos e a viabilização de um sistema para o escoamento das águas pluviais nas proximidades do Supermercado Big Master.</t>
   </si>
   <si>
     <t>22251</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22251/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22251/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a construção de um Centro Social que abrigue a Secretaria Municipal de Ação Social e seus Departamentos.</t>
   </si>
   <si>
     <t>22254</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>DELIZE APARECIDA DE SOUZA CORREIA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22254/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22254/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a aquisição de um veículo tipo van, destinado à Secretaria Municipal de Saúde, a fim de ser disponibilizado para transporte de pacientes da sede do Distrito de Mal. Rondon à cidade de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>22255</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, DELIZE APARECIDA DE SOUZA CORREIA, FABIO AGUIAR, JOAQUIM EQUIP, JOSÉ MARCIANO DA SILVA, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22255/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22255/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a construção de um Centro de Múltiplo Uso na sede do Distrito de Marechal Rondon.</t>
   </si>
   <si>
     <t>22256</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22256/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22256/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a implantação de uma escola de educação infantil, para atendimento em creche, no Bairro Jardim das Palmeiras, nas imediações da Unidade Básica de Saúde Beija-Flor.</t>
   </si>
   <si>
     <t>22257</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22257/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22257/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a oferta de educação infantil em creche na EMEI Prof. Dolores Maria Backes Funk, na sede do Distrito de Marechal Rondon.</t>
   </si>
   <si>
     <t>22286</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, DELIZE APARECIDA DE SOUZA CORREIA, JOAQUIM EQUIP, JOSÉ MARCIANO DA SILVA, MARCIO CLEI FERREIRA DO NASCIMENTO, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22286/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22286/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a reforma e/ou reposição dos brinquedos do parque infantil da EMEI Jordana Araújo da Silva, no Bairro Boa Esperança.</t>
   </si>
   <si>
     <t>22291</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, JOAQUIM EQUIP, JOSÉ MARCIANO DA SILVA, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22291/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22291/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implantação de cobertura no acesso principal da E.M. Antônio Pereira, no Bairro Boa Esperança.</t>
   </si>
   <si>
     <t>22290</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22290/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22290/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica a implantação de faixa elevada nos dois sentidos da Av. Olacyr Francisco de Moraes, defronte o Supermercado Big Master.</t>
   </si>
   <si>
     <t>22326</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, JOAQUIM EQUIP, JOSÉ MARCIANO DA SILVA, MARCELO JOSÉ BURGEL, MARCIO CLEI FERREIRA DO NASCIMENTO, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22326/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22326/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a realização de estudos técnicos e a viabilização de um sistema para o escoamento das águas pluviais nas imediações da rotatória entre a Rua Juriti e Av. Amapá, próximo a UBS, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>22329</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22329/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22329/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo, por intermédio da Secretaria Municipal de Educação, a disponibilização de vigilância presencial em escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>22331</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>JOAQUIM EQUIP</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22331/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22331/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a doação de um micro-ônibus, motorista e combustível tipo óleo diesel s-10, para a ADCANP - Associação dos Deficientes de Campo Novo do Parecis, para possibilitar maior integração, interação e locomoção dos associados.</t>
   </si>
   <si>
     <t>22332</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22332/indicacao-_2022-psicologo-itamarati.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22332/indicacao-_2022-psicologo-itamarati.doc</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a possibilidade de contratação de Psicólogo para atender a Comunidade Itamarati Norte.</t>
   </si>
   <si>
     <t>22333</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22333/indicacao-prevencao-cancer-de-colo-de-utero.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22333/indicacao-prevencao-cancer-de-colo-de-utero.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, por meio da Secretaria de Saúde, que seja realizada palestra de prevenção do câncer de colo de útero aos alunos do ensino médio na E.E. Argeu Augusto de Moraes, na Itamarati Norte.</t>
   </si>
   <si>
     <t>22335</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22335/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22335/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a identificação das frentes das escolas como proibidas para estacionamento, de modo a evitar acúmulo de carros e permitir o embarque e desembarque de alunos, inclusive dos ônibus escolares.</t>
   </si>
   <si>
     <t>22439</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, JOAQUIM EQUIP, JOSÉ MARCIANO DA SILVA, MARCELO JOSÉ BURGEL, MARCIO CLEI FERREIRA DO NASCIMENTO, VANDERLEI MARCOS PULGA BAIOTO, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22439/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22439/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a execução de serviços de recuperação em toda extensão da Estrada Indígena Utiariti.</t>
   </si>
   <si>
     <t>22440</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22440/indicacao-recapeage-boa-esperanca.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22440/indicacao-recapeage-boa-esperanca.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a instalação de container na Praça da Bíblia, no Bairro Jardim das Palmeiras, para servir de base da Polícia Militar.</t>
   </si>
   <si>
     <t>22441</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22441/indicacao-programa-apoio-ao-esporte.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22441/indicacao-programa-apoio-ao-esporte.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, por meio da Secretaria Municipal de Esportes, que seja implantado Programa de Apoio e Incentivo ao Esporte.</t>
   </si>
   <si>
     <t>22442</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22442/indicacao-centro-de-controle-zoonoses.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22442/indicacao-centro-de-controle-zoonoses.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a implantação de um Centro de Controle Zoonoses.</t>
   </si>
   <si>
     <t>22444</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>JOAQUIM EQUIP, JOSÉ MARCIANO DA SILVA, MARCIO CLEI FERREIRA DO NASCIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22444/indicacao-piscinao.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22444/indicacao-piscinao.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo as seguintes providências com relação ao piscinão do Bairro Jardim das Palmeiras: isolamento da área com grade de proteção, abertura de outro reservatório ao lado do existente e construção da casa de bomba.</t>
   </si>
   <si>
     <t>22445</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22445/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22445/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a conclusão da pavimentação asfáltica da Avenida Tancredo Neves, no acesso ao Loteamento Parque dos Girassóis.</t>
   </si>
   <si>
     <t>22446</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22446/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22446/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a execução de obras de drenagem e pavimentação asfáltica na Rua das Garças, próximo à Rua Arapongas, no Bairro  Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>22481</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22481/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22481/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo o repasse mensal de recursos financeiros ao CONSEG, mediante termo de fomento, para aplicação na sua atividade finalística.</t>
   </si>
   <si>
     <t>22483</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22483/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22483/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a substituição de lâmpadas no Estádio Municipal Ary Tomazelli.</t>
   </si>
   <si>
     <t>22487</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>JORGE ITAMAR RODRIGUES, MARCIO CLEI FERREIRA DO NASCIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22487/20210517_camara-municipal-campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22487/20210517_camara-municipal-campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo que forneça assistência técnica pública e gratuita para o projeto e a construção de habitação de 50 m², 60 m² e 70 m² de interesse social às famílias de baixa renda inscritas no CadÚnico.</t>
   </si>
   <si>
     <t>22488</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22488/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22488/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a reforma e ampliação do Terminal Rodoviário Higino Tessaro.</t>
   </si>
   <si>
     <t>22510</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22510/indicacao-181-2022-recapeamento-rua-belem.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22510/indicacao-181-2022-recapeamento-rua-belem.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a execução de obras de recapeamento asfáltico na Rua Belém, entre as Ruas Tito Lívio e Sucupira, no Bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>22513</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>MARCELO JOSÉ BURGEL, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22513/indicacao-revitalizacao-e-instalacao-de-container.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22513/indicacao-revitalizacao-e-instalacao-de-container.docx</t>
   </si>
   <si>
     <t>Indicam a revitalização da Praça da Cohab Pôr do Sol, no Bairro Jardim das Palmeiras, incluindo a substituição dos quiosques existentes por estruturas de contêiner</t>
   </si>
   <si>
     <t>22517</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, FABIO AGUIAR, JOAQUIM EQUIP, JORGE ITAMAR RODRIGUES, JOSÉ MARCIANO DA SILVA, MARCELO JOSÉ BURGEL, MARCIO CLEI FERREIRA DO NASCIMENTO, VANDERLEI MARCOS PULGA BAIOTO, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22517/indicacao-07-de-abril-desapropriacao-da-avenida-no-parques-dos-girasois.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22517/indicacao-07-de-abril-desapropriacao-da-avenida-no-parques-dos-girasois.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo que seja promovida a regularização de área particular utilizada como via pública, que permite a continuidade da Avenida Tancredo Neves, principal ligação entre os Bairros Jardim Primavera e Parque dos Girassóis.</t>
   </si>
   <si>
     <t>22518</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, FABIO AGUIAR, JOAQUIM EQUIP, JOSÉ MARCIANO DA SILVA, MARCELO JOSÉ BURGEL, MARCIO CLEI FERREIRA DO NASCIMENTO, VANDERLEI MARCOS PULGA BAIOTO, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22518/siscam_lei_ordinaria_n_1070_arquivo_1kdj0fdae.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22518/siscam_lei_ordinaria_n_1070_arquivo_1kdj0fdae.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a realização anual do “Festival de Cultura e Jogos Indígenas do Parecis”, em cumprimento à Lei nº 1.070, de 14.06.2005.</t>
   </si>
   <si>
     <t>22566</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22566/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22566/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a implantação de ciclovia, dotada de iluminação, na extensão da Av. Tancredo Neves, que dá acesso ao Loteamento Parque dos Girassóis.</t>
   </si>
   <si>
     <t>22574</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22574/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22574/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a instalação de academia ao ar livre e parque infantil na sede do Assentamento Guapirama.</t>
   </si>
   <si>
     <t>22575</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22575/indicacao-14-de-marco-ciclovia-na-rodovia-andre-magg-ate-parques-dos-girassois.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22575/indicacao-14-de-marco-ciclovia-na-rodovia-andre-magg-ate-parques-dos-girassois.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implantação de ciclovia às margens da Rodovia MT-235, no trecho compreendido entre a rotatória da Avenida André Antônio Maggi com a Frei Galvão, até o Bairro Parques dos Girassóis.</t>
   </si>
   <si>
     <t>22605</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22605/indicacao-180_2022-beito-machadinho-piso-emborrachado.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22605/indicacao-180_2022-beito-machadinho-piso-emborrachado.docx</t>
   </si>
   <si>
     <t>Indica a instalação de piso ecológico emborrachado nos parques infantis da cidade.</t>
   </si>
   <si>
     <t>22608</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22608/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22608/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo a execução de obras de recapeamento asfáltico nas Travessas A, B, J, L, M, no Bairro Olenka.</t>
   </si>
   <si>
     <t>22679</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22679/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22679/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a construção de corredor esportivo no  Bairro Jardim Milão.</t>
   </si>
   <si>
     <t>22690</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22690/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22690/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo analisar a possibilidade de instalação de bancos às margens da ciclovia da Avenida Minas Gerais até a Praça da Bíblia, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>22800</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22800/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22800/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo que determine as providências necessárias para aquisição de áreas de terras com vistas a viabilizar empreendimentos residenciais de interesse social, em parceria com o Governo do Estado, por meio do MT PAR.</t>
   </si>
   <si>
     <t>22808</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22808/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22808/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a elaboração de estudos sobre a viabilidade de implantação de uma Farmácia Básica no CHP, para disponibilizar medicamentos de uso comum, principalmente no período noturno, bem como nos finais de semana e feriados.</t>
   </si>
   <si>
     <t>22817</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22817/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22817/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a execução imediata de pavimentação asfáltica no prolongamento da Avenida Amapá, que dá acesso ao Residencial Parecis e Bairro Jardim Itália.</t>
   </si>
   <si>
     <t>22818</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22818/indicacao-faixas-elevades-defronte-escola-amelia-fedrizzi.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22818/indicacao-faixas-elevades-defronte-escola-amelia-fedrizzi.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implantação, por meio do DMTU - Departamento Municipal de Trânsito Urbano, de faixa elevada para pedestres na Rua Rouxinol, defronte a EMEI Amélia Lena Fedrizzi.</t>
   </si>
   <si>
     <t>22819</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22819/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22819/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo que intervenha junto a Sinfra – Secretaria de Estado de Infraestrutura e Logística do Mato Grosso, para viabilizar a instalação de lombada eletrônica ou outro dispositivo de redução de velocidade nas proximidades da rotatória da Av. André Antônio Maggi, travessia urbana da Rodovia MT-235.</t>
   </si>
   <si>
     <t>22886</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22886/20220630_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22886/20220630_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo a revitalização da academia ao ar livre instalada na  localidade de Itamarati Norte.</t>
   </si>
   <si>
     <t>22888</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22888/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22888/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implantação de hospital veterinário público para atendimento de pequenos animais.</t>
   </si>
   <si>
     <t>22891</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22891/indicacao-de-iluminacao-de-led-av-amapa.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22891/indicacao-de-iluminacao-de-led-av-amapa.docx</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo, por intermédio da Secretaria Municipal de Infraestrutura, a implantação de rede de iluminação de led na Avenida Amapá, no acesso ao bairro Jardim Itália.</t>
   </si>
   <si>
     <t>22902</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22902/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22902/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implantação de estacionamento de veículos nos canteiros centrais da Avenida Ceará e Maranhão, bem como dar continuidade a essa obra na obra na Avenidas Minas Gerais, no Bairro do Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>22939</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22939/indicacao-senai.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22939/indicacao-senai.docx</t>
   </si>
   <si>
     <t>Indica a instalação de lixeiras ao longo da ciclovia das Avenidas Minas Gerais, Amapá e Maranhão.</t>
   </si>
   <si>
     <t>22944</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22944/indicacao-melhoria-na-iluminacao-avmaranhao-.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22944/indicacao-melhoria-na-iluminacao-avmaranhao-.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a melhoria da iluminação pública na ciclovia da Avenida Maranhão, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>22952</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22952/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22952/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a implementação de uma unidade do SENAI - Serviço Nacional de Aprendizagem Industrial.</t>
   </si>
   <si>
     <t>22953</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, JOAQUIM EQUIP, JORGE ITAMAR RODRIGUES, JOSÉ MARCIANO DA SILVA, MARCELO JOSÉ BURGEL, VANDERLEI MARCOS PULGA BAIOTO, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22953/indicacao-instalacao-de-guard-rail.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22953/indicacao-instalacao-de-guard-rail.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a instalação de guard rail em toda extensão do canal de drenagem de águas pluviais na Avenida André Maggi - MT-235, com as devidas sinalizações.</t>
   </si>
   <si>
     <t>22954</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22954/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22954/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a destinação de um veículo tipo van para uso da Associação Casa de Apoio à Vida Caverna de Adulão.</t>
   </si>
   <si>
     <t>23011</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23011/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23011/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implantação de uma usina fotovoltaica para atendimento dos órgãos públicos municipais.</t>
   </si>
   <si>
     <t>23037</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>JORGE ITAMAR RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23037/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23037/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo o encaminhamento de projeto de lei  à Câmara Municipal para adequação dos vencimentos dos agentes comunitários de saúde e agentes de combate a endemias, nos termos da Emenda Constitucional nº 120, de 5 de maio de 2022.</t>
   </si>
   <si>
     <t>23042</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23042/indicacao-209_2022-alambrados-nos-parques.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23042/indicacao-209_2022-alambrados-nos-parques.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a instalação de cercas (alambrados) em todos os parques infantis da cidade.</t>
   </si>
   <si>
     <t>23044</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, JOAQUIM EQUIP, JOSÉ MARCIANO DA SILVA, MARCELO MARTINEZ ACOSTA, VANDERLEI MARCOS PULGA BAIOTO, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23044/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23044/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo que seja procedida a desinsetização e desratização de todas as unidades escolares do Município, aproveitando o período de recesso escolar deste mês de julho.</t>
   </si>
   <si>
     <t>23077</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23077/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23077/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a disponibilização de motocicletas aos agentes comunitários de saúde e agentes de combate às endemias para dar suporte à realização de seus serviços.</t>
   </si>
   <si>
     <t>23088</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>BEITO MACHADINHO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23088/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23088/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a reimplantação de sistema de videomonitoramento na cidade.</t>
   </si>
   <si>
     <t>23104</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23104/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23104/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a continuidade das obras da ciclovia em toda extensão da Pista de Caminhada Egínio Pinto Gomes, na Rua Sucupira, bem como a implantação de rampas de acesso nos locais de interseção com vias urbanas no trajeto já concluído.</t>
   </si>
   <si>
     <t>23105</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23105/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23105/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo que seja viabilizada parceria com os proprietários e/ou possuidores de imóveis para a construção de calçadas, conforme já autorizado pela Lei Municipal nº 1.319, de 14.07.2009.</t>
   </si>
   <si>
     <t>23106</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23106/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23106/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo, por meio da SINFRA, a disponibilização à população do serviço "Disque Iluminação Pública".</t>
   </si>
   <si>
     <t>23156</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23156/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23156/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a criação de um Bosque Municipal.</t>
   </si>
   <si>
     <t>23172</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23172/indicacao-_2022-indicacao-faixa-elevada-hospital.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23172/indicacao-_2022-indicacao-faixa-elevada-hospital.docx</t>
   </si>
   <si>
     <t>Indicam a implantação de uma faixa elevada para pedestres na Avenida Brasil, em frente ao Centro Hospitalar Parecis Euclides Horst.</t>
   </si>
   <si>
     <t>23173</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23173/20220906_do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23173/20220906_do-parecis.pdf</t>
   </si>
   <si>
     <t>Indicam a perfuração de mais um poço artesiano no Distrito Marechal Rondon para atendimento daquela comunidade</t>
   </si>
   <si>
     <t>23174</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>FABIO AGUIAR</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23174/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23174/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a implantação de uma praça esportiva na sede do Distrito de Marechal Rondon, bem como implantação de pórticos de boas-vindas no acesso principal, na BR-364, nos dois sentidos.</t>
   </si>
   <si>
     <t>23199</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23199/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23199/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo o encaminhamento de projeto de lei para apreciação deste Legislativo, reconhecendo o Agente Educacional Infantil como Professor de Educação Infantil, em observância e nos termos da Lei Estadual nº 11.821, de 28 de junho de 2022.</t>
   </si>
   <si>
     <t>23220</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23220/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23220/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a conclusão da iluminação pública no canteiro central da Avenida Belo Horizonte, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>23223</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23223/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23223/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a estruturação de uma praça nas áreas comunitárias 3/A e 3/B, mais conhecida como "Praça das Antenas", localizada no centro sul da cidade.</t>
   </si>
   <si>
     <t>23224</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23224/indicacao-_2022-empreendedorismo-feminino.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23224/indicacao-_2022-empreendedorismo-feminino.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo buscar parceria para incentivar e qualificar o empreendedorismo feminino em nossa cidade.</t>
   </si>
   <si>
     <t>23333</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23333/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23333/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a melhoria da infraestrutura escolar na EMEI Prof. Dolores Maria Backes Funk, com a instalação de balanços no parque infantil e bancos na entrada da instituição.</t>
   </si>
   <si>
     <t>23335</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23335/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23335/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que proceda a poda das árvores que compõem a arborização em toda a extensão do Loteamento da sede do Distrito de Marechal Rondon, à margem da Rodovia BR-364.</t>
   </si>
   <si>
     <t>23338</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, DELIZE APARECIDA DE SOUZA CORREIA, FABIO AGUIAR, JOAQUIM EQUIP, JORGE ITAMAR RODRIGUES, JOSÉ MARCIANO DA SILVA, MARCIO CLEI FERREIRA DO NASCIMENTO, VANDERLEI MARCOS PULGA BAIOTO, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23338/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23338/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo, por intermédio da Secretaria Municipal de Infraestrutura, a duplicação da Avenida Marechal Rondon, em toda sua extensão.</t>
   </si>
   <si>
     <t>23372</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23372/indicacao-228_2022-indicacao-_2022-banheiros-praca-odenir.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23372/indicacao-228_2022-indicacao-_2022-banheiros-praca-odenir.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a construção de banheiros públicos na Praça Odenir Ortolan.</t>
   </si>
   <si>
     <t>23440</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23440/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23440/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo o aumento da equipe que executa os serviços de iluminação pública na cidade, bem como a aquisição de mais um veículo para atendimento desses serviços.</t>
   </si>
   <si>
     <t>23461</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23461/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23461/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que seja procedida a poda das árvores que compõem a arborização urbana.</t>
   </si>
   <si>
     <t>23462</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23462/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23462/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a instalação de câmeras de segurança na Unidade Básica de Saúde, Unidade de Assistência Social e Ginásio de Esportes Edibaldo Klein, localizados na sede do Distrito de Marechal Rondon.</t>
   </si>
   <si>
     <t>23476</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23476/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23476/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a contratação de um Intérprete de Libras para atuar no Paço Municipal Euclides Horst.</t>
   </si>
   <si>
     <t>23633</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23633/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23633/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a construção de uma escola na Itamarati Norte para atendimento das séries iniciais do ensino fundamental.</t>
   </si>
   <si>
     <t>23640</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23640/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23640/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a cobertura por videomonitoramento de praças e espaços de lazer, em conjunto com um serviço de segurança profissional para atuar no período noturno.</t>
   </si>
   <si>
     <t>23739</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23739/indicacao-contrucao-rotaria-avenida-amapa-com-rua-mutum.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23739/indicacao-contrucao-rotaria-avenida-amapa-com-rua-mutum.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a execução de pavimentação asfáltica e implantação de ciclovia no prolongamento da Avenida Amapá, acesso ao Residencial Parecis e Loteamento Jardim Itália, promovendo, inclusive, a duplicação dessa avenida partindo da Rua Juriti até o Loteamento Jardim Itália.</t>
   </si>
   <si>
     <t>23750</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23750/indicacao-capela-mortuaria.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23750/indicacao-capela-mortuaria.doc</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a construção uma nova Capela Mortuária anexa ao Cemitério Municipal "Memorial da Paz", no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>23754</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, JOSÉ MARCIANO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23754/incluir-no-programa-nacional-de-habitacao-o-distrito-marechal-rondon.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23754/incluir-no-programa-nacional-de-habitacao-o-distrito-marechal-rondon.doc</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo, através da Secretaria Municipal de Assistência Social, a viabilização de unidades habitacionais para atendimento de população do Distrito de Marechal Rondon, por meio de programas do Governo.</t>
   </si>
   <si>
     <t>23761</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23761/20221207_camara-municipal-campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23761/20221207_camara-municipal-campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a construção de banheiros públicos no Corredor Esportivo Irmãos Martelli.</t>
   </si>
   <si>
     <t>23860</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23860/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23860/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a implantação de uma Escola Cívico-Militar neste Município.</t>
   </si>
   <si>
     <t>22113</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>MOCA</t>
   </si>
   <si>
     <t>Moção Aplauso</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22113/mocao-de-aplauso-rosana-miola.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22113/mocao-de-aplauso-rosana-miola.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida à servidora municipal Rosana Miola Klasen.</t>
   </si>
   <si>
     <t>22253</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22253/mocao-4_2022-mocao-de-aplausos-referente-a-policia-militar.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22253/mocao-4_2022-mocao-de-aplausos-referente-a-policia-militar.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida a integrantes da 16ª Companhia Independente da Polícia Militar, do Núcleo do Corpo de Bombeiros Militar e do SAMU, além de voluntários, que participaram do salvamento de uma senhora em estado de vulnerabilidade psicológica, nesta cidade, no dia 21 de abril de 2021.</t>
   </si>
   <si>
     <t>22336</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>MARCELO JOSÉ BURGEL</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22336/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22336/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida à Enfermeira Sra. Paola Karoline Souza e Silva pelos relevantes serviços prestados ao Município de Campo Novo do Parecis, atuando no CHP - Centro Hospitalar Parecis “Euclides Horst”,</t>
   </si>
   <si>
     <t>22338</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22338/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22338/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida ao servidor da Prefeitura Municipal - Sr. Gilmar Rocha.</t>
   </si>
   <si>
     <t>22612</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>JOSÉ MARCIANO DA SILVA, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22612/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22612/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida à atleta Maria Jullia Lemos de Oliveira.</t>
   </si>
   <si>
     <t>22672</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22672/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22672/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida aos atletas camponovenses que participaram da competição MTB Enduro On Bike, na cidade de Tangará da Serra, de 30 de abril a 1º de maio de 2022.</t>
   </si>
   <si>
     <t>22680</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22680/20220711_camara-municipal-campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22680/20220711_camara-municipal-campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida aos atletas e às comissões técnicas da Secretaria Municipal de Esportes e Lazer, que representaram Campo Novo do Parecis em Juara/MT,  de 20 a 25 de maio de 2022, nos Jogos Regionais Estudantis de Seleções Matogrossenses e Jogos Regionais Escolares, com as modalidades de handebol, basquetebol e futsal, masculino e feminino</t>
   </si>
   <si>
     <t>22826</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22826/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22826/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida aos ciclistas camponovenses que representaram o município na competição MOUNTAIN BIKE XCM  WELL DONNE, na cidade de Nossa Sra. do Livramento/-MT, no dia 26  de junho de 2022.</t>
   </si>
   <si>
     <t>22943</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22943/mocao-_2022-xcm-bike-copia.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22943/mocao-_2022-xcm-bike-copia.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao atleta camponovense ELY RIBEIRO, que participou da competição MuscleContest Cuiabá, na cidade de Cuiabá, em 4 de junho de 2022,</t>
   </si>
   <si>
     <t>23010</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23010/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23010/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida ao Professor de Artes Marciais e Atleta de MMA - Sr. Wallison Henrique Chibilski.</t>
   </si>
   <si>
     <t>23091</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>VANDERLEI MARCOS PULGA BAIOTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23091/20220811_camara-municipal-campo-novo-do-parecis_001.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23091/20220811_camara-municipal-campo-novo-do-parecis_001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida aos integrantes do Grupo Cia de Arte "Flor de Menina" pela brilhante participação no Festival de Dança de Joinville/SC e no 15º Festival de Dança de Tabaporã/MT.</t>
   </si>
   <si>
     <t>23110</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23110/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23110/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida aos participantes camponovenses da competição ULTRAMACHO, realizada no dia 31 de julho de 2022, na Aldeia Wazare neste Município,</t>
   </si>
   <si>
     <t>23111</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, VANDERLEI MARCOS PULGA BAIOTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23111/mocao-_2022-ultramacho.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23111/mocao-_2022-ultramacho.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida à Diretoria do Clube de Tiro Guará – CT Guará.</t>
   </si>
   <si>
     <t>23171</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23171/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23171/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS à jovem camponovense  Maria Eduarda Alves Farias - Miss Mato Grosso Earth 2022.</t>
   </si>
   <si>
     <t>23375</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23375/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23375/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida ao Prof. Paulo Joaquim de Freitas Guerra pelos serviços prestados à cultura camponovense e dedicação na implantação do Concurso Miss Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>23376</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23376/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23376/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida aos Agentes de Trânsito Urbano pelos excelentes e relevantes serviços prestados à população camponovense.</t>
   </si>
   <si>
     <t>23377</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23377/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23377/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida ao Grupo "Jovens Líderes do Agro - Campo Novo do Parecis", por estar viabilizando uma série de eventos técnicos e sociais em nosso Município, para promover conhecimento e bem-estar social a todos.</t>
   </si>
   <si>
     <t>23467</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23467/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23467/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida ao Senhor Mauro Sávio Fischer, que ocupou o cargo de Diretor do Departamento de Água do Parecis de abril de 2009 à março de 2022.</t>
   </si>
   <si>
     <t>23524</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23524/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23524/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida aos organizadores do evento Rodeio Parecis Super Bulls 2022, realizado de 31 de agosto a 3 de setembro deste ano.</t>
   </si>
   <si>
     <t>23562</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23562/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23562/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS  dirigida à Diretoria da Associação Antigos Auto Club pela realização do “2º Encontro Estadual de Carros Antigos em Campo Novo do Parecis”, nos dias 9, 10 e 11 de setembro de 2022, no Estádio Ary Tomazelli, nesta cidade.</t>
   </si>
   <si>
     <t>23613</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23613/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23613/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida aos atletas da equipe de Karatê de Campo Novo do Parecis pela participação no 29º Campeonato Brasileiro de Karatê Interestilos CBKI, em São Paulo/SP, nos dias 17 e 18 de setembro de 2022, onde conquistaram nove medalhas de ouro e o direito de representar o Brasil na Europa e, também, aos atletas da Associação Okinawa que participaram do Campeonato Mato-grossense Karatê Interestilos Fase II, realizado em Sapezal/MT, nos dias 25 e 26 de junho último, onde conquistaram o título de Campeão Geral da etapa.</t>
   </si>
   <si>
     <t>23614</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23614/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23614/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida à equipe camponovense participante da Olimpíada Brasileira de Astronomia e Astrofísica (OBA) - edição 2022, com a conquista de medalha de prata nacional na Mostra Brasileira de Foguetes (MOBFOG)</t>
   </si>
   <si>
     <t>23616</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23616/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23616/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida aos alunos da Escola Estadual União da Chapada que se destacaram na prova do IDEB - edição 2021, conquistando a maior nota da circunscrição da Diretoria Regional de Educação de Tangará da Serra, que contempla, além da cidade polo, os municípios de Campo Novo do Parecis, Nova Olímpia, Barra do Bugres, Denise, Porto Estrela e Sapezal, totalizando 42 escolas estaduais.</t>
   </si>
   <si>
     <t>23669</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23669/mocao-30_2022-ideb.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23669/mocao-30_2022-ideb.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS aos atletas e  equipe de fisiculturismo que participaram do campeonato PANTANAL CONTEST na cidade de Cuiabá – MT, no dia 22 de outubro de 2022.</t>
   </si>
   <si>
     <t>23670</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23670/mocao-31_2022-fisiculturismo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23670/mocao-31_2022-fisiculturismo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida à Diretora, Coordenador, Professor e alunos da Escola Municipal Jardim das Palmeiras responsáveis pela iniciativa e desenvolvimento do projeto de jornal escolar denominado “GAZETA JP”:</t>
   </si>
   <si>
     <t>23731</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23731/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23731/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida aos servidores do FUNSEM – Fundo de Previdência dos Servidores Públicos Municipais de Campo Novo do Parecis – MT, extensiva aos membros dos Conselhos Curador e Fiscal.</t>
   </si>
   <si>
     <t>23861</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23861/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23861/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida ao atleta camponovense ALESSANDRO ZARZENON, que se consagrou Campeão Mato-grossense de Mountain Bike Master 2022.</t>
   </si>
   <si>
     <t>23894</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23894/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23894/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida à Presidente da APAE - Lucélia Adriana Ferreira (Lucélia Tonin)</t>
   </si>
   <si>
     <t>25084</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/25084/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/25084/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 036/2022, de autoria do Vereador Fabio do Agem, dirigida ao SD BM Fabiano Morinigo de Campos, do Corpo de Bombeiros de Campo Novo do Parecis, que representou o Município no Seminário Nacional de Bombeiros, evento que reúne os bombeiros de todo o Brasil e da América Latina.</t>
   </si>
   <si>
     <t>23709</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>MOCP</t>
   </si>
   <si>
     <t>Moção Pesar</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23709/mocao-de-pesar-ao-dr-juliano-santangelo-leiner.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23709/mocao-de-pesar-ao-dr-juliano-santangelo-leiner.docx</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Dr. Juliano Santangelo Leiner,</t>
   </si>
   <si>
     <t>23748</t>
   </si>
   <si>
     <t>MOCR</t>
   </si>
   <si>
     <t>Moção Repúdio</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23748/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23748/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO ao Ministro do Supremo Tribunal Federal - Alexandre de Moraes, pela forma como vem conduzindo o processo eleitoral, além das decisões contrárias ao direito que vem proferindo, sistematicamente e, em especial contra a decisão que bloqueou valores em 43 contas de empresas e pessoas físicas sem aviso prévio e em um procedimento ilegal, desse total 34 são de Mato Grosso.</t>
   </si>
   <si>
     <t>23089</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Projeto Indicativo</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23089/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23089/novo-modelo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação de isenção tarifária pelo fornecimento de água e coleta de esgoto às entidades que especifica na cidade de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>23464</t>
   </si>
   <si>
     <t>PDLC</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo Comissão</t>
   </si>
   <si>
     <t>CLJRF - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23464/projeto-de-decreto-legislativo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23464/projeto-de-decreto-legislativo.doc</t>
   </si>
   <si>
     <t>Mantém o Veto Parcial aposto  ao  Projeto de Lei nº 019/2022-LE, de autoria do Vereador Fabio Aguiar, objeto do Autógrafo nº 1.944/2022, que assegura às pessoas com deficiência auditiva o direito a atendimento por intérprete de LIBRAS nos órgãos e entidades da administração pública, direta e indireta, e  empresas concessionárias de serviços públicos, bem como em eventos públicos, no âmbito do Município de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>23465</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23465/20220929_camara-municipal-campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23465/20220929_camara-municipal-campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Mantém o Veto Total aposto  ao Projeto de Lei Complementar nº 010/2022, de autoria do Poder Executivo Municipal, objeto do Autógrafo nº 1.942, que altera os artigos 200 e 201 do Código Tributário Municipal - Lei Complementar 20/2008 e dá outras providências.</t>
   </si>
   <si>
     <t>23838</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23838/20221218_caivjajra-municipaj-de-campo-parecis-estado-de-maxq-gr.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23838/20221218_caivjajra-municipaj-de-campo-parecis-estado-de-maxq-gr.pdf</t>
   </si>
   <si>
     <t>Aprova a Contas Anuais de Governo da Prefeitura Municipal de Campo Novo do Parecis, relativas ao exercício financeiro de 2020, gestão do Prefeito Rafael Machado.</t>
   </si>
   <si>
     <t>23881</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23881/projeto-de-decreto-legislativo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23881/projeto-de-decreto-legislativo.doc</t>
   </si>
   <si>
     <t>Mantém o Veto Parcial aposto ao Projeto de Lei nº 116/2022, de autoria do Poder Executivo Municipal, objeto do Autógrafo nº 2.008, de 5 de dezembro de 2022.</t>
   </si>
   <si>
     <t>23914</t>
   </si>
   <si>
     <t>PDLM</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo Mesa</t>
   </si>
   <si>
     <t>Mesa Diretora 2022</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23914/projeto-de-decreto-legislativo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23914/projeto-de-decreto-legislativo.doc</t>
   </si>
   <si>
     <t>Autoriza o Sr. Prefeito a ausentar-se do Município.</t>
   </si>
   <si>
     <t>23736</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PDLV</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo Vereador</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23736/projeto-de-decreto-legislativo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23736/projeto-de-decreto-legislativo.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Camponovense ao Senhor Dionardo Mendes da Conceição, e dá outras providências.</t>
   </si>
   <si>
     <t>23760</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23760/projeto-de-decreto-legislativo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23760/projeto-de-decreto-legislativo.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Camponovense ao Senhor Júlio César Ferreira, e dá outras providências.</t>
   </si>
   <si>
     <t>23755</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23755/projeto-de-decreto-legislativo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23755/projeto-de-decreto-legislativo.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Camponovense ao Senhor Gilberto Vieira de Melo, e dá outras providências.</t>
   </si>
   <si>
     <t>22632</t>
   </si>
   <si>
     <t>PELL</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica Legislativo</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, JORGE ITAMAR RODRIGUES, JOSÉ MARCIANO DA SILVA, MARCELO JOSÉ BURGEL, VANDERLEI MARCOS PULGA BAIOTO, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22632/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22632/novo-modelo.docx</t>
   </si>
   <si>
     <t>Altera dispositivos na Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>22883</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22883/20220613_camara-municipal-campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22883/20220613_camara-municipal-campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Cria o § 3º e altera o caput do art. 76 da Lei Orgânica do Município de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>23237</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23237/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23237/novo-modelo.docx</t>
   </si>
   <si>
     <t>Acrescenta na Lei Orgânica Municipal o art. 99 – D, para tornar obrigatória a execução da programação orçamentária proveniente das emendas de bancada de parlamentares, previstas nas Emendas Constitucionais nº 86, de 17 de março de 2015, e nº 100, de 26 de junho de 2019.</t>
   </si>
   <si>
     <t>22108</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22108/20220203_campo-novo-do-parecis-prefeitura.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22108/20220203_campo-novo-do-parecis-prefeitura.pdf</t>
   </si>
   <si>
     <t>Cria o inciso XI e altera o caput do art. 58 e altera os Anexos I e II da Lei Complementar nº 21, de 8 de abril de 2009, que dispõe sobre a alteração, criação, estruturação e atribuições dos órgãos do Poder Executivo do Município de Campo Novo do Parecis, bem como, criação e extinção de cargos comissionados e suas remunerações, fixa princípios e diretrizes de gestão, e dá outras providências.</t>
   </si>
   <si>
     <t>22580</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22580/20220420_camponovo-doparecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22580/20220420_camponovo-doparecis.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos na Lei Complementar nº 115/2021, que dispõe sobre o macrozoneamento, zoneamento, uso e ocupação do solo no Município de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>22667</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22667/20220511_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22667/20220511_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Altera o art. 6º e o parágrafo único do art. 7º passa a ser o parágrafo primeiro e fica acrescentado o parágrafo segundo da Lei Complementar nº 105, de 19 de dezembro de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>22823</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22823/20220603_campo-novo-do-parecis_002.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22823/20220603_campo-novo-do-parecis_002.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 118/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>22909</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22909/20220615_willian-freitas-rodrigues.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22909/20220615_willian-freitas-rodrigues.pdf</t>
   </si>
   <si>
     <t>Acrescenta atividades no Anexo III, altera os incisos I, II, III e altera o art. 139 da Lei Complementar nº 078, de 24 de maio de 2017, que dispõe sobre a criação do Código Municipal de Meio Ambiente de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>22824</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22824/20220603_idoparecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22824/20220603_idoparecis.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 112/2021, de 17 de maio de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>22882</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22882/20220609_campo-novo-do-parecis_001.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22882/20220609_campo-novo-do-parecis_001.pdf</t>
   </si>
   <si>
     <t>Altera o caput do art. 1º e o art. 14 da Lei Complementar 055, de 17 de dezembro de 2014, que institui o Programa de Desenvolvimento Econômico de Campo Novo do Parecis - PRODECAMPO, e dá outras providências.</t>
   </si>
   <si>
     <t>22879</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22879/20220609_camponovo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22879/20220609_camponovo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 200 e 201 do Código Tributário Municipal - Lei Complementar 20/2008 e dá outras providências.</t>
   </si>
   <si>
     <t>23196</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23196/20220802_campo-novo-edoparecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23196/20220802_campo-novo-edoparecis.pdf</t>
   </si>
   <si>
     <t>Transforma cargos da Administração Direta vinculados ao PROCON - Programa Proteção e Defesa ao Consumidor e altera o Anexo I da Lei Complementar Municipal nº 21/2009, e dá outras providências.</t>
   </si>
   <si>
     <t>23151</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23151/20220803_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23151/20220803_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 020, de 29 de dezembro de 2008, Código Tributário de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>23438</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23438/20220916_camponovo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23438/20220916_camponovo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 245-B e 245-C do Código Tributário Municipal - Lei Complementar 20/2008 e dá outras providências.</t>
   </si>
   <si>
     <t>23289</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23289/20220825_campo-novo-w_-doparecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23289/20220825_campo-novo-w_-doparecis.pdf</t>
   </si>
   <si>
     <t>23752</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23752/20210810_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23752/20210810_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder isenção de contribuição de melhoria pelas obras públicas de convênios celebrados pelo Agroestradas - Programa Estadual de Apoio à Pavimentação de Rodovias e Construção de Pontes em Estradas Vicinais do Município de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>23379</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23379/20220912_campo-novo-doparecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23379/20220912_campo-novo-doparecis.pdf</t>
   </si>
   <si>
     <t>Altera o inciso IV e o caput do art. 58 e os Anexos I e II da Lei Complementar Municipal nº 21, de 8 de abril de 2009, que dispõe sobre a alteração, criação, estruturação e atribuições dos órgãos do Poder Executivo do Município de Campo Novo do Parecis, bem como, criação e extinção de cargos comissionados e suas remunerações, fixa princípios e diretrizes de gestão, e dá outras providências.</t>
   </si>
   <si>
     <t>23475</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23475/20220923_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23475/20220923_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>23733</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23733/20221130_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23733/20221130_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Altera o § 2º do art. 1º da Lei Complementar nº 118/2021, que dispõe sobre a regularização de construções clandestinas e/ou irregulares na forma que especifica.</t>
   </si>
   <si>
     <t>23859</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23859/20221209_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23859/20221209_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Cria o inciso XII e altera o caput do art. 58 e altera os Anexos I e II da Lei Complementar Municipal nº 21, de 8 de abril de 2009, que dispõe sobre a alteração, criação, estruturação e atribuições dos órgãos do Poder Executivo do Município de Campo Novo do Parecis, bem como, criação e extinção de cargos comissionados e suas remunerações, fixa princípios e diretrizes de gestão, e dá outras providências.</t>
   </si>
   <si>
     <t>22607</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22607/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22607/novo-modelo.docx</t>
   </si>
   <si>
     <t>Estabelece normas para transação e dação em pagamento de débitos tributários mediante entrega de bens, execução de serviços e de obras de utilidade pública, no âmbito do Município de Campo Novo do Parecis, nos termos dos incs. III e XI do art. 156 e do art. 171 do Código Tributário Nacional, e dá outras providências.</t>
   </si>
   <si>
     <t>23753</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23753/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23753/novo-modelo.docx</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 20, de 29.12.2008, que dispõe sobre o Código Tributário do Município de Campo Novo do Parecis/MT.</t>
   </si>
   <si>
     <t>23873</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23873/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23873/novo-modelo.docx</t>
   </si>
   <si>
     <t>Altera a Tabela IV que trata da cobrança da taxa de licença relativa ao comércio ambulante e eventual da Lei Complementar nº 020/2008, que dispõe sobre o Código Tributário do Município de Campo Novo do Parecis/MT.</t>
   </si>
   <si>
     <t>22082</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22082/20220203_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22082/20220203_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$5.710.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>22102</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22102/20220203_campo-novo-pi-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22102/20220203_campo-novo-pi-do-parecis.pdf</t>
   </si>
   <si>
     <t>Altera a quantidade de cargos efetivos que menciona nas Leis Municipais nº 1.822, de 5 de abril de 2016, e nº 1.135, de 11 de julho de 2006, e dá outras providências.</t>
   </si>
   <si>
     <t>22153</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22153/20220210_campo-novo-do-parecis-prefeitura.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22153/20220210_campo-novo-do-parecis-prefeitura.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 300.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>22173</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22173/20220211_campo-novo-do-parecis-prefeitura.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22173/20220211_campo-novo-do-parecis-prefeitura.pdf</t>
   </si>
   <si>
     <t>Altera o valor da coroa de flores artificiais - M constante na terceira tabela do Anexo I da Lei Municipal nº 2.256/2021, e dá outras providências</t>
   </si>
   <si>
     <t>22204</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22204/20220302_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22204/20220302_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 864.875,96 e dá outras providências.</t>
   </si>
   <si>
     <t>22210</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22210/20220218_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22210/20220218_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 11.600.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>22231</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22231/20220223_campo-novo-do-parecis_001.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22231/20220223_campo-novo-do-parecis_001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 2.717.375,64 e dá outras providências.</t>
   </si>
   <si>
     <t>22289</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22289/20220303_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22289/20220303_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 2.483.000,00 e dá outras providências</t>
   </si>
   <si>
     <t>22288</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22288/20220303_mensagem-legislativa-n_-10-de-03-de-marco-de-2022.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22288/20220303_mensagem-legislativa-n_-10-de-03-de-marco-de-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal firmar Termo de Fomento com o Rotary Clube de Campo Novo do Parecis para realização do 2º Rally Travessia do Parecis</t>
   </si>
   <si>
     <t>22584</t>
   </si>
   <si>
     <t>JORGE ITAMAR RODRIGUES, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22584/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22584/novo-modelo.docx</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação dos Estudantes de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>22361</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22361/20220315_campo-novo-m_-doparecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22361/20220315_campo-novo-m_-doparecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 2.000.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>22437</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22437/20220328_-municipal.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22437/20220328_-municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$453.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>22426</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22426/20220323_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22426/20220323_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal firmar acordo de cooperação e termo de cessão de uso de imóvel com o Serviço de Aprendizagem Rural do Estado de Mato Grosso para realização do Projeto Horta Comunitária.</t>
   </si>
   <si>
     <t>22485</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22485/20220308_1-campo-novo-pido-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22485/20220308_1-campo-novo-pido-parecis.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos das Leis Municipais nº 1.913/2018 e 1.914/2018, e dá outras providências.</t>
   </si>
   <si>
     <t>22451</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22451/20220324_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22451/20220324_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$ 120.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>22452</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22452/20220324_campo-novo-do-parecis_001.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22452/20220324_campo-novo-do-parecis_001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 750.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>22438</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22438/20220328_mensagem-legislativa-020_2022.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22438/20220328_mensagem-legislativa-020_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do art. 5º da Lei nº 2.276/2021, que estima a receita e fixa a despesa do Município de Campo Novo do Parecis para o exercício de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>22453</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22453/20220324_rm-campo-novo-li-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22453/20220324_rm-campo-novo-li-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 488.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>22482</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22482/20220331_30-de-marco-de-2022.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22482/20220331_30-de-marco-de-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$3.314.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>22515</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22515/20220405_camponovo-doparecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22515/20220405_camponovo-doparecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 457.677,16, e dá outras providências.</t>
   </si>
   <si>
     <t>22536</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22536/20220411_doparecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22536/20220411_doparecis.pdf</t>
   </si>
   <si>
     <t>22535</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22535/20220407_camponovo-doparecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22535/20220407_camponovo-doparecis.pdf</t>
   </si>
   <si>
     <t>23802</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23802/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23802/novo-modelo.docx</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação Assistencial Resgatando Almas.</t>
   </si>
   <si>
     <t>22537</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22537/20220411_campo-novo-do-parecis_001.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22537/20220411_campo-novo-do-parecis_001.pdf</t>
   </si>
   <si>
     <t>Acrescenta o artigo 31-A e parágrafos à Lei Municipal nº 1.130/2006, para dispor sobre a permuta de servidores públicos.</t>
   </si>
   <si>
     <t>22804</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22804/20220526_campo-novo-do-parecis_001.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22804/20220526_campo-novo-do-parecis_001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 489.800,36 e dá outras providências.</t>
   </si>
   <si>
     <t>22579</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22579/20220418_campo-novo-doparecis-prefeitura.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22579/20220418_campo-novo-doparecis-prefeitura.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 434.508,32, e dá outras providências</t>
   </si>
   <si>
     <t>22636</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22636/20220429_campo-novo-doparecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22636/20220429_campo-novo-doparecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$11.288.795,52 e dá outras providências.</t>
   </si>
   <si>
     <t>22578</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22578/20220418_campo-novo-doparecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22578/20220418_campo-novo-doparecis.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 2.244/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>22618</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22618/20220502_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22618/20220502_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.433/2011 e revoga a Lei Municipal nº 1.742/2015, e dá outras providências.</t>
   </si>
   <si>
     <t>22624</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22624/20220429_campo-novo-do-parecis_001.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22624/20220429_campo-novo-do-parecis_001.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 1.130, de 11 de julho de 2006, que dispõe sobre o Estatuto dos Servidores Públicos do Município de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>22627</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22627/20220429_camponovo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22627/20220429_camponovo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Altera o caput do art. 12 da Lei Municipal nº 1.427, de 14 de julho de 2011, que institui o Programa de Desligamento Voluntário - PDV, no âmbito dos Poderes Executivo e Legislativo do Município de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>22670</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22670/20220511_campo-novo-do-parecis_001.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22670/20220511_campo-novo-do-parecis_001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Reavaliação Atuarial/2022 e alíquotas de contribuição previdenciária devidas pelos segurados e pelo ente, ao Regime Próprio de Previdência Social - RPPS e do plano de amortização.</t>
   </si>
   <si>
     <t>22666</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22666/20220511_campo-novo-doparecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22666/20220511_campo-novo-doparecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$2.080.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>22797</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22797/20220526_campo-novo-dorarecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22797/20220526_campo-novo-dorarecis.pdf</t>
   </si>
   <si>
     <t>Cria 5 vagas para Professor Indígena nível superior e altera o caput e o §2º do art. 5º da Lei Municipal nº 1.499, de 18 de maio de 2012, e dá outras providências.</t>
   </si>
   <si>
     <t>22814</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22814/20220603_campo-novo-do-parecis_001.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22814/20220603_campo-novo-do-parecis_001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$108.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>22815</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22815/20220602_campo-novo-doparecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22815/20220602_campo-novo-doparecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal firmar Termo de Fomento com o Instituto Hortense.</t>
   </si>
   <si>
     <t>22880</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22880/20220609_mensagem-legislativa-n-50-de-09-de-junho-de-2022.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22880/20220609_mensagem-legislativa-n-50-de-09-de-junho-de-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar Termo de Convênio/Cooperação, bem como posterior Termo de Cessão de uso de bem imóvel, com o Estado de Mato Grosso, por intermédio da Secretaria de Estado de Segurança Pública, que ampara a Polícia Judiciária Civil, e dá outras providências.</t>
   </si>
   <si>
     <t>22878</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22878/20220609_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22878/20220609_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei nº 2.319/2022, que autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$108.000,00, e dá outras providências.</t>
   </si>
   <si>
     <t>22934</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22934/20220622_campo-novo-do-parecis-prefeitura-mensagem-legislativa.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22934/20220622_campo-novo-do-parecis-prefeitura-mensagem-legislativa.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$1.100.000,00 e dá outras providências. (Aquisição de Maquinários)</t>
   </si>
   <si>
     <t>22913</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22913/20220620_campo-novo-doparecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22913/20220620_campo-novo-doparecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 300.000,00, e dá outras providências</t>
   </si>
   <si>
     <t>22914</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22914/20220620_camponovo-doparecis-prefeitura.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22914/20220620_camponovo-doparecis-prefeitura.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 4.136.123,14, e dá outras providências</t>
   </si>
   <si>
     <t>22933</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22933/20220622_do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22933/20220622_do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$700.000,00 e dá outras providências. (Ações Culturais e de Turismo)</t>
   </si>
   <si>
     <t>22932</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22932/20220622_20-de-junho-de-2022.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22932/20220622_20-de-junho-de-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$1.000.000,00 e dá outras providências. (Almoxarifado SEMEC)</t>
   </si>
   <si>
     <t>22931</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22931/20220622_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22931/20220622_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$1.060.000,00 e dá outras providências. (Educação Infantil)</t>
   </si>
   <si>
     <t>22930</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22930/20220622_campo-novo-doparecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22930/20220622_campo-novo-doparecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$700.000,00 e dá outras providências. (Transporte Escolar).</t>
   </si>
   <si>
     <t>22950</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22950/20220623_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22950/20220623_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 1.544, de 19 de dezembro de 2012, que reestrutura o regime jurídico administrativo de contratação temporária de pessoal, por tempo determinado, para atender interesse público, e dá outras providências.</t>
   </si>
   <si>
     <t>22949</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22949/20220623_campo-novo-ij-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22949/20220623_campo-novo-ij-do-parecis.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º da Lei Municipal nº 434, de 12 de setembro de 1995, que autoriza o Executivo Municipal doar bem imóvel ao DETRAN/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>23038</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23038/20220707_campo-novo-mi-doparecis-prefeitura.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23038/20220707_campo-novo-mi-doparecis-prefeitura.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$1.484.158,00 e dá outras providências. (Emendas parlamentares individuais liberadas pelo SUS).</t>
   </si>
   <si>
     <t>23039</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23039/20220707_ch-campo-novo-pi-doparecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23039/20220707_ch-campo-novo-pi-doparecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$153.000,00 e dá outras providências. (Aquisição de um veículo utilitário para Educação).</t>
   </si>
   <si>
     <t>23040</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23040/20220707_wcampo-novo-if-do-parecis-prefeitura.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23040/20220707_wcampo-novo-if-do-parecis-prefeitura.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$1.000.000,00 e dá outras providências. (Manutenção vias urbanas e ciclovias).</t>
   </si>
   <si>
     <t>23083</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23083/20220721_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23083/20220721_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$107.607,24 e dá outras providências. (Aquisição de notebooks p/ as escolas municipais).</t>
   </si>
   <si>
     <t>23084</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23084/20220721_campo-novo-do-parecis_001.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23084/20220721_campo-novo-do-parecis_001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$6.694.710,00 e dá outras providências. (Aquisição de uniformes, material pedagógico e equipamentos/materiais necessários para a escolas municipais).</t>
   </si>
   <si>
     <t>23103</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23103/20220729_campo-novo-do-parecis_003.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23103/20220729_campo-novo-do-parecis_003.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$9.000.000,00, e dá outras providências. (implantação e pavimentação da Rodovia Vicinal Linha Santa Maria).</t>
   </si>
   <si>
     <t>23102</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23102/20220729_campo-novo-do-parecis_002.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23102/20220729_campo-novo-do-parecis_002.pdf</t>
   </si>
   <si>
     <t>Revoga o parágrafo 1º do artigo 2º e acrescenta os artigos 2º-A e 2º-B da Lei Municipal nº 1.191/2007</t>
   </si>
   <si>
     <t>23090</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23090/20221110_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23090/20221110_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$5.340.000,00 e dá outras providências. (Gerenciamento do Centro Hospitalar Parecis "Euclides Horst").</t>
   </si>
   <si>
     <t>23101</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23101/20220729_campo-novo-do-parecis_001.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23101/20220729_campo-novo-do-parecis_001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$2.300.000,00, e dá outras providências. (despesas c/ limpeza pública, coleta de lixo, praças e paisagismo)</t>
   </si>
   <si>
     <t>23100</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23100/20220729_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23100/20220729_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$300.000,00, e dá outras providências. (despesas com atividade delegada)</t>
   </si>
   <si>
     <t>23161</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23161/20220803_campo-novo-doparecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23161/20220803_campo-novo-doparecis.pdf</t>
   </si>
   <si>
     <t>Altera o art. 3º da Lei Municipal nº 1.433, de 4 de agosto de 2011, e dá outras providências.</t>
   </si>
   <si>
     <t>23162</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23162/20220803_campo-novo-do-parecis_001.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23162/20220803_campo-novo-do-parecis_001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 500.000,00 e dá outras providências. (execução de obras/reforma na Central de Arrecadação).</t>
   </si>
   <si>
     <t>23163</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23163/20220804_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23163/20220804_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$2.800.000,00 e dá outras providências. (continuidade das obras de drenagem e pavimentação no Bairro Jardim das Palmeiras).</t>
   </si>
   <si>
     <t>23212</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23212/20220809_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23212/20220809_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 250.000,00 e dá outras providências. (aquisição de merenda escolar).</t>
   </si>
   <si>
     <t>23168</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23168/20220803_camponovo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23168/20220803_camponovo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Altera o art. 2º da Lei Municipal nº 2.222, de 12 de agosto de 2021, que autoriza o Poder Executivo Municipal a promover a desafetação de imóveis que especifica para fins de devolução, e dá outras providências.</t>
   </si>
   <si>
     <t>23197</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23197/20160405_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23197/20160405_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Institui o Plano de Cargo, Carreira e Vencimentos dos Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias, e dá outras providências.</t>
   </si>
   <si>
     <t>23236</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23236/20220809_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23236/20220809_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 1.200.000,00 e dá outras providências. (cumprimento de termo de acordo extrajudicial).</t>
   </si>
   <si>
     <t>23233</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Presidência</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23233/20220809_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23233/20220809_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 600.000,00 e dá outras providências. (contratação de empresa de engenharia p/ remoção e ampliação do aterro sanitário).</t>
   </si>
   <si>
     <t>23232</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23232/20220817_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23232/20220817_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 1.560.000,00 e dá outras providências. (custeio de despesas da Sec. Mun. de Saúde e seus Deptos).</t>
   </si>
   <si>
     <t>23213</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23213/20220815_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23213/20220815_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Ratifica a aquisição do imóvel objeto da matrícula nº 14.050 do Cartório de Registro Imobiliário desta Comarca, ocorrido em 24.10.2006, e dá outras providências.</t>
   </si>
   <si>
     <t>23234</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23234/20220817_campo-novo.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23234/20220817_campo-novo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 540.000,00 e dá outras providências. (custeio com transporte escolar).</t>
   </si>
   <si>
     <t>23235</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23235/20220819_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23235/20220819_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 450.000,00 e dá outras providências. (aditivo do contrato do CHP).</t>
   </si>
   <si>
     <t>23226</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23226/20220819_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23226/20220819_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para a elaboração e a execução da Lei Orçamentária para o exercício financeiro de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>23240</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23240/20220822_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23240/20220822_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar Termo de Convênio/Cooperação, para fins de cessão de uso de ônibus escolar com o Instituto Federal de Educação, Ciência e Tecnologia de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>23286</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23286/20220825_campo-novo-doparecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23286/20220825_campo-novo-doparecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 500.000,00 e dá outras providências. (manutenção e reforma de espaços esportivos e realização de eventos).</t>
   </si>
   <si>
     <t>23349</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23349/20220829_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23349/20220829_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 746.500,00 e dá outras providências. (Assistência Social).</t>
   </si>
   <si>
     <t>23347</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23347/20220829_btafael-machado-prefeito-municipal.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23347/20220829_btafael-machado-prefeito-municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$ 60.000,00 e dá outras providências. (aquisição de equipamentos para a Secretaria de Assistência Social).</t>
   </si>
   <si>
     <t>23346</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23346/20220830_campo-novo-do-parecis_002.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23346/20220830_campo-novo-do-parecis_002.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$ 449.000,00 e dá outras providências. (aquisição de câmeras de segurança pública e outdoor em led no Paço Municipal).</t>
   </si>
   <si>
     <t>23348</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23348/20220830_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23348/20220830_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 300.000,00 e dá outras providências. (reforma e reestruturação da Central de Arrecadação).</t>
   </si>
   <si>
     <t>23331</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23331/20220830_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23331/20220830_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Acrescenta o § 3º no art. 3º da Lei Municipal nº 1.437, de 25 de agosto de 2011, que dispõe sobre a contratação de pessoal para prestação de serviços em programas com transferência de recursos na União ou do Estado, e dá outras providências.</t>
   </si>
   <si>
     <t>23341</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23341/20220830_campo-novo-do-parecis_001.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23341/20220830_campo-novo-do-parecis_001.pdf</t>
   </si>
   <si>
     <t>Institui o Sistema de Avaliação da Rede Pública Municipal - APROVA CNP, e dá outras providências.</t>
   </si>
   <si>
     <t>23357</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23357/20220905_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23357/20220905_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Reestrutura a Lei de Gestão Democrática da rede pública municipal de ensino de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>23374</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23374/20220909_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23374/20220909_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Institui o subprojeto de seleção e construção de um perfil de competência dos profissionais da Educação dentro do Programa Fortalecimento e Melhoria da Qualidade da Educação - EDUCA MAIS CNP e autoriza o Poder Executivo a firmar termo de convênio com a Universidade Federal de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>23398</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23398/20220913_tcamponovo-sdo-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23398/20220913_tcamponovo-sdo-parecis.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 4º e do art. 6º da Lei nº 2.317, de 01 de junho de 2022, que dispõe sobre a reavaliação atuarial/2022 e alíquotas de contribuição previdenciárias devidas pelos segurados e pelo ente ao Regime Próprio - RPPS e do plano de amortização, e dá outras providências.</t>
   </si>
   <si>
     <t>23452</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23452/20220921_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23452/20220921_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 507.742,16 e dá outras providências. (atendimento da Secretaria de Assistência Social).</t>
   </si>
   <si>
     <t>23450</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23450/20220921_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23450/20220921_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$20.000,00 e dá outras providências. (atendimento do FUNSEM)</t>
   </si>
   <si>
     <t>23451</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23451/20220829_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23451/20220829_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$100.000,00 e dá outras providências.(atendimento da Secretaria Municipal de Educação)</t>
   </si>
   <si>
     <t>23460</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23460/20220922_campo-novo-do-parecis_001.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23460/20220922_campo-novo-do-parecis_001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do art. 5º e 6º da Lei nº 2.276/2021, que estima a receita e fixa a despesa do Município de Campo Novo do Parecis para o exercício financeiro de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>23522</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23522/20220929_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23522/20220929_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Retifica a área a ser permutada autorizada através da Lei Municipal nº 2.258, de 26 de novembro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>23532</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23532/20221003_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23532/20221003_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Altera Emenda Parlamentar nº 18 constante na Lei Municipal nº 2.276, de 16 de dezembro de 2021, que dispõe sobre a Lei Orçamentária Anual para o exercício financeiro de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>23592</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23592/20221011_campo-novo-do-parecis_002.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23592/20221011_campo-novo-do-parecis_002.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$1.943.000,00, e dá outras providências.</t>
   </si>
   <si>
     <t>23590</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23590/20221011_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23590/20221011_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$210.000,00, e dá outras providências.</t>
   </si>
   <si>
     <t>23568</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23568/20221010_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23568/20221010_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$ 150.000,00, e dá outras providências. (Transporte escolar)</t>
   </si>
   <si>
     <t>23549</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23549/20221006_campo-novo-doparecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23549/20221006_campo-novo-doparecis.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Corredor Esportivo situado na Avenida Lions Internacional.</t>
   </si>
   <si>
     <t>23563</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23563/20221010_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23563/20221010_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 600.000,00, e dá outras providências.</t>
   </si>
   <si>
     <t>23591</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23591/20221011_campo-novo-do-parecis_001.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23591/20221011_campo-novo-do-parecis_001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$1.250.000,00, e dá outras providências.</t>
   </si>
   <si>
     <t>23604</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23604/20221017_campo-novo-hi-doparecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23604/20221017_campo-novo-hi-doparecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$3.377.480,00 e dá outras providências.</t>
   </si>
   <si>
     <t>23610</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23610/20221017_ploa-2023_001.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23610/20221017_ploa-2023_001.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Campo Novo do Parecis, Estado de Mato Grosso, para o exercício financeiro de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>23611</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23611/20221018_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23611/20221018_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão, por meio de parceria público-privada, dos serviços de destinação final de resíduos sólidos urbanos (aterro sanitário), e dá outras providências.</t>
   </si>
   <si>
     <t>23620</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23620/20220303_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23620/20220303_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 1.936.823,57 e dá outras providências. (Educação/Fundeb).</t>
   </si>
   <si>
     <t>23662</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23662/20221027_campo-novo-do-parecis_004.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23662/20221027_campo-novo-do-parecis_004.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$ 260.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>23663</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23663/20221027_1campo-novo-ca-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23663/20221027_1campo-novo-ca-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$670.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>23667</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23667/20221103_campo-novo-mi-doparecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23667/20221103_campo-novo-mi-doparecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$ 40.000,00 e dá outras providências</t>
   </si>
   <si>
     <t>23703</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23703/20221110_campo-novo-do-parecis_004.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23703/20221110_campo-novo-do-parecis_004.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$17.956.355,00 e dá outras providências.</t>
   </si>
   <si>
     <t>23710</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23710/20221116_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23710/20221116_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Altera a quantidade de vagas para o cargo efetivo de Assistente Social que menciona na Lei Ordinária Municipal nº 1.822, de 5 de abril de 2016.</t>
   </si>
   <si>
     <t>23742</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23742/20221124_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23742/20221124_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$410.926,85, e dá outras providências.</t>
   </si>
   <si>
     <t>23704</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23704/20221110_campo-novo-do-parecis_003.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23704/20221110_campo-novo-do-parecis_003.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal firmar Termo de Fomento com o CONSEG de Campo Novo do Parecis/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>23705</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23705/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23705/novo-modelo.docx</t>
   </si>
   <si>
     <t>Declara de utilidade pública o CONSEG - Conselho Comunitário de Segurança Pública de Campo Novo do Parecis, e dá outras providências</t>
   </si>
   <si>
     <t>23743</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23743/20221124_campo-novo-do-parecis_001.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23743/20221124_campo-novo-do-parecis_001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$318.735,00, e dá outras providências.</t>
   </si>
   <si>
     <t>23744</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23744/20221124_campo-novo-ispi-doparecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23744/20221124_campo-novo-ispi-doparecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$ 6.000,00, e dá outras providências.</t>
   </si>
   <si>
     <t>23745</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23745/20221124_campo-novo-do-parecis_001.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23745/20221124_campo-novo-do-parecis_001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$800.000,00, e dá outras providências.</t>
   </si>
   <si>
     <t>23789</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23789/20221130_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23789/20221130_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$ 383.202,02, e dá outras providências.</t>
   </si>
   <si>
     <t>23795</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23795/20221201_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23795/20221201_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a considerar o Agente de Educação Infantil como Professor, conforme a Lei Ordinária Estadual nº 11.821, de 28 de junho de 2022.</t>
   </si>
   <si>
     <t>23855</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23855/20221208_campo-novo-do-parecis_003.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23855/20221208_campo-novo-do-parecis_003.pdf</t>
   </si>
   <si>
     <t>Altera a redação da ementa, do art. 1º e acrescenta ao dispositivo os §§ 1º e 2º da Lei nº 2.275, de 16 de dezembro de 2021, que dispõe sobre a taxa de Administração do Fundo de Previdência dos Servidores Públicos Municipais de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>23854</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23854/20221208_campo-novo-do-parecis_002.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23854/20221208_campo-novo-do-parecis_002.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$1.092.289,93 e dá outras providências.</t>
   </si>
   <si>
     <t>23856</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23856/20221208_ncampo-novo-im-doparecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23856/20221208_ncampo-novo-im-doparecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$400.000,00, e dá outras providências.</t>
   </si>
   <si>
     <t>23858</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23858/20221208_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23858/20221208_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do art. 5º e 6º da Lei nº 2.276/2021, que estima a receita e fixa a despesa do Município de Campo Novo do Parecis para o exercício de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>23857</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23857/20221208_icampo-novo-vdoparecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23857/20221208_icampo-novo-vdoparecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber em doação materiais e equipamentos destinados ao melhoramento do campo de futebol localizado no Bairro Boa Esperança, e dá outras providências.</t>
   </si>
   <si>
     <t>23863</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23863/20221209_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23863/20221209_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Altera Emenda Parlamentar nº 35 constante na Lei Municipal nº 2.276, de 16 de dezembro de 2021, que dispõe sobre a Lei Orçamentária Anual para o exercício financeiro de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>23921</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23921/20221220_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23921/20221220_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal firmar termo de fomento com o Conselho Comunitário de Segurança do Município de Campo Novo do Parecis para aquisição de equipamentos e materiais para o Núcleo de Bombeiros Militar de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>23922</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23922/20230113_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23922/20230113_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>23923</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23923/20221220_campo-novo-dorarecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23923/20221220_campo-novo-dorarecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal firmar termo de fomento com o Conselho Comunitário de Segurança do Município de Campo Novo do Parecis para construção de alojamento na Cadeia Pública, muro e reforma no Quartel da Polícia Militar.</t>
   </si>
   <si>
     <t>23929</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23929/20221221_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23929/20221221_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1130, de 11 de julho de 2006, dispõe sobre o Estatuto dos Servidores Públicos do Município de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>22298</t>
   </si>
   <si>
     <t>11000</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22298/20220307_campo-novo-do-parecis-prefeitura.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22298/20220307_campo-novo-do-parecis-prefeitura.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar termo de fomento com o Sindicato Rural de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>22558</t>
   </si>
   <si>
     <t>24000</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22558/20220407_campo-novo-rdoparecis-prefeitura.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22558/20220407_campo-novo-rdoparecis-prefeitura.pdf</t>
   </si>
   <si>
     <t>Cria verba de natureza indenizatória no âmbito do Poder Executivo Municipal de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>22155</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22155/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22155/novo-modelo.docx</t>
   </si>
   <si>
     <t>Proíbe o manuseio, a utilização, a queima e a soltura de fogos de estampidos e de artifícios, assim como de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso no Município de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>22186</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22186/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22186/novo-modelo.docx</t>
   </si>
   <si>
     <t>Revoga o § 2º do art. 4º da Lei nº 1.591/2013, de 03/10/2013, que dispõe sobre a criação da Ouvidoria da Câmara Municipal de Campo Novo do Parecis, sua estrutura administrativa e dá outras providências.</t>
   </si>
   <si>
     <t>22220</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22220/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22220/novo-modelo.docx</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 2.223, de 19 de agosto de 2021, que torna obrigatória a realização de audiência pública pela Câmara Municipal de Campo Novo do Parecis, no caso que especifica.</t>
   </si>
   <si>
     <t>22339</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22339/20220314_camara-municipal-campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22339/20220314_camara-municipal-campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública o Campo Novo Automóvel Clube – CAC.</t>
   </si>
   <si>
     <t>22353</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22353/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22353/novo-modelo.docx</t>
   </si>
   <si>
     <t>Reconhece no Município de Campo Novo do Parecis/MT, o dia 9 de julho como o Dia dos Colecionadores, Atiradores e Caçadores e suas atividades como atividade de risco, configurando efetiva necessidade e exposição à situação de risco à vida e incolumidade física, conforme os termos do art. 10 da Lei Federal nº 10.826/2003.</t>
   </si>
   <si>
     <t>22581</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22581/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22581/novo-modelo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a exploração do serviço de transporte escolar de caráter privado, e dá outras providências.</t>
   </si>
   <si>
     <t>22633</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22633/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22633/novo-modelo.docx</t>
   </si>
   <si>
     <t>Reestrutura o Plano de Cargos, Carreiras e Vencimentos dos Servidores Efetivos da Câmara Municipal do Município de Campo Novo do Parecis e dá outras providências</t>
   </si>
   <si>
     <t>22635</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22635/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22635/novo-modelo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei nº 1.915, de 15 de março de 2018, que dispõe sobre a Política Municipal de Saneamento Básico, cria o Conselho Municipal de Saneamento, cria o Fundo Municipal de Saneamento, e dá outras providências.</t>
   </si>
   <si>
     <t>22811</t>
   </si>
   <si>
     <t>JOAQUIM EQUIP, JOSÉ MARCIANO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22811/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22811/novo-modelo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a coleta de resíduos sólidos nos condomínios horizontais pelo serviço de limpeza urbana do Município de Campo Novo do Parecis e dá outras providências.</t>
   </si>
   <si>
     <t>22825</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, FABIO AGUIAR, JOSÉ MARCIANO DA SILVA, MARCIO CLEI FERREIRA DO NASCIMENTO, VANDERLEI MARCOS PULGA BAIOTO, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22825/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22825/novo-modelo.docx</t>
   </si>
   <si>
     <t>Altera a Lei nº 495, de 10 de setembro de 1996, que declara de utilidade pública o CTG - Centro de Tradições Gaúchas “Porteira da Tradição”.</t>
   </si>
   <si>
     <t>22884</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22884/20220613_camara-municipal-v-campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22884/20220613_camara-municipal-v-campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Declara da utilidade pública a Associação dos Taxistas da Rodoviária de Campo Novo do Parecis - ATR Táxi.</t>
   </si>
   <si>
     <t>22936</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22936/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22936/novo-modelo.docx</t>
   </si>
   <si>
     <t>Denomina Praça Adagir Zilio, a praça localizada na quadra 27 do Loteamento Jardim Itália, nesta cidade.</t>
   </si>
   <si>
     <t>23015</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23015/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23015/novo-modelo.docx</t>
   </si>
   <si>
     <t>Assegura às pessoas com deficiência auditiva o direito a atendimento por intérprete de LIBRAS nos órgãos e entidades da administração pública, direta e indireta, e  empresas concessionárias de serviços públicos, bem como em eventos públicos, no âmbito do Município de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>23085</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23085/20220715_assunto_-remessa-de-documentos-projeto-de-lei-ims-009_2.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23085/20220715_assunto_-remessa-de-documentos-projeto-de-lei-ims-009_2.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação Agência de Desenvolvimento Socioeconômico de Campo Novo do Parecis/MT.</t>
   </si>
   <si>
     <t>23086</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, MARCELO JOSÉ BURGEL, VANDERLEI MARCOS PULGA BAIOTO, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23086/20220720_comunidade-marechal-rondon.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23086/20220720_comunidade-marechal-rondon.pdf</t>
   </si>
   <si>
     <t>Declara da utilidade pública a Comunidade Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>23735</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23735/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23735/novo-modelo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Unidade Básica de Saúde do Loteamento Jardim Itália, conforme especifica.</t>
   </si>
   <si>
     <t>23747</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23747/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23747/novo-modelo.docx</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação Okinawa de Karatê - AOK.</t>
   </si>
   <si>
     <t>23938</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23938/20230113_camara-municipal-campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23938/20230113_camara-municipal-campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.602, de 8 de novembro de 2013, que dispõe sobre a criação do cargo de Assessor de Produção de Áudio e Vídeo Legislativo, e dá outras providências.</t>
   </si>
   <si>
     <t>23955</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23955/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23955/novo-modelo.docx</t>
   </si>
   <si>
     <t>Denomina "Praça Dona Leopoldina Thiesen", a praça localizada na área comunitária 02/A, Fase 1, conhecida como "Praça das Antenas", na confluência das Ruas Piauí e Santa Catarina.</t>
   </si>
   <si>
     <t>23934</t>
   </si>
   <si>
     <t>Mesa Diretora 2023</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23934/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23934/novo-modelo.docx</t>
   </si>
   <si>
     <t>Acrescenta e altera dispositivos na Lei Municipal nº 306/93, que dispõe sobre a nova estrutura organizacional, o regime jurídico, o Plano de Cargos e Salários do Funcionalismo da Câmara Municipal de Campo Novo do Parecis, autoriza o pagamento de gratificação de função aos servidores efetivos, e dá outras providências.</t>
   </si>
   <si>
     <t>22634</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei nº 1.915, de 15 de março de 2018, que dispõe sobre a Política Municipal de Saneamento Básico, cria o Conselho Municipal de Saneamento Básico, cria o Fundo Municipal de Saneamento Básico, e dá outras providências.</t>
   </si>
   <si>
     <t>22115</t>
   </si>
   <si>
     <t>PRMM</t>
   </si>
   <si>
     <t>Projeto de Resolução Mesa</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22115/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22115/novo-modelo.docx</t>
   </si>
   <si>
     <t>Fixa diárias, de natureza indenizatoria, à serem concedidas em razão de viagens, no interesse da Câmara Municipal de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>23959</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23959/20230113_camara-municipal-de-campo-novo-do-parecis-estado-de-mat.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23959/20230113_camara-municipal-de-campo-novo-do-parecis-estado-de-mat.pdf</t>
   </si>
   <si>
     <t>Fixa diárias, de natureza indenizatória, a serem concedidas em razão de viagens, no interesse da Câmara Municipal de Campo Novo do Parecis, estabelece regras de prestação de contas e dá outras providências.</t>
   </si>
   <si>
     <t>22096</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22096/requerimento-_2022-requerimento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22096/requerimento-_2022-requerimento.doc</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o posicionamento da Administração Municipal quanto ao objeto das seguintes Indicações de sua autoria, duas delas tendo também o Vereador Joaquim como signatário, aprovadas e encaminhadas ao Poder Executivo no ano de 2021: - Indicação nº 48, versando sobre a implantação de uma unidade do SENAI - Serviço Nacional de Aprendizagem Industrial; - Indicação nº 51, que sugere a arborização da margem esquerda da Avenida Amazonas, com prioridade nas imediações da E.E. Pe. Arlindo I. de Oliveira, no Bairro Jardim das Palmeiras; - Indicação nº 53, sugerindo a elaboração do Plano Municipal de Resíduos Sólidos; - Indicação nº 54, versando sobre a construção de sanitários no ginásio de esportes da Fazenda Itamarati Norte; - Indicação nº 56, sugerindo ao Poder Executivo a busca de parceria para implantação do projeto social “Bombeiros do Futuro”; - Indicação nº 67, versando sobre a construção de corredor esportivo na Avenida Rio de Janeiro, no Bairro Jardim Primavera; - Indicação nº 74, versando sobre a implantação de redutor de velocidade na Avenida Belo Horizonte, nas proximidades do cruzamento com a Rua João-de-Barro, no Bairro Jardim das Palmeiras; - Indicação nº 85, sugerindo ao Poder Executivo Municipal a articulação com o Governo do Estado, por meio da Secretaria de Estado de Saúde, para implementação dos serviços da “Carreta da Saúde da Mulher”.</t>
   </si>
   <si>
     <t>22095</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22095/requerimento-_2022-rodoviaria.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22095/requerimento-_2022-rodoviaria.doc</t>
   </si>
   <si>
     <t>Requer, ouvido o Soberano Plenário, ao Sr. Prefeito Municipal, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis das seguintes informações referentes ao funcionamento do Terminal Rodoviário Municipal: 1. média mensal de passageiros embarcados em períodos de fluxo normal, referente ao ano de 2021; 2. média de passageiros embarcados em períodos de alto fluxo, referente aos anos de 2021/2022; 3. se há cobrança de aluguel dos guichês e salas. Em caso positivo, informar os respectivos valores; 4. valor da taxa de embarque.</t>
   </si>
   <si>
     <t>22158</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22158/requerimento-_2022-emenda-parlamentar-individual-educacao.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22158/requerimento-_2022-emenda-parlamentar-individual-educacao.doc</t>
   </si>
   <si>
     <t>Requeiro ao Sr. Prefeito Municipal, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal,  que seja informada esta Casa de Leis sobre a aquisição dos objetos das emendas parlamentares individuais de minha autoria, destinadas à Secretaria Municipal de Educação, constantes de anexo próprio da Lei nº 2.164, de 17.12.2020 - Lei Orçamentária Anual 2021, conforme abaixo especificado:</t>
   </si>
   <si>
     <t>22168</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22168/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22168/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito Municipal, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, se há previsão para a execução dos serviços de revitalização da Praça da sede do Distrito de Marechal Rondon, objeto da Indicação nº 030/2021, de autoria do Vereador Beito Machadinho e outros Vereadores, aprovada por este Legislativo e levada ao conhecimento do Poder Executivo em fevereiro de 2021.</t>
   </si>
   <si>
     <t>22175</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22175/requerimento-_2022-emenda-parlamentar-individual-saude.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22175/requerimento-_2022-emenda-parlamentar-individual-saude.doc</t>
   </si>
   <si>
     <t>Requeiro, ouvido o Soberano Plenário, ao Sr. Prefeito Municipal, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, que seja informada esta Casa de Leis sobre a aquisição dos objetos das emendas parlamentares individuais de minha autoria, destinadas à Secretaria Municipal de Saúde, constantes de anexo próprio da Lei nº 2.164, de 17.12.2020 - Lei Orçamentária Anual 2021, conforme especificado.</t>
   </si>
   <si>
     <t>22303</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22303/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22303/modelo-requerimento.docx</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>22454</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22454/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22454/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito Municipal, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, por intermédio da Secretaria Municipal de Infraestrutura, informações sobre a programação para execução das obras de drenagem de águas pluviais e recapeamento asfáltico em todas as vias do Bairro Boa Esperança, incluindo o Loteamento "Dilceu Maciel", objetos da Indicação nº 004, de 08.02.2021.</t>
   </si>
   <si>
     <t>22516</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22516/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22516/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, por intermédio da Secretaria Municipal de Desenvolvimento Econômico e Meio Ambiente, o encaminhamento a esta Casa de Leis das notas fiscais, com os referidos "atestos", referentes ao fornecimento de grama e execução de serviços de plantio de grama.</t>
   </si>
   <si>
     <t>22539</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22539/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22539/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, ouvido o soberano Plenário, com fundamento no art.23, XIII, da Lei Orgânica Municipal, o posicionamento da Administração Municipal quanto a instalação de semáforo nos cruzamentos da Avenida Brasil com Avenida Rio Grande do Sul e Rua Porto Velho, bem como  nas duas pistas da Avenida Olacyr Francisco de Moraes, na altura do Supermercado Big Master, objeto da Indicação nº 099, de autoria do Ver. Fábio do Agem e outros Vereadores.</t>
   </si>
   <si>
     <t>22567</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22567/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22567/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requerem, ouvido o soberano Plenário, com fundamento no art.23, XIII, da Lei Orgânica Municipal, ao Diretor Administrativo do  Centro Hospitalar Parecis Euclides Horst (CHP), o encaminhamento a esta Casa de Leis das seguintes informações quanto a sua gestão administrativa e financeira, relativamente ao período de janeiro a abril de 2022: 1. relatório mensal de receitas, com a especificação de sua origem; 2. relatório mensal de despesas, detalhado; 3. quadro de funcionários, relativo a cada mês do período mencionado, constando, inclusive, data de admissão e salário base; 4. quadro dos prestadores de serviços, relativo a cada mês do período mencionado, constando, inclusive, data de início do contrato e valor da prestação de serviço; 5. lotacionograma.</t>
   </si>
   <si>
     <t>22603</t>
   </si>
   <si>
     <t>JOSÉ MARCIANO DA SILVA, MARCELO JOSÉ BURGEL</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22603/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22603/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito Municipal, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, por intermédio das Secretarias Municipais de Cultura e Turismo, Infraestrutura e Desenvolvimento Econômico e Meio Ambiente, que seja informada  a programação para execução das obras de revitalização da Praça da Cultura, com ênfase na reforma do prédio onde funciona a Biblioteca Pública Municipal “Prof. Evany Nery Varaschin”, objeto da Indicação nº 113, aprovada em 27.09.2021, de suas autorias.</t>
   </si>
   <si>
     <t>22689</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22689/requerimento-auxilio-alimentacao-e-auxilio-saude-servidores-publico.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22689/requerimento-auxilio-alimentacao-e-auxilio-saude-servidores-publico.docx</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, informações sobre a Indicação nº 117/2021, de iniciativa da Ver. Cleide Nazario, tendo como coautores os demais Vereadores, a qual foi protocolada na Prefeitura  em 14.10.2021, por meio do Ofício nº 107/2021-GP, que indica ao Poder Executivo a realização de estudo para alteração do Estatuto dos Servidores Públicos (Lei nº 1.130/2006), a fim de instituir auxílio-alimentação e auxílio-saúde para os servidores públicos municipais.</t>
   </si>
   <si>
     <t>22695</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22695/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22695/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, se o Município irá adotar os procedimentos necessários para celebração de convênio com o Governo do Estado, por intermédio da Secretaria de Estado de Cultura, Esporte e Turismo, diante da destinação da Emenda Parlamentar nº 279/2022, no valor de R$100.000,00, indicada pelo Deputado Xuxu Dal Molin para custeio das oficinas de teatro e dança da Secretaria de Estado, já inseridas na LOA/2022.</t>
   </si>
   <si>
     <t>22706</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22706/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22706/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal, por intermédio da Secretaria Municipal de Desenvolvimento Econômico e Meio Ambiente, o posicionamento da Administração Municipal com relação a implantação de ecopontos na cidade, objeto da Indicação nº 101, de autoria do Ver. Willian Freitas e outros, aprovada em 09.08.2021.</t>
   </si>
   <si>
     <t>22707</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22707/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22707/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal, por intermédio da Secretaria Municipal de Assistência Social, o encaminhamento a esta Casa de Leis das seguintes informações relativas ao setor de habitação: 1. relatório técnico sobre o déficit habitacional do município, por faixa de renda; 2. ações programadas para a área habitacional em 2022/2023.</t>
   </si>
   <si>
     <t>22799</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22799/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22799/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal, por intermédio da Secretaria Municipal de Saúde, o encaminhamento a esta Casa de Leis de informações relativas aos atendimentos médicos e odontológicos realizados nas Unidades Básicas de Saúde.</t>
   </si>
   <si>
     <t>22809</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22809/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22809/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, ao Sr. Prefeito Municipal,  por intermédio da Secretaria Municipal de Assistência Social, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, informações sobre os serviços e atendimento prestados pelo CRAS - Centro de Referência da Assistência Social.</t>
   </si>
   <si>
     <t>22863</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, JOAQUIM EQUIP, JORGE ITAMAR RODRIGUES, JOSÉ MARCIANO DA SILVA, MARCELO JOSÉ BURGEL, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22863/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22863/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requerem, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal, o encaminhamento a esta Casa de Leis das seguintes  informações referentes à realização dos shows por ocasião do evento "Arraiá do Chapadão", nos dias 3 e 4 de junho último: 1. relatório de despesas, contendo o nome do credor, data, descrição e valor, acompanhado das notas de empenho e notas fiscais, com os devidos "atestos".</t>
   </si>
   <si>
     <t>22885</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22885/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22885/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, informações quanto ao cumprimento das disposições do art. 31, inciso III e parágrafo único, da Lei nº 008/89 - Código Administrativo (Código de Posturas), que torna obrigatório aos veículos que transportam resíduos sólidos, entulhos e/ou detritos, a utilização de tela ou lona na parte superior da caixa de carga, para evitar que se dispersem nas vias públicas.</t>
   </si>
   <si>
     <t>22887</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22887/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22887/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal,  seja informado a esta Casa de Leis se as empresas e demais instituições e associações abrangidas pela Lei nº 2.259, de 26.11.2021, já foram notificadas sobre a obrigatoriedade da realização de pavimentação ou calçamento dos espaços utilizados como pátio de manobras, estacionamento e vias internas. Em caso positivo, encaminhar relação das empresas/instituições notificadas, constando as datas respectivas. Em caso negativo, informar quando serão determinadas tais providências, para fins de cumprimento da referida legislação.</t>
   </si>
   <si>
     <t>22890</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, JOAQUIM EQUIP, JORGE ITAMAR RODRIGUES, MARCELO JOSÉ BURGEL, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22890/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22890/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requeremos, ouvido o soberano Plenário, com fundamento no art.23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal, por intermédio da Secretaria Municipal de Saúde, o encaminhamento a esta Casa de Leis das seguintes informações quanto a gestão administrativa e financeira do Centro Hospitalar Parecis Euclides Horst (CHP):1. relatório mensal de receitas, com a especificação de sua origem, relativamente aos meses de janeiro, fevereiro, março e maio de 2022; 2. relatório mensal de despesas, referente aos meses de janeiro, fevereiro e maio de 2022; 3. quadro de funcionários, relativo ao mês de janeiro, fevereiro e maio, constando, inclusive, data de admissão e salário base de 2022; 4. quadro dos prestadores de serviços, relativo aos meses de janeiro, fevereiro, abril e maio, constando, inclusive, data de início do contrato e valor da prestação de serviço; 5. lotacionograma.</t>
   </si>
   <si>
     <t>22941</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22941/requerimento-53_2022-requerimento-estradas-vicinais.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22941/requerimento-53_2022-requerimento-estradas-vicinais.docx</t>
   </si>
   <si>
     <t>Requeremos, ouvido o soberano Plenário, com fundamento no art.23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal, por intermédio da Secretaria Municipal de Infraestrutura, o encaminhamento a esta Casa de Leis de relatório referente aos serviços de manutenção/reforma executadas em estradas vicinais até junho de 2022, bem como o  cronograma  para o segundo semestre deste ano .</t>
   </si>
   <si>
     <t>22946</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22946/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22946/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requerem, ouvido o soberano Plenário, com fundamento no art.23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal, por intermédio do Departamento Municipal de Trânsito Urbano - DMTU, o posicionamento da Administração Municipal quanto a implantação de Sistema de Estacionamento Rotativo na área central da cidade. Requerem, outrossim, se foram desenvolvidos, ou se pretende desenvolver, estudos de viabilidade acerca dessa implantação.</t>
   </si>
   <si>
     <t>23014</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23014/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23014/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requerem, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal, informações sobre a retomada do serviço público de transporte coletivo em Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>23016</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23016/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23016/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requerem, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal, o encaminhamento  a esta Casa de Leis de relatório de despesas do Governo Municipal com publicidade, relativamente ao mês de junho de 2022.</t>
   </si>
   <si>
     <t>23165</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23165/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23165/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, informações quanto a situação do licenciamento ambiental necessário para reativação do tanque de armazenagem de combustível instalado no pátio de máquinas da Prefeitura.</t>
   </si>
   <si>
     <t>23166</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23166/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23166/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, as seguintes informações com relação ao aterro sanitário: 1. programação para execução das obras de readequação, em face da elaboração, em 2021, de projetos executivos e planos de monitoramento ambiental para esta finalidade, pela empresa especializada Ômega Ambiental; 2. resultado das articulações entre a Administração Municipal e os catadores de materiais reutilizáveis e recicláveis.</t>
   </si>
   <si>
     <t>23169</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23169/20220808_camara-municipal-campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23169/20220808_camara-municipal-campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Requerem, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal, com cópia ao Sr. Secretário Municipal de Saúde, ao Diretor Administrativo do Centro Hospitalar Parecis Euclides Horst (CHP) e à Presidente do Instituto São Lucas, providências no sentido de que seja implantado de imediato o piso salarial  nacional do Enfermeiro,  Técnico de Enfermagem e Auxiliar de Enfermagem no âmbito do CHP Centro Hospitalar Parecis "Euclides Hosrt", ante a publicação da Lei Federal nº 14.434, em 5 de agosto último.</t>
   </si>
   <si>
     <t>23222</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23222/20220922_campo-novo-mci-doparecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23222/20220922_campo-novo-mci-doparecis.pdf</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito Municipal, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o posicionamento da Administração Municipal com relação a instalação de container na Praça da Bíblia, no Bairro Jardim das Palmeiras, para servir de base da Polícia Militar, objeto da Indicação nº 173, aprovada em 28 de março deste ano, de sua autoria e outros Vereadores.</t>
   </si>
   <si>
     <t>23336</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23336/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23336/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, que seja informada a esta Casa de Leis sobre o posicionamento da Administração Municipal com relação a liberação de recursos para auxílio da Associação dos Estudantes de Campo Novo do Parecis, via celebração de termo de fomento, após o término do período de defeso eleitoral.</t>
   </si>
   <si>
     <t>23453</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23453/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23453/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito Municipal, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal,  o posicionamento da Administração Municipal com relação a elaboração de projeto para implantação de iluminação pública no canteiro central da Rua Cambará, no Bairro Alvorada, objeto da Indicação nº 154, aprovada em 14.02.2022, de autoria do Ver. Willian Freitas.</t>
   </si>
   <si>
     <t>23454</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23454/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23454/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito Municipal, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, seja informado a esta Casa de Leis se o Poder Executivo já buscou embasamento legal para formalização de projeto de lei, a fim de ser submetido à apreciação deste Legislativo, com o objetivo de reconhecer o Agente Educacional Infantil como Professor de Educação Infantil, em observância e nos termos da Lei Estadual nº 11.821, de 28 de junho de 2022, com base em decisão do Supremo Tribunal Federal.</t>
   </si>
   <si>
     <t>23631</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23631/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23631/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, seja apresentado a esta Casa de Leis cópia do Edital de Lançamento da Contribuição de Melhoria previsto no art. 8º do Projeto de Lei 028, de 26 de maio de 2020, em tramitação neste Legislativo, bem como, requer seja apresentado o laudo de avaliação anterior à obra, dos imóveis inseridos na zona de influência da mesma, uma vez que consta no referido projeto de lei apenas a valorização imobiliária de imóveis posterior a execução da obra pública.</t>
   </si>
   <si>
     <t>23658</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23658/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23658/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal, por intermédio da Secretaria Municipal de Assistência Social, as seguintes informações com relação às políticas públicas voltadas à Mulher: 1. relatório de ações desenvolvidas e resultados obtidos no ano de 2022; 2. plano de ações para 2023; 3. informar sobre o funcionamento e composição do Conselho Municipal de Defesa dos Direitos da Mulher, criado pela Lei Municipal nº 1.631, de 15 de abril de 2014; 4. informar se o município de Campo Novo do Parecis pretende fazer adesão ao Programa Mães do Brasil, do Governo Federal.</t>
   </si>
   <si>
     <t>23668</t>
   </si>
   <si>
     <t>MARCELO JOSÉ BURGEL, Outros</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23668/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23668/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito, por intermédio da Secretaria Municipal de Infraestrutura, o encaminhamento a esta Casa de Leis das seguintes informações com relação as obras de pavimentação asfáltica realizadas neste ano de 2022 no Bairro Jardim das Palmeiras: 1. vias urbanas beneficiadas, com a delimitação dos trechos e metragem respectiva; 2. relatório de despesas com aquisição de emulsão asfáltica, material agregado e cascalho, acompanhado dos empenhos e notas fiscais com os devidos atestos do servidor responsável pelo recebimento.</t>
   </si>
   <si>
     <t>23672</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23672/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23672/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito, o encaminhamento a esta Casa Legislativa do EDITAL de publicação quanto a execução das obras de pavimentações asfálticas realizadas nas datas correspondentes aos anos de 2021 e 2022, de acordo com art. 5º do Decreto Lei nº 195, de 24 de fevereiro de 1967. Ainda, postulo pelo encaminhamento da avaliação imobiliária inicial e final das obras de pavimentações asfálticas realizadas, sendo eles nos Bairros Jardim das Palmeiras, Jardim Primavera, entre outros nas quais as obras foram concretizadas, especificamente as ruas desta urbe.</t>
   </si>
   <si>
     <t>23683</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23683/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23683/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito, por intermédio da Secretaria Municipal de Esportes e Lazer, as seguintes informações com relação ao miniestádio localizado no Bairro Jardim das Palmeiras: 1. relatório de despesas com a execução de reformas, relativamente aos anos de 2021 e 2022, acompanhado dos respectivos empenhos e notas fiscais com os devidos atestos; 2. o porquê de ainda não terem sido concluídas as reformas necessárias nesse espaço esportivo.</t>
   </si>
   <si>
     <t>23707</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23707/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23707/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal, que seja informado a esta Casa de Leis sobre o planejamento para 2023 da execução das obras de drenagem e pavimentação asfáltica na Rua Frei Galvão, no Bairro Boa Esperança, objeto da Indicação nº 022, aprovada em 22.02.2021, de autoria do Ver. Marciano, tendo como coautores os demais Vereadores.</t>
   </si>
   <si>
     <t>23712</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23712/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23712/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requerem, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal, o encaminhamento a esta Casa de Leis de relatório contendo todas as horas-máquina de caminhão basculante contratadas pelo Município, a serviço da Secretaria Municipal de Infraestrutura, com a especificação das placas dos caminhões, controle de horímetro por caminhão e finalidade do serviço, relativamente ao período de janeiro a outubro de 2022.</t>
   </si>
   <si>
     <t>23738</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23738/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23738/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requerem, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal, o encaminhamento a esta Casa de Leis de relatório contendo a discriminação de veículos da frota municipal por Secretaria.</t>
   </si>
   <si>
     <t>25087</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/25087/27092023_vcampo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/25087/27092023_vcampo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, seja apresentado a esta Casa de Leis o custo total final das obras realizadas e mencionadas no Projeto de Lei 028/2020.</t>
   </si>
   <si>
     <t>23866</t>
   </si>
   <si>
     <t>VETP</t>
   </si>
   <si>
     <t>Veto Parcial</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23866/20221209_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23866/20221209_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei Nº 116/2022 - Autoriza o Poder Executivo Municipal a considerar o Agente de Educação Infantil como Professor, conforme a Lei Ordinária Estadual nº 11.821, de 28 de junho de 2022.</t>
   </si>
   <si>
     <t>23287</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23287/20200823_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23287/20200823_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei Nº 19L/2022 - Assegura às pessoas com deficiência auditiva o direito a atendimento por intérprete de LIBRAS nos órgãos e entidades da administração pública, direta e indireta, e  empresas concessionárias de serviços públicos, bem como em eventos públicos, no âmbito do Município de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>23288</t>
   </si>
   <si>
     <t>VETT</t>
   </si>
   <si>
     <t>Veto Total</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2/23288/20220826_parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2/23288/20220826_parecis.pdf</t>
   </si>
   <si>
     <t>Veto total aposto ao Projeto de Lei Complementar Nº 10/2022 - Altera os artigos 200 e 201 do Código Tributário Municipal - Lei Complementar 20/2008 e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4545,68 +4545,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23913/20221219_ementa_-institui-oplano-de-cargo-carreira-evencimento.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23313/20220613_camara-municipal-campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22086/indicacao-01-permuta-servidores-educacao.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22087/indicacao-02-reforma-posto-de-saude-itamarati-norte.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22088/indicacao-quebra-mola-2022.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22089/indicacao-residencial-flor-do-cerrado.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22090/indicacao-04-art245-b.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22091/indicacao-para-criacao-da-guarda-municipal.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22101/requerimento-2022-mini-estadio-boa-esperanca.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22105/indicacao-03.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22106/indicacao-para-criacao-da-casa-do-idoso.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22107/indicacao-05-conselho-fiscal-municipal.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22117/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22118/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22156/indicacao-da-construcao-de-uma-escola-de-ensino-fundamental-jardim-italia.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22159/indicacao-monitor-escolar.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22160/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22167/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22169/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22170/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22172/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22174/indicacao-indicacao-da-iluminacao-da-rua-cambara.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22232/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22236/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22248/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22251/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22254/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22255/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22256/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22257/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22286/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22291/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22290/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22326/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22329/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22331/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22332/indicacao-_2022-psicologo-itamarati.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22333/indicacao-prevencao-cancer-de-colo-de-utero.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22335/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22439/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22440/indicacao-recapeage-boa-esperanca.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22441/indicacao-programa-apoio-ao-esporte.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22442/indicacao-centro-de-controle-zoonoses.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22444/indicacao-piscinao.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22445/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22446/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22481/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22483/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22487/20210517_camara-municipal-campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22488/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22510/indicacao-181-2022-recapeamento-rua-belem.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22513/indicacao-revitalizacao-e-instalacao-de-container.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22517/indicacao-07-de-abril-desapropriacao-da-avenida-no-parques-dos-girasois.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22518/siscam_lei_ordinaria_n_1070_arquivo_1kdj0fdae.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22566/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22574/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22575/indicacao-14-de-marco-ciclovia-na-rodovia-andre-magg-ate-parques-dos-girassois.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22605/indicacao-180_2022-beito-machadinho-piso-emborrachado.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22608/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22679/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22690/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22800/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22808/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22817/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22818/indicacao-faixas-elevades-defronte-escola-amelia-fedrizzi.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22819/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22886/20220630_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22888/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22891/indicacao-de-iluminacao-de-led-av-amapa.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22902/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22939/indicacao-senai.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22944/indicacao-melhoria-na-iluminacao-avmaranhao-.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22952/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22953/indicacao-instalacao-de-guard-rail.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22954/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23011/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23037/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23042/indicacao-209_2022-alambrados-nos-parques.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23044/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23077/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23088/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23104/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23105/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23106/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23156/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23172/indicacao-_2022-indicacao-faixa-elevada-hospital.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23173/20220906_do-parecis.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23174/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23199/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23220/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23223/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23224/indicacao-_2022-empreendedorismo-feminino.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23333/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23335/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23338/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23372/indicacao-228_2022-indicacao-_2022-banheiros-praca-odenir.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23440/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23461/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23462/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23476/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23633/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23640/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23739/indicacao-contrucao-rotaria-avenida-amapa-com-rua-mutum.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23750/indicacao-capela-mortuaria.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23754/incluir-no-programa-nacional-de-habitacao-o-distrito-marechal-rondon.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23761/20221207_camara-municipal-campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23860/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22113/mocao-de-aplauso-rosana-miola.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22253/mocao-4_2022-mocao-de-aplausos-referente-a-policia-militar.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22336/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22338/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22612/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22672/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22680/20220711_camara-municipal-campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22826/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22943/mocao-_2022-xcm-bike-copia.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23010/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23091/20220811_camara-municipal-campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23110/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23111/mocao-_2022-ultramacho.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23171/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23375/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23376/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23377/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23467/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23524/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23562/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23613/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23614/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23616/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23669/mocao-30_2022-ideb.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23670/mocao-31_2022-fisiculturismo.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23731/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23861/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23894/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/25084/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23709/mocao-de-pesar-ao-dr-juliano-santangelo-leiner.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23748/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23089/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23464/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23465/20220929_camara-municipal-campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23838/20221218_caivjajra-municipaj-de-campo-parecis-estado-de-maxq-gr.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23881/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23914/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23736/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23760/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23755/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22632/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22883/20220613_camara-municipal-campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23237/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22108/20220203_campo-novo-do-parecis-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22580/20220420_camponovo-doparecis.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22667/20220511_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22823/20220603_campo-novo-do-parecis_002.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22909/20220615_willian-freitas-rodrigues.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22824/20220603_idoparecis.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22882/20220609_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22879/20220609_camponovo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23196/20220802_campo-novo-edoparecis.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23151/20220803_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23438/20220916_camponovo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23289/20220825_campo-novo-w_-doparecis.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23752/20210810_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23379/20220912_campo-novo-doparecis.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23475/20220923_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23733/20221130_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23859/20221209_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22607/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23753/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23873/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22082/20220203_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22102/20220203_campo-novo-pi-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22153/20220210_campo-novo-do-parecis-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22173/20220211_campo-novo-do-parecis-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22204/20220302_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22210/20220218_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22231/20220223_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22289/20220303_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22288/20220303_mensagem-legislativa-n_-10-de-03-de-marco-de-2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22584/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22361/20220315_campo-novo-m_-doparecis.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22437/20220328_-municipal.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22426/20220323_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22485/20220308_1-campo-novo-pido-parecis.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22451/20220324_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22452/20220324_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22438/20220328_mensagem-legislativa-020_2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22453/20220324_rm-campo-novo-li-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22482/20220331_30-de-marco-de-2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22515/20220405_camponovo-doparecis.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22536/20220411_doparecis.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22535/20220407_camponovo-doparecis.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23802/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22537/20220411_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22804/20220526_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22579/20220418_campo-novo-doparecis-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22636/20220429_campo-novo-doparecis.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22578/20220418_campo-novo-doparecis.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22618/20220502_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22624/20220429_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22627/20220429_camponovo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22670/20220511_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22666/20220511_campo-novo-doparecis.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22797/20220526_campo-novo-dorarecis.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22814/20220603_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22815/20220602_campo-novo-doparecis.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22880/20220609_mensagem-legislativa-n-50-de-09-de-junho-de-2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22878/20220609_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22934/20220622_campo-novo-do-parecis-prefeitura-mensagem-legislativa.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22913/20220620_campo-novo-doparecis.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22914/20220620_camponovo-doparecis-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22933/20220622_do-parecis.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22932/20220622_20-de-junho-de-2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22931/20220622_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22930/20220622_campo-novo-doparecis.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22950/20220623_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22949/20220623_campo-novo-ij-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23038/20220707_campo-novo-mi-doparecis-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23039/20220707_ch-campo-novo-pi-doparecis.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23040/20220707_wcampo-novo-if-do-parecis-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23083/20220721_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23084/20220721_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23103/20220729_campo-novo-do-parecis_003.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23102/20220729_campo-novo-do-parecis_002.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23090/20221110_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23101/20220729_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23100/20220729_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23161/20220803_campo-novo-doparecis.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23162/20220803_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23163/20220804_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23212/20220809_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23168/20220803_camponovo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23197/20160405_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23236/20220809_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23233/20220809_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23232/20220817_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23213/20220815_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23234/20220817_campo-novo.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23235/20220819_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23226/20220819_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23240/20220822_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23286/20220825_campo-novo-doparecis.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23349/20220829_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23347/20220829_btafael-machado-prefeito-municipal.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23346/20220830_campo-novo-do-parecis_002.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23348/20220830_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23331/20220830_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23341/20220830_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23357/20220905_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23374/20220909_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23398/20220913_tcamponovo-sdo-parecis.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23452/20220921_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23450/20220921_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23451/20220829_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23460/20220922_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23522/20220929_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23532/20221003_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23592/20221011_campo-novo-do-parecis_002.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23590/20221011_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23568/20221010_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23549/20221006_campo-novo-doparecis.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23563/20221010_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23591/20221011_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23604/20221017_campo-novo-hi-doparecis.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23610/20221017_ploa-2023_001.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23611/20221018_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23620/20220303_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23662/20221027_campo-novo-do-parecis_004.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23663/20221027_1campo-novo-ca-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23667/20221103_campo-novo-mi-doparecis.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23703/20221110_campo-novo-do-parecis_004.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23710/20221116_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23742/20221124_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23704/20221110_campo-novo-do-parecis_003.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23705/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23743/20221124_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23744/20221124_campo-novo-ispi-doparecis.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23745/20221124_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23789/20221130_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23795/20221201_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23855/20221208_campo-novo-do-parecis_003.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23854/20221208_campo-novo-do-parecis_002.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23856/20221208_ncampo-novo-im-doparecis.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23858/20221208_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23857/20221208_icampo-novo-vdoparecis.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23863/20221209_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23921/20221220_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23922/20230113_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23923/20221220_campo-novo-dorarecis.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23929/20221221_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22298/20220307_campo-novo-do-parecis-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22558/20220407_campo-novo-rdoparecis-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22155/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22186/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22220/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22339/20220314_camara-municipal-campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22353/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22581/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22633/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22635/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22811/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22825/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22884/20220613_camara-municipal-v-campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22936/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23015/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23085/20220715_assunto_-remessa-de-documentos-projeto-de-lei-ims-009_2.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23086/20220720_comunidade-marechal-rondon.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23735/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23747/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23938/20230113_camara-municipal-campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23955/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23934/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22115/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23959/20230113_camara-municipal-de-campo-novo-do-parecis-estado-de-mat.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22096/requerimento-_2022-requerimento.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22095/requerimento-_2022-rodoviaria.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22158/requerimento-_2022-emenda-parlamentar-individual-educacao.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22168/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22175/requerimento-_2022-emenda-parlamentar-individual-saude.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22303/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22454/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22516/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22539/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22567/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22603/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22689/requerimento-auxilio-alimentacao-e-auxilio-saude-servidores-publico.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22695/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22706/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22707/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22799/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22809/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22863/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22885/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22887/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22890/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22941/requerimento-53_2022-requerimento-estradas-vicinais.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22946/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23014/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23016/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23165/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23166/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23169/20220808_camara-municipal-campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23222/20220922_campo-novo-mci-doparecis.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23336/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23453/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23454/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23631/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23658/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23668/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23672/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23683/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23707/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23712/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23738/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/25087/27092023_vcampo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23866/20221209_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23287/20200823_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2/23288/20220826_parecis.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23913/20221219_ementa_-institui-oplano-de-cargo-carreira-evencimento.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23313/20220613_camara-municipal-campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22086/indicacao-01-permuta-servidores-educacao.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22087/indicacao-02-reforma-posto-de-saude-itamarati-norte.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22088/indicacao-quebra-mola-2022.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22089/indicacao-residencial-flor-do-cerrado.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22090/indicacao-04-art245-b.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22091/indicacao-para-criacao-da-guarda-municipal.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22101/requerimento-2022-mini-estadio-boa-esperanca.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22105/indicacao-03.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22106/indicacao-para-criacao-da-casa-do-idoso.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22107/indicacao-05-conselho-fiscal-municipal.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22117/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22118/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22156/indicacao-da-construcao-de-uma-escola-de-ensino-fundamental-jardim-italia.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22159/indicacao-monitor-escolar.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22160/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22167/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22169/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22170/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22172/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22174/indicacao-indicacao-da-iluminacao-da-rua-cambara.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22232/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22236/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22248/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22251/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22254/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22255/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22256/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22257/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22286/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22291/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22290/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22326/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22329/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22331/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22332/indicacao-_2022-psicologo-itamarati.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22333/indicacao-prevencao-cancer-de-colo-de-utero.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22335/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22439/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22440/indicacao-recapeage-boa-esperanca.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22441/indicacao-programa-apoio-ao-esporte.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22442/indicacao-centro-de-controle-zoonoses.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22444/indicacao-piscinao.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22445/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22446/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22481/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22483/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22487/20210517_camara-municipal-campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22488/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22510/indicacao-181-2022-recapeamento-rua-belem.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22513/indicacao-revitalizacao-e-instalacao-de-container.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22517/indicacao-07-de-abril-desapropriacao-da-avenida-no-parques-dos-girasois.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22518/siscam_lei_ordinaria_n_1070_arquivo_1kdj0fdae.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22566/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22574/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22575/indicacao-14-de-marco-ciclovia-na-rodovia-andre-magg-ate-parques-dos-girassois.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22605/indicacao-180_2022-beito-machadinho-piso-emborrachado.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22608/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22679/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22690/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22800/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22808/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22817/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22818/indicacao-faixas-elevades-defronte-escola-amelia-fedrizzi.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22819/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22886/20220630_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22888/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22891/indicacao-de-iluminacao-de-led-av-amapa.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22902/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22939/indicacao-senai.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22944/indicacao-melhoria-na-iluminacao-avmaranhao-.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22952/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22953/indicacao-instalacao-de-guard-rail.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22954/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23011/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23037/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23042/indicacao-209_2022-alambrados-nos-parques.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23044/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23077/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23088/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23104/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23105/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23106/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23156/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23172/indicacao-_2022-indicacao-faixa-elevada-hospital.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23173/20220906_do-parecis.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23174/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23199/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23220/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23223/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23224/indicacao-_2022-empreendedorismo-feminino.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23333/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23335/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23338/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23372/indicacao-228_2022-indicacao-_2022-banheiros-praca-odenir.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23440/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23461/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23462/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23476/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23633/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23640/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23739/indicacao-contrucao-rotaria-avenida-amapa-com-rua-mutum.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23750/indicacao-capela-mortuaria.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23754/incluir-no-programa-nacional-de-habitacao-o-distrito-marechal-rondon.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23761/20221207_camara-municipal-campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23860/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22113/mocao-de-aplauso-rosana-miola.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22253/mocao-4_2022-mocao-de-aplausos-referente-a-policia-militar.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22336/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22338/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22612/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22672/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22680/20220711_camara-municipal-campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22826/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22943/mocao-_2022-xcm-bike-copia.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23010/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23091/20220811_camara-municipal-campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23110/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23111/mocao-_2022-ultramacho.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23171/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23375/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23376/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23377/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23467/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23524/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23562/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23613/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23614/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23616/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23669/mocao-30_2022-ideb.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23670/mocao-31_2022-fisiculturismo.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23731/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23861/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23894/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/25084/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23709/mocao-de-pesar-ao-dr-juliano-santangelo-leiner.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23748/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23089/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23464/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23465/20220929_camara-municipal-campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23838/20221218_caivjajra-municipaj-de-campo-parecis-estado-de-maxq-gr.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23881/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23914/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23736/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23760/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23755/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22632/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22883/20220613_camara-municipal-campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23237/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22108/20220203_campo-novo-do-parecis-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22580/20220420_camponovo-doparecis.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22667/20220511_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22823/20220603_campo-novo-do-parecis_002.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22909/20220615_willian-freitas-rodrigues.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22824/20220603_idoparecis.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22882/20220609_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22879/20220609_camponovo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23196/20220802_campo-novo-edoparecis.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23151/20220803_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23438/20220916_camponovo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23289/20220825_campo-novo-w_-doparecis.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23752/20210810_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23379/20220912_campo-novo-doparecis.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23475/20220923_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23733/20221130_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23859/20221209_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22607/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23753/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23873/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22082/20220203_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22102/20220203_campo-novo-pi-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22153/20220210_campo-novo-do-parecis-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22173/20220211_campo-novo-do-parecis-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22204/20220302_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22210/20220218_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22231/20220223_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22289/20220303_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22288/20220303_mensagem-legislativa-n_-10-de-03-de-marco-de-2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22584/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22361/20220315_campo-novo-m_-doparecis.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22437/20220328_-municipal.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22426/20220323_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22485/20220308_1-campo-novo-pido-parecis.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22451/20220324_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22452/20220324_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22438/20220328_mensagem-legislativa-020_2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22453/20220324_rm-campo-novo-li-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22482/20220331_30-de-marco-de-2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22515/20220405_camponovo-doparecis.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22536/20220411_doparecis.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22535/20220407_camponovo-doparecis.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23802/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22537/20220411_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22804/20220526_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22579/20220418_campo-novo-doparecis-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22636/20220429_campo-novo-doparecis.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22578/20220418_campo-novo-doparecis.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22618/20220502_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22624/20220429_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22627/20220429_camponovo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22670/20220511_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22666/20220511_campo-novo-doparecis.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22797/20220526_campo-novo-dorarecis.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22814/20220603_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22815/20220602_campo-novo-doparecis.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22880/20220609_mensagem-legislativa-n-50-de-09-de-junho-de-2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22878/20220609_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22934/20220622_campo-novo-do-parecis-prefeitura-mensagem-legislativa.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22913/20220620_campo-novo-doparecis.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22914/20220620_camponovo-doparecis-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22933/20220622_do-parecis.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22932/20220622_20-de-junho-de-2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22931/20220622_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22930/20220622_campo-novo-doparecis.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22950/20220623_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22949/20220623_campo-novo-ij-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23038/20220707_campo-novo-mi-doparecis-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23039/20220707_ch-campo-novo-pi-doparecis.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23040/20220707_wcampo-novo-if-do-parecis-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23083/20220721_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23084/20220721_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23103/20220729_campo-novo-do-parecis_003.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23102/20220729_campo-novo-do-parecis_002.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23090/20221110_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23101/20220729_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23100/20220729_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23161/20220803_campo-novo-doparecis.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23162/20220803_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23163/20220804_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23212/20220809_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23168/20220803_camponovo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23197/20160405_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23236/20220809_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23233/20220809_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23232/20220817_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23213/20220815_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23234/20220817_campo-novo.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23235/20220819_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23226/20220819_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23240/20220822_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23286/20220825_campo-novo-doparecis.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23349/20220829_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23347/20220829_btafael-machado-prefeito-municipal.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23346/20220830_campo-novo-do-parecis_002.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23348/20220830_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23331/20220830_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23341/20220830_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23357/20220905_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23374/20220909_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23398/20220913_tcamponovo-sdo-parecis.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23452/20220921_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23450/20220921_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23451/20220829_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23460/20220922_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23522/20220929_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23532/20221003_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23592/20221011_campo-novo-do-parecis_002.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23590/20221011_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23568/20221010_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23549/20221006_campo-novo-doparecis.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23563/20221010_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23591/20221011_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23604/20221017_campo-novo-hi-doparecis.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23610/20221017_ploa-2023_001.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23611/20221018_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23620/20220303_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23662/20221027_campo-novo-do-parecis_004.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23663/20221027_1campo-novo-ca-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23667/20221103_campo-novo-mi-doparecis.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23703/20221110_campo-novo-do-parecis_004.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23710/20221116_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23742/20221124_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23704/20221110_campo-novo-do-parecis_003.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23705/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23743/20221124_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23744/20221124_campo-novo-ispi-doparecis.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23745/20221124_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23789/20221130_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23795/20221201_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23855/20221208_campo-novo-do-parecis_003.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23854/20221208_campo-novo-do-parecis_002.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23856/20221208_ncampo-novo-im-doparecis.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23858/20221208_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23857/20221208_icampo-novo-vdoparecis.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23863/20221209_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23921/20221220_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23922/20230113_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23923/20221220_campo-novo-dorarecis.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23929/20221221_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22298/20220307_campo-novo-do-parecis-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22558/20220407_campo-novo-rdoparecis-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22155/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22186/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22220/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22339/20220314_camara-municipal-campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22353/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22581/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22633/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22635/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22811/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22825/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22884/20220613_camara-municipal-v-campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22936/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23015/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23085/20220715_assunto_-remessa-de-documentos-projeto-de-lei-ims-009_2.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23086/20220720_comunidade-marechal-rondon.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23735/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23747/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23938/20230113_camara-municipal-campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23955/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23934/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22115/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23959/20230113_camara-municipal-de-campo-novo-do-parecis-estado-de-mat.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22096/requerimento-_2022-requerimento.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22095/requerimento-_2022-rodoviaria.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22158/requerimento-_2022-emenda-parlamentar-individual-educacao.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22168/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22175/requerimento-_2022-emenda-parlamentar-individual-saude.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22303/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22454/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22516/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22539/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22567/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22603/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22689/requerimento-auxilio-alimentacao-e-auxilio-saude-servidores-publico.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22695/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22706/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22707/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22799/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22809/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22863/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22885/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22887/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22890/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22941/requerimento-53_2022-requerimento-estradas-vicinais.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/22946/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23014/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23016/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23165/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23166/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23169/20220808_camara-municipal-campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23222/20220922_campo-novo-mci-doparecis.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23336/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23453/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23454/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23631/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23658/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23668/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23672/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23683/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23707/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23712/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23738/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/25087/27092023_vcampo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23866/20221209_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2022/23287/20200823_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2/23288/20220826_parecis.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H360"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="216.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="163.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="162.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>