--- v0 (2026-01-06)
+++ v1 (2026-04-11)
@@ -54,4270 +54,4270 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>25424</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>CLJRF e CFO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Nº 70/2023 - Institui o auxílio-alimentação aos servidores públicos ativos do Poder Executivo do Município de Campo Novo do Parecis/MT, nas condições que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>25157</t>
   </si>
   <si>
     <t>EMM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25157/10102023_camara-municipal-campo-novo-do-parecis-r-__.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25157/10102023_camara-municipal-campo-novo-do-parecis-r-__.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Nº 64/2023 - Dispõe sobre as diretrizes para a elaboração e a execução da Lei Orçamentária para o exercício financeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>24001</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, FABIO AGUIAR, MARCIO CLEI FERREIRA DO NASCIMENTO, VANDERLEI MARCOS PULGA BAIOTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24001/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24001/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implantação do atendimento em horário integral nas creches do munícipio.</t>
   </si>
   <si>
     <t>24025</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24025/indicacao-001_2020-creche-periodo-integral.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24025/indicacao-001_2020-creche-periodo-integral.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implantação de abrigos nos pontos de embarque e desembarque do transporte escolar.</t>
   </si>
   <si>
     <t>24026</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24026/indicacao-002_2023-matriculas-online.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24026/indicacao-002_2023-matriculas-online.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo, por intermédio da Secretaria Municipal de Educação, a implantação de matrículas on-line na rede pública de ensino.</t>
   </si>
   <si>
     <t>24029</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>JOSÉ MARCIANO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24029/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24029/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a execução de calçamento e instalação de piso emborrachado na área do parque infantil da Praça do Bairro Nossa Senhora Aparecida anexa à Secretaria Municipal de Cultura.</t>
   </si>
   <si>
     <t>24045</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24045/indicacao-244-2023-lamapada-led-casa-mortuaria.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24045/indicacao-244-2023-lamapada-led-casa-mortuaria.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implantação de rede de iluminação de led em torno da Capela Mortuária.</t>
   </si>
   <si>
     <t>24046</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24046/indicacao-245-2023-lamapada-led-nossa-senhora.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24046/indicacao-245-2023-lamapada-led-nossa-senhora.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a realização de troca de lâmpadas convencionais por lâmpadas de led da rede de iluminação nos Bairros Nossa Senhora Aparecida e Alvorada.</t>
   </si>
   <si>
     <t>24116</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24116/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24116/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que seja desenvolvido um projeto  para implantação de infraestrutura de esportes e lazer em parte da área comunitária nº 387, na qual está instalado o Miniestádio Natanael Cardoso dos Santos, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>24117</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24117/resposta-ind-2472023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24117/resposta-ind-2472023.pdf</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo envidar esforços para aquisição de uma Patrulha Agrícola Mecanizada, composta de trator, grade e carretinha (trator, grade e niveladora), destinada aos pequenos produtores deste município, via convênio com a  Secretaria de Estado de Agricultura Familiar - SEAF/MT.</t>
   </si>
   <si>
     <t>24158</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24158/indicacao-2023-alambrados-no-parque-das-antenas.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24158/indicacao-2023-alambrados-no-parque-das-antenas.docx</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo a instalação de cercas (alambrados) no parque infantil da Praça Dona Leopoldina Thiesen, conhecida como "Praça das Antenas".</t>
   </si>
   <si>
     <t>24159</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24159/indicacao-2023-aumento-grades-quadro-de-tenis.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24159/indicacao-2023-aumento-grades-quadro-de-tenis.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo, por intermédio da Secretaria de Esportes e Lazer, o aumento da altura do alambrado da quadra de tênis do Corredor Esportivo Irmãos Martelli.</t>
   </si>
   <si>
     <t>24160</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24160/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24160/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que seja concluído o passeio no entorno da Escola Amélia Lena Fedrizzi, no Bairro Jardim das Palmeiras, com o plantio de grama nas áreas não pavimentadas.</t>
   </si>
   <si>
     <t>24161</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24161/instalacao-de-novas-lixeiras-nas-margens-da-pista-de-caminhada-da-sucupira-ate-o-a-pista-de-caminhada-da-avenida-mandacaru-no-bairro-jardim-alvorada.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24161/instalacao-de-novas-lixeiras-nas-margens-da-pista-de-caminhada-da-sucupira-ate-o-a-pista-de-caminhada-da-avenida-mandacaru-no-bairro-jardim-alvorada.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a substituição/implantação de lixeiras e bancos em toda extensão da Pista de Caminhada “Egínio Pinto Gomes”, na Rua Sucupira, e da pista de caminhada da Rua Mandacaru.</t>
   </si>
   <si>
     <t>24162</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24162/indicacao-2023-silvio-santos.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24162/indicacao-2023-silvio-santos.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo, por intermédio da Secretaria de Infraestrutura, a continuidade da implantação de estacionamento nos canteiros centrais da Avenida Guarani das Missões e Getúlio Vargas, no Bairro Olenka.</t>
   </si>
   <si>
     <t>24167</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24167/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24167/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a ampliação da estação de tratamento de água - ETA, a fim de aumentar a capacidade de oferta de água tratada nesta cidade.</t>
   </si>
   <si>
     <t>24170</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>JOAQUIM EQUIP</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24170/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24170/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a instalação de bancos e lixeiras na Praça Dona Leopoldina Thiesen (Praça das Antenas).</t>
   </si>
   <si>
     <t>24172</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24172/indicacao-250-refletores-quadra-de-areia.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24172/indicacao-250-refletores-quadra-de-areia.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a substituição das lâmpadas dos refletores instalados na quadra de areia da Praça da Bíblia, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>24268</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24268/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24268/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a implantação de rede de iluminação pública de led na Avenida Rio de Janeiro, no Bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>24269</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24269/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24269/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a implantação de rotatória no cruzamento da Rua Belém com a Avenida Mato Grosso.</t>
   </si>
   <si>
     <t>24293</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24293/indicacao-meios-fios-e-sarjetas-rua-novo-posto-real.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24293/indicacao-meios-fios-e-sarjetas-rua-novo-posto-real.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a execução de serviços de manutenção e nivelamento de meios-fios e sarjetas na Rua Santa Catarina, entre a Avenida Rio Grande do Sul e Rua Natal, no centro da cidade.</t>
   </si>
   <si>
     <t>24294</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24294/indicacao-2023-redutores-de-velocidade-pindorama.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24294/indicacao-2023-redutores-de-velocidade-pindorama.doc</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a implantação de redutores de velocidade na extensão da Avenida Eli Antonio Brizola, no Parque Industrial José Diogo Dutra (Pindorama).</t>
   </si>
   <si>
     <t>24314</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24314/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24314/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo a inclusão do cargo de Agente de Serviços de Inspeção Municipal no Plano de Carreira dos Profissionais da Fiscalização, Lei nº 1.135, de 11.07.2006, com a devida equiparação de salários e percepção do adicional de produtividade, bem como a revisão do grau de insalubridade.</t>
   </si>
   <si>
     <t>24343</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24343/indicacao-n-261-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24343/indicacao-n-261-2023.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo a realização de estudo para implantação de kit de capacitação de energia solar para famílias de baixa renda.</t>
   </si>
   <si>
     <t>24347</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24347/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24347/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a adoção das seguintes medidas para garantir maior segurança nas escolas da rede municipal de ensino: instalação de porta giratória com detector de metais, uso de cartão magnético para controle de acesso e aumento da altura dos muros e instalação de cerca elétrica.</t>
   </si>
   <si>
     <t>24355</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24355/seguranca-nas-escolas.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24355/seguranca-nas-escolas.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a construção de um praça no Loteamento Parque dos Girassóis.</t>
   </si>
   <si>
     <t>24387</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, FABIO AGUIAR, JOSÉ MARCIANO DA SILVA, MARCIO CLEI FERREIRA DO NASCIMENTO, VANDERLEI MARCOS PULGA BAIOTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24387/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24387/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, através da Secretaria de Infraestrutura, a conclusão da instalação de meios-fios e sarjetas e melhoria da iluminação pública, além sinalização e outras medidas para coibir excesso de velocidade, no trecho asfaltado da Avenida Eli Antônio Brizola, no Polo Industrial José Diogo Dutra.</t>
   </si>
   <si>
     <t>24394</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24394/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24394/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que seja avaliada a possibilidade de instalar “botão do pânico” nas escolas municipais, em parceria com a Polícia Militar visando a promoção de maior segurança nas instituições educacionais.</t>
   </si>
   <si>
     <t>24411</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24411/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24411/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a execução de obras de recapeamento asfáltico em toda extensão da Rua Sucupira.</t>
   </si>
   <si>
     <t>24420</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24420/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24420/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a construção de campo de futebol society no Bairro Parque dos Girassóis.</t>
   </si>
   <si>
     <t>24451</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24451/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24451/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a implantação de iluminação no canteiro central da Avenida Rondônia, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>24452</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, FABIO AGUIAR, JOSÉ MARCIANO DA SILVA, VAGNER HERKLOTZ, VANDERLEI MARCOS PULGA BAIOTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24452/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24452/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a construção de uma praça no Bairro Alvorada.</t>
   </si>
   <si>
     <t>24457</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24457/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24457/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a implantação de uma faixa elevada para pedestres na Avenida Brasil, em frente ao Centro de Saúde Girassol.</t>
   </si>
   <si>
     <t>24486</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24486/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24486/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a duplicação da Avenida Florianópolis, em toda a sua extensão, e instalação de semáforo na esquina com a Avenida Brasil.</t>
   </si>
   <si>
     <t>24487</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24487/indicacao-banheiros-praca-da-biblia.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24487/indicacao-banheiros-praca-da-biblia.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a reforma dos banheiros da Praça da Bíblia, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>24488</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24488/indicacao-arquibancadas-praca-da-biblia.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24488/indicacao-arquibancadas-praca-da-biblia.docx</t>
   </si>
   <si>
     <t>indicamos ao poder executivo a construção de arquibancadas de concreto nas laterais do campo society da Praça da Bíblia.</t>
   </si>
   <si>
     <t>24499</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24499/ind-274.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24499/ind-274.pdf</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a abertura da rua projetada no limite do Bairro Olenka, visando o prolongamento da Avenida Maranhão, a partir da Avenida Guarani das Missões, bem como a posterior pavimentação de todo o trecho desse prolongamento, a iniciar na Avenida Olacyr Francisco de Moraes.</t>
   </si>
   <si>
     <t>24508</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24508/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24508/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo implantação de câmeras de videomonitoramento nas entradas de todos os Bairros da cidade.</t>
   </si>
   <si>
     <t>24511</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24511/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24511/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a duplicação da pista da Avenida Olacyr Francisco de Moraes, no trecho compreendido entre a Av. Minas Gerais e a Rua Mandacaru.</t>
   </si>
   <si>
     <t>24509</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>JOSÉ MARCIANO DA SILVA, MARCIO CLEI FERREIRA DO NASCIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24509/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24509/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implantação de iluminação ao longo da pista de caminhada construída paralelamente à Rua 01, no Bairro Parque dos Girassóis.</t>
   </si>
   <si>
     <t>24545</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24545/indicacao-jardim-primavera.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24545/indicacao-jardim-primavera.docx</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo a aquisição de área para implantação de uma praça no Bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>24546</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24546/indicacao-pista-de-caminha-amazonas.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24546/indicacao-pista-de-caminha-amazonas.docx</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo  a continuidade das obras da ciclovia e pista de caminhada na Avenida Amazonas, a partir da Avenida Ceará, no Bairro Jardim das Palmeiras e, também, a execução de projeto de arborização em toda sua extensão.</t>
   </si>
   <si>
     <t>24547</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24547/indicacao-pq-das-aguas.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24547/indicacao-pq-das-aguas.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a urbanização do entorno do "piscinão", à margem da Avenida Amazonas.</t>
   </si>
   <si>
     <t>24591</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>ELIAS BARRIGA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24591/resposta-ind-n-281-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24591/resposta-ind-n-281-2023.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo o restabelecimento dos serviços de transporte coletivo urbano de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>24592</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, FABIO AGUIAR, JOSÉ MARCIANO DA SILVA, MARCIO CLEI FERREIRA DO NASCIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24592/indicacao-vagas-creches.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24592/indicacao-vagas-creches.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo o aumento de vagas na educação infantil em creches (0 a 3 anos).</t>
   </si>
   <si>
     <t>24604</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, ELIAS BARRIGA, FABIO AGUIAR, JORGE ITAMAR RODRIGUES, JOSÉ MARCIANO DA SILVA, MARCIO CLEI FERREIRA DO NASCIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24604/indicacao-no-283-ver-marciano-reforma-ponte-rio-sacre.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24604/indicacao-no-283-ver-marciano-reforma-ponte-rio-sacre.docx</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo, a realização de reforma da ponte sobre o Rio do Sacre, da estrada vicinal que dá acesso à as Aldeias Sacre 2, Bacaiuval, Jota5, Morrinho, Utiariti.</t>
   </si>
   <si>
     <t>24624</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>VANDERLEI MARCOS PULGA BAIOTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24624/indicacao-quebra-mola.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24624/indicacao-quebra-mola.doc</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo sobre a necessidade de construir quebra-molas avenida andorinha esquina com Seriema e na Avenida Maranhão esquina com Sabiá.</t>
   </si>
   <si>
     <t>24630</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24630/indicacao-avenida-marechal-rondon.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24630/indicacao-avenida-marechal-rondon.docx</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo a execução de obras de recapeamento asfáltico, sinalização e iluminação em toda extensão da Avenida Marechal Rondon.</t>
   </si>
   <si>
     <t>24631</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24631/indicacao-iluminacao-olacyr-de-moraes.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24631/indicacao-iluminacao-olacyr-de-moraes.docx</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo a melhoria da iluminação pública em toda a extensão da Av. Olacyr Francisco de Moraes.</t>
   </si>
   <si>
     <t>24632</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24632/indicacao-sistema-de-agendamento.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24632/indicacao-sistema-de-agendamento.doc</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo  sobre a necessidade de a Prefeitura Municipal fazer um estudo para a implantação de um Sistema de Agendamento de consulta Online.</t>
   </si>
   <si>
     <t>24698</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24698/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24698/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a aquisição de balança para pesagem de caminhões.</t>
   </si>
   <si>
     <t>24715</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24715/indicacao-banheiros.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24715/indicacao-banheiros.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a construção de sanitários no Corredor Esportivo da Avenida Amazonas, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>24759</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24759/bosque-distrito.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24759/bosque-distrito.docx</t>
   </si>
   <si>
     <t>Indicam a transformação da área arborizada na extensão da sede do Distrito Marechal Rondon, às margens da Rodovia BR-364, em local de integração social para a comunidade.</t>
   </si>
   <si>
     <t>24760</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24760/indicacao-programa-habitacional.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24760/indicacao-programa-habitacional.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a destinação de parte da área pública de 12 ha, adjacente ao Cemitério Memorial da Paz, no Bairro Jardim das Palmeiras, para implantação de programas habitacionais do Governo Federal (Minha Casa Minha Vida) e do Governo do Estado de Mato Grosso (Ser Família Habitação).</t>
   </si>
   <si>
     <t>24767</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24767/faixa-elevada-corredor-esportivo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24767/faixa-elevada-corredor-esportivo.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo  a implantação de uma faixa elevada para pedestres na Avenida Mato Grosso, entre o corredor esportivo e a pista de skate.</t>
   </si>
   <si>
     <t>24806</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>FABIO AGUIAR</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24806/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24806/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a instalação de bebedouros no Corredor Esportivo Irmãos Martelli, na Avenida Lions Internacional.</t>
   </si>
   <si>
     <t>24882</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>LUCINEIA MARQUES DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24882/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24882/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo a implantação de estacionamento nos canteiros centrais da Avenida Rondônia e Avenida Ceará, uma ciclovia na Avenida Ceará e a implantação de duas faixas elevadas nas duas laterais da Unidade de Saúde da Família Beija-Flor, na Avenida Ceará e Avenida Maranhão, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>24883</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24883/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24883/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo a realização de estudo para construção de uma quadra poliesportiva com vestiários no Residencial Parecis.</t>
   </si>
   <si>
     <t>24884</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, JOSÉ MARCIANO DA SILVA, LUCINEIA MARQUES DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24884/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24884/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo que seja realizado estudo para implantação de um local próprio para o funcionamento da Feira Livre, no  Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>24885</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24885/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24885/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a reforma da faixa elevada da Avenida “A” do Bairro Parque dos Girassóis.</t>
   </si>
   <si>
     <t>24907</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>MARCIO CLEI FERREIRA DO NASCIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24907/indicacao-volei.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24907/indicacao-volei.docx</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo a implantação de uma quadra de vôlei de areia na Fazenda Itamarati Norte.</t>
   </si>
   <si>
     <t>24915</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24915/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24915/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a execução de correção no nivelamento das ruas do Residencial Parecis para melhoria da drenagem de águas pluviais e das provenientes das residências.</t>
   </si>
   <si>
     <t>24918</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24918/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24918/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implantação de academia de ginástica, parque infantil e bebedouros no corredor esportivo da Av. Amazonas, bem como a instalação de bebedouros na Praça da Bíblia, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>24919</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, JOSÉ MARCIANO DA SILVA, MARCIO CLEI FERREIRA DO NASCIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24919/memorando-n-434-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24919/memorando-n-434-2023.pdf</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a implantação de rotatória no cruzamento da Av. Amapá com a Rua Mutum e no cruzamento da Av. Amapá com Avenida Maranhão, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>24935</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24935/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24935/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo que seja ofertado lanche às crianças e adolescentes que participam das oficinas de cultura no município.</t>
   </si>
   <si>
     <t>24936</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24936/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24936/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo seja avaliada a possibilidade de majoração salarial dos cargos de Instrutor de Oficina de Arte e Instrutor de Artesanato.</t>
   </si>
   <si>
     <t>24940</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24940/indicacao-sala-multifuncional.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24940/indicacao-sala-multifuncional.docx</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo a implantação de sala de multifuncional na Comunidade Itamarati Norte.</t>
   </si>
   <si>
     <t>24944</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, GRINGO, JOAQUIM EQUIP, JOSÉ MARCIANO DA SILVA, LUCINEIA MARQUES DE SOUZA, MARCELO JOSÉ BURGEL, MARCIO CLEI FERREIRA DO NASCIMENTO, VANDERLEI MARCOS PULGA BAIOTO, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24944/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24944/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a implantação de barreira arbórea ao longo da Rua Mutum e Avenida Amazonas, no Bairro Jardim das Palmeiras, a exemplo da Rua Mandacaru, no Bairro Alvorada.</t>
   </si>
   <si>
     <t>24947</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, JOAQUIM EQUIP, LUCINEIA MARQUES DE SOUZA, MARCIO CLEI FERREIRA DO NASCIMENTO, VANDERLEI MARCOS PULGA BAIOTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24947/resposta-ind-n306-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24947/resposta-ind-n306-2023.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito a realocação do ponto de táxi anexo à Praça da Cultura "Alviar Rother" para a Avenida Brasil.</t>
   </si>
   <si>
     <t>24949</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, JOSÉ MARCIANO DA SILVA, LUCINEIA MARQUES DE SOUZA, MARCIO CLEI FERREIRA DO NASCIMENTO, VANDERLEI MARCOS PULGA BAIOTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24949/indicacao-implantacao-de-estacionamento-nos-canteiros-centrais-da-avenida-a-do-bairro-parque-dos-girassois.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24949/indicacao-implantacao-de-estacionamento-nos-canteiros-centrais-da-avenida-a-do-bairro-parque-dos-girassois.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a implantação de estacionamento no canteiro central da Avenida "A", no Bairro Parque dos Girassóis.</t>
   </si>
   <si>
     <t>24960</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24960/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24960/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a disponibilização permanente de um motorista de ambulância para a sede do Distrito de Marechal Rondon.</t>
   </si>
   <si>
     <t>25045</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>GRINGO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25045/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25045/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo, por intermédio da Secretaria Municipal de Esportes e Lazer, a promoção de eventos esportivos voltados às mulheres, alusivos ao Dia Internacional da Mulher e Outubro Rosa.</t>
   </si>
   <si>
     <t>25046</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25046/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25046/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a disponibilização de acesso público à internet sem fio (Wi-Fi) em todos os órgãos públicos municipais.</t>
   </si>
   <si>
     <t>25048</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25048/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25048/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo, por intermédio da Secretaria Municipal de Esportes e Lazer, a promoção do Campeonato Interfirmas de Futsal.</t>
   </si>
   <si>
     <t>25089</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25089/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25089/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a organização de ações conjuntas do Conselho Tutelar, com o apoio das Polícias Civil, Militar, Penal, Corpo de Bombeiros em atividade delegada, com a finalidade de orientar e fiscalizar estabelecimentos e espaços de entretenimento para garantir que as leis de proteção à infância e à adolescência sejam cumpridas.</t>
   </si>
   <si>
     <t>25096</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, GRINGO, JOAQUIM EQUIP, JOSÉ MARCIANO DA SILVA, MARCELO JOSÉ BURGEL, MARCIO CLEI FERREIRA DO NASCIMENTO, VANDERLEI MARCOS PULGA BAIOTO, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25096/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25096/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, por intermédio da Secretaria Municipal de Esportes e Lazer, a promoção anual de campeonato dos servidores públicos municipais, no mês em que se comemora o dia da categoria (outubro).</t>
   </si>
   <si>
     <t>25100</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25100/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25100/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que sejam determinadas providências para que os eventos oficiais realizados pelo Município tenham acompanhamento por Tradutor e Intérprete de Libras.</t>
   </si>
   <si>
     <t>25158</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>BEITO MACHADINHO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25158/indicacao-284_2023-indicacao-quebra-mola.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25158/indicacao-284_2023-indicacao-quebra-mola.doc</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo a construção de redutor de velocidade na Avenida Amapá, nos fundos do Residencial Parecis.</t>
   </si>
   <si>
     <t>25175</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25175/indicacao-quadras-de-areia.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25175/indicacao-quadras-de-areia.docx</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo a revitalização das quadras de areia da Pista de Caminhada “Egínio Pinto Gomes”, na Rua Sucupira.</t>
   </si>
   <si>
     <t>25232</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25232/resposta-indicacao-3172023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25232/resposta-indicacao-3172023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo realizar estudo para instalação de uma faixa elevada na Avenida Brasil, em frente ao ILEP - Instituto Luterano de Educação do Parecis.</t>
   </si>
   <si>
     <t>25241</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25241/indicacao-318-vereador-fabio.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25241/indicacao-318-vereador-fabio.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a execução de obras de recapeamento asfáltico na avenida marechal rondon, no Bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>25242</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25242/indicacao-319-ver-fabio.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25242/indicacao-319-ver-fabio.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a construção de um corredor esportivo e uma pista de caminhada na rua mutum, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>25499</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25499/indicacao-n-3202023-fabio-do-agem.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25499/indicacao-n-3202023-fabio-do-agem.docx</t>
   </si>
   <si>
     <t>indicam ao Poder Executivo, por intermédio da Secretaria Municipal de Infraestrutura, proceder a implantação de estacionamento nos canteiros centrais da Avenida Mato Grosso, no Bairro Jardim Alvorada.</t>
   </si>
   <si>
     <t>25500</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25500/indicacao-n-3212023.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25500/indicacao-n-3212023.docx</t>
   </si>
   <si>
     <t>indicam que seja encaminhada  ao Sr. Prefeito a presente INDICAÇÃO, versando sobre a implantação de rotatória na entrada do Aeroporto Municipal Gelindo Stefanuto, na altura do KM 872, BR-364.</t>
   </si>
   <si>
     <t>24203</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>MOCA</t>
   </si>
   <si>
     <t>Moção Aplauso</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24203/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24203/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida aos membros da Igreja Assembleia de Deus - Ministério Belém, representados pelos Pastores abaixo citados, que contribuíram de forma voluntária e dedicada nas obras de ampliação do Templo Sede da Igreja, localizado na Rua Goiás, Centro, cuja inauguração ocorrerá nos dias 8 e 9 de abril próximos.</t>
   </si>
   <si>
     <t>24214</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24214/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24214/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida a membros do Rotary Club de Campo Novo do Parecis, pelos serviços humanitários prestados à sociedade camponovense nesses seus 30 anos de existência, sob o lema rotário: “Dar de si antes de pensar em si”.</t>
   </si>
   <si>
     <t>24485</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24485/o-vereador-marcio-nascimento-mocao.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24485/o-vereador-marcio-nascimento-mocao.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS aos organizadores e participantes camponovenses na categoria Autocross da etapa do VNT Brasil, realizada no dia 06 e 07 de maio de 2023, no Autódromo Municipal  neste Município.</t>
   </si>
   <si>
     <t>24510</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24510/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24510/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida ao Sr. Dalmo Henrique Thomazzi, em reconhecimento à sua atuação à frente da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>24513</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>JOAQUIM EQUIP, MARCIO CLEI FERREIRA DO NASCIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24513/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24513/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida  à Construtora União pela trajetória de sucesso no setor de construção civil e contribuição para o desenvolvimento deste Município.</t>
   </si>
   <si>
     <t>24548</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24548/mocao-ctg.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24548/mocao-ctg.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APALUSOS aos integrantes do CTG, que obtiveram resultados importantes no 24º FEMART – Festival Mato-grossense de Arte e Tradição Gaúcha (etapa inter-regional) realizado na cidade de Querência/MT, entre os dias 19 a 21 de maio de 2023.</t>
   </si>
   <si>
     <t>24549</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24549/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24549/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS à equipe feminina do IFMT/CNP pela conquista de medalha de ouro nas modalidades de voleibol e bozó no III Jogos dos Servidores do IFMT 2023, realizado no período de 20 a 22 de abril no Campus Cuiabá – Bela Vista.</t>
   </si>
   <si>
     <t>24554</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24554/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24554/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao Jovem Fabrício Alves de Souza e Sr. Dionardo Mendes da Conceição, pelo desenvolvimento do Projeto " Meu Bairro Minha Casa", projeto esportivo social que atende crianças e adolescentes, nas modalidades de futebol de campo e futsal, nos Bairros Boa Esperança e Primavera.</t>
   </si>
   <si>
     <t>24563</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24563/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24563/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida à Diretoria e membros do Moto Clube Estradeiros do Parecis e Moto Clube Guaranis Brasil Campo Novo do Parecis, abaixo relacionados, em razão das várias ações voluntárias de cunho social desenvolvidas em prol de nossa comunidade.</t>
   </si>
   <si>
     <t>24697</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24697/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24697/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida ao Grupo de Dança Girassol, do Grupo de Convivência da Melhor Idade Reviver, que representou Campo Novo do Parecis no II Encontro Estadual de Dança Sênior no Município de Cláudia /MT.</t>
   </si>
   <si>
     <t>24876</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24876/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24876/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida à equipe de handebol feminino que conquistou o 1º lugar na 2ª Copa Juvenil da Amizade, realizada em Jauru/MT nos dias 18,19 e 20 de agosto último.</t>
   </si>
   <si>
     <t>24872</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24872/mocao-2023-novo-modelo-mobfog-copia.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24872/mocao-2023-novo-modelo-mobfog-copia.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS aos participantes da Escola Estadual Padre Arlindo Ignacio de Oliveira da competição da ¨XVII MOSTRA BRASILEIRA DE FOGUETES 2023 (MOBFOG), pela conquista  do 5º lugar medalha de ouro, na  cidade de Barra do Piraí-RJ.</t>
   </si>
   <si>
     <t>24778</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24778/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24778/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida aos seguintes servidores da Prefeitura de Campo Novo do Parecis, pela obtenção do benefício de aposentadoria no dia 28 de agosto último, após valorosos serviços prestados ao município: Antônio Cesar Lima - cargos de Engenheiro Civil, Aroldo Rodrigues Veiga – cargo de Agente de Fiscalização de Trânsito e Otacílo Cordeiro Paula – cargo de Operário Braçal.</t>
   </si>
   <si>
     <t>24917</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24917/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24917/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à dirigida COPRODIA - Cooperativa Agrícola de Produtores de Cana de Campo Novo do Parecis Ltda pela atuação de sua Equipe de Combate a Incêndio, na pessoa de seu presidente e membros da referida equipe.</t>
   </si>
   <si>
     <t>24920</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24920/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24920/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida para o Senhor João Aldecilde Krampe.</t>
   </si>
   <si>
     <t>24945</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24945/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24945/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO dirigida à Fisioterapeuta ELISÂNJELA SIMONE ZANATTA, em reconhecimento e gratidão pelo trabalho voluntário desenvolvido no Centro de Convivência da Terceira Idade Reviver, oferecendo aulas de fisioterapia preventiva aos idosos desde fevereiro de 2017.</t>
   </si>
   <si>
     <t>24946</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24946/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24946/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida ao Sr. Rodrigo Schweig, em reconhecimento e gratidão aos relevantes serviços prestados ao município no período de outubro de 2018 a 05.09.2023, especialmente por ter liderado as Secretarias de Infraestrutura e de Desenvolvimento Econômico e Meio Ambiente.</t>
   </si>
   <si>
     <t>24948</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24948/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24948/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida às mulheres que executam serviços de limpeza nas vias urbanas em Campo Novo do Parecis: Ana Lucia Costa Silva, Maria Gorete Santana Silva, Maria Luciana dos Santos, Elizabete Barbosa de Matos, Elineide Maria dos Santos e Gilvania Teodósio da Silva.</t>
   </si>
   <si>
     <t>24951</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24951/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24951/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida à Associação Agência de Desenvolvimento Socioeconômico de Campo Novo do Parecis, idealizadora e executora do projeto social "Casa das Marias".</t>
   </si>
   <si>
     <t>25024</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25024/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25024/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida aos atletas participantes do 30º Campeonato Brasileiro de Karatê Interestilos, de 14 a 17 de setembro no Ibirapuera em São Paulo.</t>
   </si>
   <si>
     <t>25083</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, FABIO AGUIAR</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25083/mocao-2023-fanfarra.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25083/mocao-2023-fanfarra.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida à Banda Municipal do Parecis que se consagrou campeã na modalidade Fanfarra Simples Tradicional, vice-campeã na modalidade Banda Marcial e 3º lugar na Comissão de Frente Geral, na 7ª Copa Estadual de Banda e Fanfarras, realizada no nos dias 23 e 24 de setembro de 2023, na cidade de Sorriso/MT.</t>
   </si>
   <si>
     <t>25088</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, FABIO AGUIAR, GRINGO, JOAQUIM EQUIP, JOSÉ MARCIANO DA SILVA, MARCELO JOSÉ BURGEL, MARCIO CLEI FERREIRA DO NASCIMENTO, VANDERLEI MARCOS PULGA BAIOTO, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25088/mocao-guilherme-terres.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25088/mocao-guilherme-terres.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida ao Professor GUILHERME FERREIRA TERRES - pessoa surda, Professor com licenciatura em Pedagogia e pós-graduação em Libras e instrutor, trabalha na rede municipal de ensino.</t>
   </si>
   <si>
     <t>25101</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, VANDERLEI MARCOS PULGA BAIOTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25101/mocao-54_2023-novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25101/mocao-54_2023-novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS à equipe da Secretaria Municipal de Infraestrutura pela execução de 100% da primeira etapa da pavimentação no Distrito de Marechal Rondon.</t>
   </si>
   <si>
     <t>25108</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25108/conselho-municipal-dos-direitos-da-crianca-e-do-adolescente-de-campo-novo-do-parecis.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25108/conselho-municipal-dos-direitos-da-crianca-e-do-adolescente-de-campo-novo-do-parecis.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida aos membros da Comissão Especial Eleitoral do Conselho Municipal dos Direitos da Criança e do Adolescente pelo excelente trabalho desempenhado no processo de escolha dos Conselheiros Tutelares, cuja eleição ocorreu no dia 1º de outubro último.</t>
   </si>
   <si>
     <t>25131</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25131/mocao-novo-modelo-funsem-2023.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25131/mocao-novo-modelo-funsem-2023.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida aos servidores efetivos, comissionados, membros dos Conselhos Curador e Fiscal e membros do Comitê de Investimentos do FUNSEM – Fundo de Previdência dos Servidores Públicos Municipais de Campo Novo do Parecis/MT.</t>
   </si>
   <si>
     <t>25161</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25161/mocao-61_2023-mocao-ctg-sorriso.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25161/mocao-61_2023-mocao-ctg-sorriso.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida aos integrantes do CTG – Centro de Tradições Gaúchas “Porteira da Tradição”, que obtiveram resultados importantes no 24º FEMART - Festival Mato-grossense de Arte e Tradição Gaúcha (etapa estadual), realizado na cidade de Sorriso/MT, entre os dias 13 e 15 de outubro de 2023.</t>
   </si>
   <si>
     <t>25173</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25173/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25173/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida ao Sr. Pastor SATÍLIO DA SILVA NEVES e equipe de voluntários, pelo desenvolvimento do Projeto Social Doce Infância.</t>
   </si>
   <si>
     <t>25174</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25174/mocao-2023-novo-modelo-acao-destaque.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25174/mocao-2023-novo-modelo-acao-destaque.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS as profissionais de educação da Escola Infantil Hestha Beata que participaram do 13º Prêmio AÇÃO DESTAQUE da Editora Opet.</t>
   </si>
   <si>
     <t>25197</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25197/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25197/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida à Sra. Marizete Scheer, pela conquista do 2º lugar individual e de duplas na XXVII Taça Bahia 2023 de Boliche, realizada de 13 a 15 de outubro em Salvador.</t>
   </si>
   <si>
     <t>24906</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24906/indicacaode-moucao-de-aplausos-aos-servidores-que-aponsentou-do-marciano-jose-da-silva.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24906/indicacaode-moucao-de-aplausos-aos-servidores-que-aponsentou-do-marciano-jose-da-silva.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida à equipe gestora da APAE.</t>
   </si>
   <si>
     <t>25317</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25317/mocao-de-aplausos-no-66-2023-jose-marciano.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25317/mocao-de-aplausos-no-66-2023-jose-marciano.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS a Equipe gestora e professores que desenvolvem o Projeto Campeões da Leitura na Escola Amélia Lena Fedrizzi, expressa nos seguintes termos:</t>
   </si>
   <si>
     <t>25316</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25316/mocao-2023-miss-kids.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25316/mocao-2023-miss-kids.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS à jovem camponovense Bianca Luz dos Santos - Miss Campo Novo do Parecis Juvenil e Miss Mato Grosso Kids.</t>
   </si>
   <si>
     <t>25369</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25369/mocao-de-aplausos-n-68-2023-ver-fabio-do-agem.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25369/mocao-de-aplausos-n-68-2023-ver-fabio-do-agem.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida ao servidor André Luís Assunção Pestana Rosa – Soldado da Polícia Militar de Campo Novo do Parecis-MT, por exercer seu trabalho com dedicação e empenho:</t>
   </si>
   <si>
     <t>25370</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25370/mocao-de-aplausos-n-69-2023-fabio-do-agem.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25370/mocao-de-aplausos-n-69-2023-fabio-do-agem.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida ao servidor Weber de Aquino da Silva – 2º Sargento da Polícia Militar de Campo Novo do Parecis-MT, por exercer seu trabalho com dedicação e empenho:</t>
   </si>
   <si>
     <t>25372</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25372/mocao-de-aplausos-n70-2023-ver-fabio-do-agem.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25372/mocao-de-aplausos-n70-2023-ver-fabio-do-agem.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida ao servidor Tenente Coronel Roberto Menegotto – Comandante de 16º CIPM – lotado na Polícia Militar de Campo Novo do Parecis-MT, por exercer seu trabalho com dedicação e empenho:</t>
   </si>
   <si>
     <t>25375</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida aos Legendários.</t>
   </si>
   <si>
     <t>25039</t>
   </si>
   <si>
     <t>Moção Apoio</t>
   </si>
   <si>
     <t>GRINGO, JOAQUIM EQUIP, JOSÉ MARCIANO DA SILVA, MARCELO JOSÉ BURGEL, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25039/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25039/novo-modelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO dirigida ao Congresso Nacional, por meio dos Gabinetes das Presidências do Senado Federal e da Câmara dos Deputados, como manifestação de vontade da maioria absoluta do Povo do Município de Campo Novo do Parecis, mediante deliberação de seus representantes legitimamente eleitos, no intuito de impedir a usurpação da competência primária do Poder Legislativo, em face da tentativa de legalização do aborto por meio da ADPF 442, a fim de garantir as prerrogativas constitucionais e republicanas das competências do Poder Legislativo e de se evitar um possível ativismo judicial por parte do Supremo Tribunal Federal.</t>
   </si>
   <si>
     <t>25395</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>MOCR</t>
   </si>
   <si>
     <t>Moção Repúdio</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25395/mocao-de-repudio-001-2023-beito-machadinho.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25395/mocao-de-repudio-001-2023-beito-machadinho.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO EM RAZÃO DA INDICAÇÃO DO ATUAL MINISTRO FLÁVIO DINO para ocupar vaga no Supremo Tribunal Federal (STF), sendo necessário que os Senadores de Mato Grosso não aprovem essa indicação para ocupar um dos maiores cargos do Judiciário Brasileiro.</t>
   </si>
   <si>
     <t>25060</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Projeto Indicativo</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25060/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25060/novo-modelo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de botão de pânico e portas giratórias com detectores de metais em escolas públicas, privada e em todos os órgãos públicos do Município de Campo Novo do Parecis e dá outras providências.</t>
   </si>
   <si>
     <t>25061</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25061/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25061/novo-modelo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do projeto “mais esporte, mais saúde”, visando massificar a prática de atividades físicas esportivas no município de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>25062</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25062/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25062/novo-modelo.docx</t>
   </si>
   <si>
     <t>Estabelece a exigência de garantia de igualdade salarial entre homens e mulheres às empresas que contratarem com o Poder Público Municipal de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>24022</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>PDLC</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo Comissão</t>
   </si>
   <si>
     <t>CLJRF - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24022/projeto-de-decreto-legislativo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24022/projeto-de-decreto-legislativo.doc</t>
   </si>
   <si>
     <t>Rejeita o Veto Integral aposto ao Projeto de Lei nº 027/2022-LE, de autoria da Mesa Diretora, objeto do Autógrafo nº 2.032, de 11.01.2023, que acrescenta e altera dispositivos na Lei Municipal nº 306/93, que dispõe sobre a nova estrutura organizacional, o regime jurídico, o Plano de Cargos e Salários do Funcionalismo da Câmara Municipal de Campo Novo do Parecis, autoriza o pagamento de gratificação de função aos servidores efetivos, e dá outras providências.</t>
   </si>
   <si>
     <t>24398</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24398/projeto-de-decreto-legislativo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24398/projeto-de-decreto-legislativo.doc</t>
   </si>
   <si>
     <t>Mantém o Veto Parcial aposto ao Projeto de Lei Complementar nº  01/2023, de autoria do Poder Executivo Municipal, objeto do Autógrafo nº 2.053, de 17 de março de 2023.</t>
   </si>
   <si>
     <t>24421</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24421/projeto-de-decreto-legislativo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24421/projeto-de-decreto-legislativo.doc</t>
   </si>
   <si>
     <t>Rejeita o Veto Total aposto ao Projeto de Lei nº 015/2022-LE, de autoria dos Vereadores Joaquim Equip e José Marciano da Silva, objeto Autógrafo nº 2.052, de 17 de março de 2023, que dispõe sobre a coleta de resíduos sólidos nos condomínios horizontais pelo serviço de limpeza urbana do Município de Campo Novo do Parecis e dá outras providências.</t>
   </si>
   <si>
     <t>24775</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24775/14082023_camara-municipal-de-campo-novo-do-parecis-estado-de-mat.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24775/14082023_camara-municipal-de-campo-novo-do-parecis-estado-de-mat.pdf</t>
   </si>
   <si>
     <t>Aprova o Veto Integral aposto pelo Prefeito ao Projeto de Lei nº 032/2023, de autoria dos Vereadores Willian Freitas e Joaquim Equip, objeto do Autógrafo nº 2.074/2023, de 12.06.2023, que autoriza o Poder Executivo Municipal a regularizar os lotes residenciais dos Bairros Jardim das Palmeiras, Alvorada e Olenka que foram desmembrados de fato, e dá outras providências.</t>
   </si>
   <si>
     <t>25469</t>
   </si>
   <si>
     <t>PDLM</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo Mesa</t>
   </si>
   <si>
     <t>Mesa Diretora 2023</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25469/projeto-decreto-legislativo-n-54-2023-contas-anuais.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25469/projeto-decreto-legislativo-n-54-2023-contas-anuais.pdf</t>
   </si>
   <si>
     <t>Aprova as contas anuais de Governo da Prefeitura Municipal de Campo Novo do Parecis, relativas ao exercício financeiro de 2021, gestão do Prefeito Rafael Machado.</t>
   </si>
   <si>
     <t>24192</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>PDLV</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo Vereador</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24192/projeto-de-decreto-legislativo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24192/projeto-de-decreto-legislativo.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária Camponovense à Senhora Cleci Heidemann Ulrich Fedrizzi, e dá outras providências.</t>
   </si>
   <si>
     <t>24204</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24204/projeto-de-decreto-legislativo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24204/projeto-de-decreto-legislativo.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária Camponovense à Senhora Cleunice Aparecida Perini Tomazelli, e dá outras providências.</t>
   </si>
   <si>
     <t>24205</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24205/projeto-de-decreto-legislativo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24205/projeto-de-decreto-legislativo.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Camponovense ao Senhor Rildo Francisco Tomazelli, e dá outras providências.</t>
   </si>
   <si>
     <t>24206</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24206/projeto-de-decreto-legislativo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24206/projeto-de-decreto-legislativo.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária Camponovense à Senhora Elisangela Borges de Freitas Forestieri, e dá outras providências.</t>
   </si>
   <si>
     <t>24207</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24207/projeto-de-decreto-legislativo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24207/projeto-de-decreto-legislativo.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Camponovense ao Senhor Gilson Paz, e dá outras providências.</t>
   </si>
   <si>
     <t>24208</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24208/projeto-de-decreto-legislativo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24208/projeto-de-decreto-legislativo.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Camponovense ao Senhor Daril Von Groll, e dá outras providências.</t>
   </si>
   <si>
     <t>24209</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24209/projeto-de-decreto-legislativo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24209/projeto-de-decreto-legislativo.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Camponovense ao Senhor Roner Fabrício Leite Antonio, e dá outras providências.</t>
   </si>
   <si>
     <t>24210</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24210/projeto-de-decreto-legislativo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24210/projeto-de-decreto-legislativo.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Camponovense ao Senhor Jonas Cassiano Souza Gomes, e dá outras providências.</t>
   </si>
   <si>
     <t>24211</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24211/projeto-de-decreto-legislativo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24211/projeto-de-decreto-legislativo.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Camponovense ao Senhor Guaracy Pinto Calaza, e dá outras providências.</t>
   </si>
   <si>
     <t>24212</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24212/projeto-de-decreto-legislativo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24212/projeto-de-decreto-legislativo.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Camponovense ao Senhor Elson Rudimar de Carvalho, e dá outras providências.</t>
   </si>
   <si>
     <t>24213</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24213/projeto-de-decreto-legislativo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24213/projeto-de-decreto-legislativo.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Camponovense ao Senhor Eládio Antonio Both, e dá outras providências.</t>
   </si>
   <si>
     <t>24655</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24655/projeto-de-decreto-legislativo-_2023-amalia-barros.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24655/projeto-de-decreto-legislativo-_2023-amalia-barros.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária Camponovense à Senhora Amália Scudeler de Barros Santos, e dá outras providências.</t>
   </si>
   <si>
     <t>24699</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24699/projeto-de-decreto-legislativo-_2023-junior-utida.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24699/projeto-de-decreto-legislativo-_2023-junior-utida.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Camponovense ao Senhor Junior Masanobu Utida, e dá outras providências.</t>
   </si>
   <si>
     <t>24761</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24761/projeto-de-decreto-legislativo-_2023-reck-junior.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24761/projeto-de-decreto-legislativo-_2023-reck-junior.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Camponovense ao Senhor Vanderlei Reck Junior, e dá outras providências.</t>
   </si>
   <si>
     <t>24762</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24762/projeto-de-decreto-legislativo-_2023-jefferson-bocardi.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24762/projeto-de-decreto-legislativo-_2023-jefferson-bocardi.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Camponovense ao Senhor Eber Jefferson Bocardi, e dá outras providências.</t>
   </si>
   <si>
     <t>24763</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24763/projeto-de-decreto-legislativo-_2023-diogo-garcia.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24763/projeto-de-decreto-legislativo-_2023-diogo-garcia.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Camponovense ao Senhor Carlos Diogo Motta Garcia, e dá outras providências.</t>
   </si>
   <si>
     <t>24774</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24774/projeto-de-decreto-legislativo-no-xxx-pastor-moises.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24774/projeto-de-decreto-legislativo-no-xxx-pastor-moises.docx</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Camponovense ao Senhor Saul Francisco de Souza e Silva, e dá outras providências.</t>
   </si>
   <si>
     <t>25040</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25040/projeto-de-decreto-legislativo-_2023-rosinha.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25040/projeto-de-decreto-legislativo-_2023-rosinha.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária Camponovense à Senhora Rosicléa Heinzen Colombo, e dá outras providências.</t>
   </si>
   <si>
     <t>25041</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25041/projeto-de-decreto-legislativo-_2023-jann-fabiano.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25041/projeto-de-decreto-legislativo-_2023-jann-fabiano.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Camponovense ao Senhor Jann Fabiano Barros Cavalcante, e dá outras providências.</t>
   </si>
   <si>
     <t>25050</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25050/projeto-de-decreto-legislativo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25050/projeto-de-decreto-legislativo.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária Camponovense à Senhora Karla Pardim Vilas Boas de Oliveira, e dá outras providências.</t>
   </si>
   <si>
     <t>25051</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25051/projeto-de-decreto-legislativo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25051/projeto-de-decreto-legislativo.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Camponovense ao Senhor Thiago de Oliveira Cipriano, e dá outras providências.</t>
   </si>
   <si>
     <t>25052</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25052/projeto-de-decreto-legislativo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25052/projeto-de-decreto-legislativo.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária Camponovense à Senhora Alexandra de Oliveira Macena, e dá outras providências.</t>
   </si>
   <si>
     <t>25053</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25053/projeto-de-decreto-legislativo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25053/projeto-de-decreto-legislativo.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Camponovense ao Senhor Edison Ferraz de Lima, e dá outras providências.</t>
   </si>
   <si>
     <t>25054</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25054/projeto-de-decreto-legislativo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25054/projeto-de-decreto-legislativo.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária Camponovense à Senhora Elizane de Souza Motta Ferraz, e dá outras providências.</t>
   </si>
   <si>
     <t>25063</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25063/projeto-de-decreto-legislativo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25063/projeto-de-decreto-legislativo.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Camponovense ao Senhor Alisson Rafael de Oliveira, e dá outras providências.</t>
   </si>
   <si>
     <t>25091</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25091/projeto-de-decreto-legislativo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25091/projeto-de-decreto-legislativo.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária Camponovense à Senhora Edwiges Valdete Alves Coleraus, e dá outras providências.</t>
   </si>
   <si>
     <t>24776</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24776/projeto-de-decreto-legislativo-no-xxx-pastor-olair.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24776/projeto-de-decreto-legislativo-no-xxx-pastor-olair.docx</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Camponovense ao Senhor Pastor Olair, e dá outras providências.</t>
   </si>
   <si>
     <t>24777</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24777/projeto-de-decreto-legislativo-no-xxx-pastor-jose-alves.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24777/projeto-de-decreto-legislativo-no-xxx-pastor-jose-alves.docx</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Camponovense ao Senhor Pastor José Alves, e dá outras providências.</t>
   </si>
   <si>
     <t>24835</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24835/projeto-de-decreto-legislativo-no-xxx-pastor-moises.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24835/projeto-de-decreto-legislativo-no-xxx-pastor-moises.docx</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Camponovense ao Senhor Pastor Moisés, e dá outras providências.</t>
   </si>
   <si>
     <t>25243</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25243/projeto-de-decreto-legislativo-titulo-de-cidadao-camponovense-dr-pedro-1.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25243/projeto-de-decreto-legislativo-titulo-de-cidadao-camponovense-dr-pedro-1.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Camponovense ao Senhor Pedro Davi Benetti. e dá outras providências.</t>
   </si>
   <si>
     <t>24695</t>
   </si>
   <si>
     <t>PELL</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica Legislativo</t>
   </si>
   <si>
     <t>JOAQUIM EQUIP, JORGE ITAMAR RODRIGUES, MARCELO JOSÉ BURGEL, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24695/proposta-a-lei-organica-municipal-n-04-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24695/proposta-a-lei-organica-municipal-n-04-2023.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 99-B da Lei Orgânica do Município de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>24201</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
     <t>Gabinete do Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24201/20230309_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24201/20230309_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a instituir o Programa de Recuperação Fiscal - REFIS no Município de Campo Novo do Parecis/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>24323</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24323/20230403_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24323/20230403_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>O Município de Campo Novo do Parecis dispõe sobre o Plano Diretor e dá providências.</t>
   </si>
   <si>
     <t>24397</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24397/plc-03.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24397/plc-03.pdf</t>
   </si>
   <si>
     <t>Regulamenta a concessão de aposentadoria especial do servidor com deficiência em âmbito municipal.</t>
   </si>
   <si>
     <t>24479</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24479/plc-n-04-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24479/plc-n-04-2023.pdf</t>
   </si>
   <si>
     <t>Altera o caput do art. 58, altera o inciso VIII e altera o Anexo I da Lei Complementar Municipal n° 21, de 8 de abril de 2009, que dispõe sobre a alteração, criação, estruturação e atribuições dos órgãos do Poder Executivo do Município de Campo Novo do Parecis, bem como, criação e extinção de cargos comissionados e suas remunerações, fixa princípios e diretrizes de gestão e, dá outras providências.</t>
   </si>
   <si>
     <t>24612</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24612/projeto-de-lei-complementar-n05-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24612/projeto-de-lei-complementar-n05-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do cargo em comissão de Coordenador de Compras e Licitações na Lei Complementar n° 021, de 8 de abril de 2009.</t>
   </si>
   <si>
     <t>25319</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25319/plc-n06-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25319/plc-n06-2023.pdf</t>
   </si>
   <si>
     <t>Altera o § Art. 1º da Lei Complementar nº 118/2021 que Dispõe sobre a regularização de construções clandestinas e/ou irregularidades na forma que especifica.</t>
   </si>
   <si>
     <t>25400</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25400/plc-n07-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25400/plc-n07-2023.pdf</t>
   </si>
   <si>
     <t>Altera o  § 2º do Art. 220 da Lei complementar nº 020, de 29 de Dezembro de 2008, e dá outras providencias.</t>
   </si>
   <si>
     <t>25458</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25458/plc-n-08-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25458/plc-n-08-2023.pdf</t>
   </si>
   <si>
     <t>24675</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24675/07062023_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24675/07062023_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do cargo de Diretor de Educação Especial e dá outras providências.</t>
   </si>
   <si>
     <t>23998</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/23998/20230126_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/23998/20230126_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Revoga-se o inciso V do artigo 20 e inciso V do artigo 28, e acrescenta o Título VII - Disposições Transitórias, ambos da Lei Municipal nº 2.357, de 8 de setembro de 2022.</t>
   </si>
   <si>
     <t>24023</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24023/20230202_campo-novo-idoparecis-prefeitura.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24023/20230202_campo-novo-idoparecis-prefeitura.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$2.595.209,08 e dá outras providências.</t>
   </si>
   <si>
     <t>24033</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24033/20230206_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24033/20230206_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar bem móvel à Associação de Pais e Amigos dos Excepcionais-APAE, e dá outras providências.</t>
   </si>
   <si>
     <t>24034</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24034/20230207_ai-campo-novo-w_dorarecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24034/20230207_ai-campo-novo-w_dorarecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal firmar Termo de Fomento com a Associação Agência de Desenvolvimento Socioeconômico de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>24055</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24055/20230213_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24055/20230213_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Único de Assistência Social do Município de Campo Novo do Parecis/MT, estabelece regras para composição e funcionamento do Conselho e do Fundo Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>24041</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24041/20230209_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24041/20230209_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal firmar Termo de Fomento com o Instituto Hortense, e dá outras providências.</t>
   </si>
   <si>
     <t>24048</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24048/20230209_campo-novo-do-parecis_001.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24048/20230209_campo-novo-do-parecis_001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$ 25.610,16 e dá outras providências</t>
   </si>
   <si>
     <t>24049</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24049/20230209_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24049/20230209_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$ 1.545.154,38 e dá outras providências</t>
   </si>
   <si>
     <t>24050</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24050/20230430_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24050/20230430_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$ 1.665.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>24115</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24115/pl-no-11-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24115/pl-no-11-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor R$ 256.000,00, e da outras providencias.</t>
   </si>
   <si>
     <t>24110</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24110/pl12-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24110/pl12-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.228, de 13 de setembro de 2021 que dispõe sobre o Plano Plurianual para o período de 2022 a 2025 - PPA  e a Lei Municipal Nº 2.369  de 3 de outubro de 2022 - que dispõe sobre as Diretrizes Orçamentárias para o exercício financeiro de 2022 - LDO, compatibilizando-as com a Lei Municipal Nº 2.407, de 21 de dezembro de 2022, que dispõe sobre a Lei Orçamentária Anual para o exercício financeiro de 2023 - LOA.</t>
   </si>
   <si>
     <t>24081</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24081/pl13.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24081/pl13.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e a denominação da Escola Municipal Jardim dos Ipês.</t>
   </si>
   <si>
     <t>24114</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24114/pl-14-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24114/pl-14-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 484.413,35, e dá outras providências.</t>
   </si>
   <si>
     <t>24124</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24124/pl-no-15-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24124/pl-no-15-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar bem móvel à  Associação de Deficientes  de Campo Novo do Parecis - ADCANP, e dá outras providências.</t>
   </si>
   <si>
     <t>24157</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24157/pl-no-16-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24157/pl-no-16-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 431.234,77 e dá outras providências.</t>
   </si>
   <si>
     <t>24195</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24195/pl-n-18-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24195/pl-n-18-2023.pdf</t>
   </si>
   <si>
     <t>Altera o caput e os §§ 1º e 2º e cria o § 3º, todos do art. 2° da Lei Municipal n° 1.169, de 9 de maio de 2007, que autoriza o município de Campo Novo do Parecis a participar do Consórcio Intermunicipal de Desenvolvimento do Alto do Rio Paraguai, e dá outras providências</t>
   </si>
   <si>
     <t>24198</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24198/pl-no-19-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24198/pl-no-19-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 2.395.000,00, e dá outras providências.</t>
   </si>
   <si>
     <t>24197</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24197/pl-n20-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24197/pl-n20-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$ 553.000,00, e dá outras providências.</t>
   </si>
   <si>
     <t>24199</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24199/pl-21-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24199/pl-21-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do art. 5º da Lei nº 2.407/2022, que estima a receita e fixa a despesa do município de Campo Novo do Parecis para o exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>24200</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24200/pl-n-22-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24200/pl-n-22-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 200.000,00, e dá outras providências.</t>
   </si>
   <si>
     <t>24240</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24240/pl-023-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24240/pl-023-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de Fomento com o Sindicato Rural de Campo Novo do Parecis, para realização da 14ª Parecis SuperAgro.</t>
   </si>
   <si>
     <t>24239</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24239/pl-n24-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24239/pl-n24-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a delegar, sob regime de concessão, a prestação de serviços de abastecimento de água e de esgotamento sanitário do Município de Campo Novo do Parecis/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>24238</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24238/pl-025-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24238/pl-025-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 10.000.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>24279</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24279/pl-n-26-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24279/pl-n-26-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do art. 2º da Lei n° 2.428/2023, que autoriza o Poder Executivo Municipal firmar termo de fomento com o Instituto Hortense.</t>
   </si>
   <si>
     <t>24353</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24353/pl-n27-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24353/pl-n27-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 613.000,00, e dá outras providências.</t>
   </si>
   <si>
     <t>24354</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24354/pl-no-28-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24354/pl-no-28-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$ 129.082,51 e dá outras providências.</t>
   </si>
   <si>
     <t>24292</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24292/pl-n-29-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24292/pl-n-29-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Politica Municipal dos Direitos da Criança_x000D_
  e do Adolescente e dá outras providências.</t>
   </si>
   <si>
     <t>24296</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24296/20230324_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24296/20230324_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 600.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>24395</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24395/pl-031.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24395/pl-031.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a extinção do cargo temporário de Psicólogo previsto na Lei Ordinária Municipal nº 1.437, de 25 de agosto de 2011, e altera a quantidade de vaga de Psicólogo e Assistente Social no quadro permanente da administração pública.</t>
   </si>
   <si>
     <t>24389</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24389/pl-32.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24389/pl-32.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de 7.900.000,00.</t>
   </si>
   <si>
     <t>24443</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24443/projeto-de-lei-n33-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24443/projeto-de-lei-n33-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação temporária de pessoal no quadro da Secretaria Municipal de Educação, para atender as Escolas Municipais Indígenas.</t>
   </si>
   <si>
     <t>24446</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24446/projeto-lei-n34-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24446/projeto-lei-n34-2023.pdf</t>
   </si>
   <si>
     <t>Cria 20 vagas de Agente Educacional Infantil - área urbana e altera o Anexo I da Lei nº 1.544 de 19 de dezembro de 2012, que reestrutura o regime jurídico administrativo de contratação temporária de pessoal, por tempo determinado,para atender interesse público do Município de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>24450</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24450/04052023_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24450/04052023_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do Município de Campo Novo do Parecis a aderir à Unidade Regional de Saneamento no Estado de Mato Grosso - URBS/MT, disciplinada pela Lei Estadual nº 11.976 de 21 de dezembro de 2022.</t>
   </si>
   <si>
     <t>24480</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24480/pl-n36-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24480/pl-n36-2023.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei n° 1.924, de 12 de abril de 2018</t>
   </si>
   <si>
     <t>24525</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24525/pl-n-037-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24525/pl-n-037-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.084/2019, que reestrutura o Plano de Cargos,Carreiras e Remuneração da Educação do Munícipio de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>24526</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24526/pl-n-038-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24526/pl-n-038-2023.pdf</t>
   </si>
   <si>
     <t>Altera o processo de nomeação e gratificação de função prevista na Lei 2.357/2022, que reestrutura a Lei de Gestão Democrática da rede pública municipal de ensino de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>24557</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24557/projeto-de-lei-n39-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24557/projeto-de-lei-n39-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre  a transposição de recursos orçamentários, no orçamento da Prefeitura Municipal de Campo Novo do Parecis - MT para o exercício 2023 de acordo com Lei Complementar 172/2020, Emenda Complementar 126/2022 e LC 197/2022, a Portaria GM/MS 96 de 07/02/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>24559</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24559/projeto-de-lei-n40-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24559/projeto-de-lei-n40-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar  no valor de R$ 896.089,71, e dá outras providências.</t>
   </si>
   <si>
     <t>24543</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24543/ol-041.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24543/ol-041.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal firmar convênio com a Universidade Federal de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>24558</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24558/projeto-de-lei-n-42-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24558/projeto-de-lei-n-42-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 4.168.202,90 e dá outras providências.</t>
   </si>
   <si>
     <t>24609</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24609/projeto-de-lei-no-44-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24609/projeto-de-lei-no-44-2023.pdf</t>
   </si>
   <si>
     <t>Altera Emendas Parlamentares nº 16,29,38,51,63,81 e 89 constantes na Lei Municipal nº 2.407, de 21 de dezembro de 2022, que dispõe sobre a Lei Orçamentária Anual para o exercício financeiro 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>24618</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24618/projeto-de-lei-n-45-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24618/projeto-de-lei-n-45-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 100.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>24636</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24636/projeto-de-lei-n-46-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24636/projeto-de-lei-n-46-2023.pdf</t>
   </si>
   <si>
     <t>Altera o art. 3º da Lei nº 2.541/2023 que autoriza o Poder Executivo a firmar convênio com a Universidade Federal de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>24616</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24616/projeto-de-lei-n-47-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24616/projeto-de-lei-n-47-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder Executivo Municipal a abrir crédito adicional suplementar no valorde R$ 1.500.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>24617</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24617/projeto-de-lei-n-48-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24617/projeto-de-lei-n-48-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 675.800,00 e dá outras providências.</t>
   </si>
   <si>
     <t>24657</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24657/pl-n-49-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24657/pl-n-49-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da denominação de Avenida do Loteamento Marechal Rondon - Fase I, e dá outras providências.</t>
   </si>
   <si>
     <t>24656</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24656/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24656/novo-modelo.docx</t>
   </si>
   <si>
     <t>Altera Emenda Parlamentar nº 31 e a Emenda de Bancada nº 44 constantes na Lei Municipal nº 2.407, de 21 de dezembro de 2022, que dispõe sobre a Lei Orçamentária Anual para o exercício financeiro 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>24702</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24702/projeto-de-lei-051.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24702/projeto-de-lei-051.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de Fomento com a entidade sem fins lucrativos Associação Casa de Passagem Bom Samaritano, nos termos da Lei Federal nº 13.019/2014, Lei Federal nº 4.320/1964 e Lei Federal Complementar nº 101/2000.</t>
   </si>
   <si>
     <t>24700</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24700/pl-052.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24700/pl-052.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de Fomento com o Conselho Comunitário de Segurança de Campo Novo do Parecis/MT, nos termos da Lei Federal nº 13.019/2014, Lei Federal nº 4.320/1964 e Lei Federal Complementar nº 101/2000.</t>
   </si>
   <si>
     <t>24756</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24756/pl-53.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24756/pl-53.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º e inciso III do art. 7º da Lei º 1.850/2016, e dá outras providências.</t>
   </si>
   <si>
     <t>24757</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24757/pl-54.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24757/pl-54.pdf</t>
   </si>
   <si>
     <t>Institui gratificação para servidores do Poder Executivo que participam efetivamente das comissões descritas e dá outras providências.</t>
   </si>
   <si>
     <t>24765</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24765/pl-n-56-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24765/pl-n-56-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.822, de 15 de abril de 20016, promovendo a extinção dos cargos de Pedreiro, Servente de Pedreiro e Vigia do quadro de provimento efetivo da Administração Pública Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>24793</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24793/pl-no-57-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24793/pl-no-57-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do art. 1º da Lei nº 2.453/2023, que autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 1.500,000,00, e dá outras providências.</t>
   </si>
   <si>
     <t>24794</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24794/pl-n-58-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24794/pl-n-58-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 2.000.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>24800</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24800/pl-n-59-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24800/pl-n-59-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.460/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>24802</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24802/pl-060.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24802/pl-060.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de RS 1.200,000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>24838</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24838/10082023_campo-novo-do-parecis_001.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24838/10082023_campo-novo-do-parecis_001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de RS 1.477.058,39 e dá outras providências.</t>
   </si>
   <si>
     <t>24839</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24839/10082023_campo-novo-wdoparecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24839/10082023_campo-novo-wdoparecis.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre homologação do relatório da reavaliação atuarial de 2023, fixa o plano de amortização do déficit atuarial do regime próprio de previdência social de Campo Novo do Parecis/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>24866</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24866/lei-n-63-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24866/lei-n-63-2023.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 2.070, de 12 de dezembro de 2019, e autoriza o Poder Executivo Municipal a desafetar e a outorgar concessão de direito real de uso à Associação de Pais e Amigos dos Excepcionais de Campo Novo do Parecis - APAE, de imóvel de propriedade do município, e dá outras providências.</t>
   </si>
   <si>
     <t>24868</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24868/pl-n-64-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24868/pl-n-64-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração e a execução da Lei Orçamentária para o exercício financeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>24875</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24875/pl-n-65-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24875/pl-n-65-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação da organização administrativa e sobre o funcionamento do Fundo de Previdência dos Servidores Públicos Municipais de Campo Novo do Parecis, Estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>24911</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24911/pl-n-66-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24911/pl-n-66-2023.pdf</t>
   </si>
   <si>
     <t>Altera as Emendas Parlamentares Individuais nºs 01, 04, 26, 27, 31, 78, 40 e as de Bancada nºs 01, 05, 43, 44, 45 e 53 constantes na Lei Municipal nº 2.407, de 21 de dezembro de 2022, que dispõe sobre a lei orçamentária anual para o exercício financeiro 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>24995</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24995/13092023_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24995/13092023_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Altera Emendas Parlamentares Individuais nºs 88 e 91 e as de Bancada nºs 20, 21, 25, 31, 33, 35, 36 e 38 constantes na Lei Municipal nº 2.407, de 21 de dezembro de 2022, que dispõe sobre a Lei Orçamentária Anual para o exercício financeiro de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>25023</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25023/pl-n-68-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25023/pl-n-68-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Centro de Atendimento Multiprofissional - CENAM de Campo Novo do Parecis, Estado de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>25043</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25043/pl-n-69-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25043/pl-n-69-2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 2.474, de 5 de setembro de 2023.</t>
   </si>
   <si>
     <t>25207</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25207/pl-n-70-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25207/pl-n-70-2023.pdf</t>
   </si>
   <si>
     <t>Institui o auxílio-alimentação aos servidores públicos ativos do Poder Executivo do Município de Campo Novo do Parecis/MT, nas condições que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>25141</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25141/05102023_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25141/05102023_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 6.135.640,00 e dá outras providências.</t>
   </si>
   <si>
     <t>25159</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25159/projeto-de-lei-n-072-2023-orcamento-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25159/projeto-de-lei-n-072-2023-orcamento-2024.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Campo Novo do Parecis, Estado de Mato Grosso para o exercício financeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>25209</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25209/pl-n-73-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25209/pl-n-73-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a desafetar e a outorgar concessão de uso à Associação dos Amigos do Nordeste - Centro de Tradições Nordestinas de Campo Novo do Parecis - CTN, de imóvel de propriedade do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>25225</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25225/30102023_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25225/30102023_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal firmar acordo de cooperação e termo de cessão de uso de imóvel com a Associação de Agência de Desenvolvimento Socioeconômico de Campo Novo do Parecis para realização do Projeto de Horta Comunitária.</t>
   </si>
   <si>
     <t>25210</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25210/pl-n-75-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25210/pl-n-75-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.822, de 15 de abril de 2016, promovendo a extinção dos cargos de Pedreiro, Servente de Pedreiro e Vigia do quadro de provimento efetivo da Administração Pública Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>25227</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25227/pl-n-76-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25227/pl-n-76-2023.pdf</t>
   </si>
   <si>
     <t>Alterar emendas parlamentares individuais nº 09, 53 e 64 constantes na Lei Municipal nº 2407, de 21 de Dezembro de 2022, que dispõe sobre a Lei Orçamentaria anual para o Exercício Financeiro 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>25295</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25295/pl-n-78-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25295/pl-n-78-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a fazer cessão de uso de bem imóvel Público à associação Italiana de Campo Novo do Parecis - MT, e da outras providências.</t>
   </si>
   <si>
     <t>25296</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25296/pl-n-079-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25296/pl-n-079-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 892.567,17 e dá outras providências.</t>
   </si>
   <si>
     <t>25294</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25294/pl-n-080-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25294/pl-n-080-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regularização de imóveis e declara de utilidade Pública, para fins de desapropriação consensual, e da outras providências.</t>
   </si>
   <si>
     <t>25311</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25311/pl-n-81-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25311/pl-n-81-2023.pdf</t>
   </si>
   <si>
     <t>Altera o Caput e Acrescenta o Parágrafo único do Artigo 75, revoga o inciso 83, todos da Lei Municipal 2.438 de 29 de Março de 2023.</t>
   </si>
   <si>
     <t>25413</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25413/pl-n-82-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25413/pl-n-82-2023.pdf</t>
   </si>
   <si>
     <t>Altera Dispositivos da Lei Municipal nº 1.822, de 05.04.2016, que transforma cargos na administração direta. Reestrutura do plano de Cargos, carreiras e vencimentos da administração pública direta e indireta, do Município de Campo Novo do Parecis e da outras providências.</t>
   </si>
   <si>
     <t>25364</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25364/pl-n-083-2023-executivo.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25364/pl-n-083-2023-executivo.pdf</t>
   </si>
   <si>
     <t>Alterar emendas parlamentares de bancadas nº 35 e 37 constante na Lei Municipal nº 2407, de 21 de Dezembro de 2022, que dispõe sobre a Lei Orçamentaria Anual para o exercício Financeiro 2023, e Dá outras Providências.</t>
   </si>
   <si>
     <t>25378</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25378/pl-n-84-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25378/pl-n-84-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$ 103.590,00 e dá outras providências.</t>
   </si>
   <si>
     <t>25379</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25379/pl-n85-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25379/pl-n85-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder Executivo Municipal a abrir crédito adicional especial no valor de R$100.209,15 e dá outras providências.</t>
   </si>
   <si>
     <t>25381</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25381/pl-n-86-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25381/pl-n-86-2023.pdf</t>
   </si>
   <si>
     <t>Altera o ART. 90 da Lei Municipal nº 1.130, de 11 de Julho de 2006, que Dispõe sobre o estatuto dos servidores Públicos do Município de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>25391</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25391/pl-n-87-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25391/pl-n-87-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do Art. 6ª da Lei nº 2.407/2022, que estima a receita e fixa a despesa do município  de Campo Novo do Parecis para o Exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>25455</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25455/requerimento-urgencia-pl-882023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25455/requerimento-urgencia-pl-882023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Campo Novo do Parecis a doar imóvel que especifica ao Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>25454</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25454/pl-n89-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25454/pl-n89-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional no valor de R$ 542.567,17, e dá outras providências.</t>
   </si>
   <si>
     <t>25457</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25457/pl-n-90-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25457/pl-n-90-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R 40,000,00 e da outras providências.</t>
   </si>
   <si>
     <t>25456</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25456/pl-n91-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25456/pl-n91-2023.pdf</t>
   </si>
   <si>
     <t>Revoga-se a lei n° 1378/2010 e a doação de imóvel nela constante, e dá outras providências.</t>
   </si>
   <si>
     <t>24003</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24003/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24003/novo-modelo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Unidade Básica de Saúde localizada na sede do Distrito de Marechal Rondon, neste Município, conforme especifica.</t>
   </si>
   <si>
     <t>24020</t>
   </si>
   <si>
     <t>FABIO AGUIAR, JOAQUIM EQUIP, JORGE ITAMAR RODRIGUES, JOSÉ MARCIANO DA SILVA, MARCELO JOSÉ BURGEL, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24020/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24020/novo-modelo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o estágio de estudantes no âmbito do Poder Legislativo do Município de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>24109</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24109/20230405_camara-municipal-campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24109/20230405_camara-municipal-campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Fixa os vencimentos dos cargos de Tradutor e Intérprete de Libras e Chefe da Divisão de Licitações e Contratos Administrativos no quadro de pessoal em comissão da Câmara Municipal de Campo Novo do Parecis, autoriza o pagamento de gratificação de função aos servidores efetivos, e dá outras providências.</t>
   </si>
   <si>
     <t>24193</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24193/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24193/novo-modelo.docx</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos na Lei nº 881, de 08.05.2002, que dá prioridade de atendimento às pessoas que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>24299</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24299/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24299/novo-modelo.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a regularizar os lotes residenciais dos Bairros Jardim das Palmeiras, Alvorada e Olenka que foram desmembrados de fato, e dá outras providências.</t>
   </si>
   <si>
     <t>24098</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24098/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24098/novo-modelo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a participação de artistas locais na abertura de eventos promovidos ou patrocinados pelo Poder Público Municipal no âmbito do Município de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>24595</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24595/projeto-de-lei-n-034-le-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24595/projeto-de-lei-n-034-le-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o quadro de servidores em comissão da Câmara Municipal de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>24703</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24703/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24703/novo-modelo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a execução do Hino Oficial do Município de Campo Novo do Parecis nas escolas da rede municipal de ensino, eventos de caráter oficial e dá outras providências.</t>
   </si>
   <si>
     <t>24833</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24833/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24833/novo-modelo.docx</t>
   </si>
   <si>
     <t>Disciplina o estacionamento temporário e rotativo de veículos em frente às farmácias, drogarias e laboratórios de análises clinicas e dá outras providências.</t>
   </si>
   <si>
     <t>24870</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, JOAQUIM EQUIP, JORGE ITAMAR RODRIGUES, JOSÉ MARCIANO DA SILVA, LUCINEIA MARQUES DE SOUZA, MARCELO JOSÉ BURGEL, MARCIO CLEI FERREIRA DO NASCIMENTO, VANDERLEI MARCOS PULGA BAIOTO, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24870/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24870/novo-modelo.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a ceder ambulância e pessoal para atendimento em eventos a serem realizados no município e estabelece valor do serviço.</t>
   </si>
   <si>
     <t>24916</t>
   </si>
   <si>
     <t>JORGE ITAMAR RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24916/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24916/novo-modelo.docx</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação Projeto Água Viva de Campo Novo do Parecis - APAVCNP.</t>
   </si>
   <si>
     <t>24923</t>
   </si>
   <si>
     <t>MARCELO JOSÉ BURGEL</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24923/pl-n-039-2023-le.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24923/pl-n-039-2023-le.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Videira Igreja em Células de Campo Novo do Parecis - MT.</t>
   </si>
   <si>
     <t>25008</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25008/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25008/novo-modelo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do artigo 1° e da vedação do § 3° do art. 3°, da Lei nº 2.442/2023, que fixa os vencimentos dos cargos de Tradutor e Intérprete de Libras e Chefe da Divisão de Licitações e Contratos Administrativos do quadro de pessoal em comissão da Câmara Municipal de Campo Novo do Parecis, autoriza o pagamento de gratificação de função aos servidores efetivos, e dá outras providências.</t>
   </si>
   <si>
     <t>25009</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25009/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25009/novo-modelo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação do § 1°, do art. 7°, da Lei nº 306/1993, que dispõe sobre a nova estrutura administrativa organizacional, o regime jurídico único, o plano de cargos e salários do funcionalismo da Câmara Municipal de Campo Novo do Parecis e dá outras providências.</t>
   </si>
   <si>
     <t>25047</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25047/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25047/novo-modelo.docx</t>
   </si>
   <si>
     <t>Institui e inclui no Calendário Oficial de Eventos do Município de Campo Novo do Parecis/MT a campanha denominada “Semana da Vida e Dia do Nascituro”, de conscientização e sensibilização acerca da importância da vida, estimulando a reflexão sobre temas como o valor intrínseco de cada ser humano, a proteção da vida em suas diferentes fases, e os direitos e deveres associados a ela.</t>
   </si>
   <si>
     <t>25055</t>
   </si>
   <si>
     <t>GRINGO, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25055/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25055/novo-modelo.docx</t>
   </si>
   <si>
     <t>Denomina de Escola de Ensino Fundamental Prof. Domingos Sávio Belo do Nascimento a escola localizada na quadra 46 do Bairro Jardim Itália, nesta cidade.</t>
   </si>
   <si>
     <t>25056</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25056/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25056/novo-modelo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a preferência às vagas nas creches da rede pública municipal, para filhos de mulheres vítimas de violência doméstica, no âmbito do Município de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>25057</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25057/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25057/novo-modelo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão do “Dia do Desafio” no Calendário Oficial da Secretaria Municipal de Esporte de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>25058</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25058/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25058/novo-modelo.docx</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.473, de 31 de agosto de 2023, que dispõe sobre a participação de artistas locais na abertura de eventos promovidos ou patrocinados pelo Poder Público Municipal no âmbito do Município de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>25059</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25059/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25059/novo-modelo.docx</t>
   </si>
   <si>
     <t>Institui o Título “Mulher Destaque”, para mulher que ocupa cargo de relevância Profissional, Social, Cultural e Educacional em Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>25139</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, FABIO AGUIAR, JOAQUIM EQUIP, JORGE ITAMAR RODRIGUES, JOSÉ MARCIANO DA SILVA, MARCELO JOSÉ BURGEL, MARCIO CLEI FERREIRA DO NASCIMENTO, VANDERLEI MARCOS PULGA BAIOTO, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25139/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25139/novo-modelo.docx</t>
   </si>
   <si>
     <t>Declara da utilidade pública a Associação Beneficente Abrace esta Causa.</t>
   </si>
   <si>
     <t>25130</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25130/handebol.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25130/handebol.docx</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação Esportiva de Handebol Camponovense - AEHC.</t>
   </si>
   <si>
     <t>25138</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25138/projeto-de-lei-70_2023-som-automotivo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25138/projeto-de-lei-70_2023-som-automotivo.docx</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação de Som Automotivo de Campo Novo do Parecis – MT.</t>
   </si>
   <si>
     <t>25172</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25172/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25172/novo-modelo.docx</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Nordestino, e dá outras providências.</t>
   </si>
   <si>
     <t>25205</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25205/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25205/novo-modelo.docx</t>
   </si>
   <si>
     <t>Altera dispositivos na Lei nº 2.259, de 26.11.2021, que dispõe sobre a obrigatoriedade da pavimentação de espaços utilizados como pátio de manobras, estacionamento e vias internas de empresas instaladas no perímetro urbano de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>25184</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25184/requerimento-urgencia-pl-532023le.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25184/requerimento-urgencia-pl-532023le.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do alinhamento e identificação de cabos e fiação aérea, bem como a remoção dos excedentes e sem uso, instalados por empresas que operem no município de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>25228</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, FABIO AGUIAR, MARCIO CLEI FERREIRA DO NASCIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25228/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25228/novo-modelo.docx</t>
   </si>
   <si>
     <t>Declara da utilidade pública a Associação Antigos Auto Clube de Campo Novo do Parecis/MT.</t>
   </si>
   <si>
     <t>24514</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24514/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24514/novo-modelo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de ruas do Loteamento Parque dos Girassóis.</t>
   </si>
   <si>
     <t>24832</t>
   </si>
   <si>
     <t>VANDERLEI MARCOS PULGA BAIOTO, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24832/projeto-de-lei-n56-le-2023-utilidade-publica-ampara.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24832/projeto-de-lei-n56-le-2023-utilidade-publica-ampara.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação de Mães, Pais e Amigos em Respeito dos Autistas (AMPARA)</t>
   </si>
   <si>
     <t>24922</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Corredor Esportivo da Avenida Amazonas - Celso Pascoal Redivo.</t>
   </si>
   <si>
     <t>25272</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25272/documentacao.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25272/documentacao.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação de Basquete de Campo Novo do Parecis - ABCNP.</t>
   </si>
   <si>
     <t>25274</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25274/projeto-de-lei-n-59-le-ver-joaquim-equip.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25274/projeto-de-lei-n-59-le-ver-joaquim-equip.docx</t>
   </si>
   <si>
     <t>Declara da utilidade pública a Associação de futebol de campo e de society Campo Novo do Parecis-MT (AFCSCNP).</t>
   </si>
   <si>
     <t>25286</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25286/pl-n60-le-ver-fabio-agem.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25286/pl-n60-le-ver-fabio-agem.docx</t>
   </si>
   <si>
     <t>Fica proibido no Município de Campo Novo do Parecis-MT, em ambientes de uso coletivo, públicos ou privados, o consumo de cigarros, cigarrilhas, charutos, cachimbos, cigarros eletrônicos, vapers, narguilés ou de qualquer outro produto fumígeno ou semelhantes, derivado ou não do tabaco</t>
   </si>
   <si>
     <t>25312</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25312/projeto-de-lei-n-61-le-2023-fabio-do-agem.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25312/projeto-de-lei-n-61-le-2023-fabio-do-agem.docx</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação Camponovense de Futsal - ACF.</t>
   </si>
   <si>
     <t>25314</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25314/projeto-de-lei-n-62-2023-fabio-do-agem.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25314/projeto-de-lei-n-62-2023-fabio-do-agem.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo, por intermédio do departamento de água, esgoto e serviços urbanos, a receber doações de seus usuários à Associação Okinawa de Karatê - AOK de Campo Novo do Parecis-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>25362</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25362/projeto-de-lei-n-63-2023-fabio-do-agem.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25362/projeto-de-lei-n-63-2023-fabio-do-agem.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo, por intermédio do departamento de água, esgoto e serviços urbanos, a receber doações de seus usuários à Associação Camponovense de Futsal-AFC de Campo Novo do Parecis/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>25363</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25363/projeto-de-lei-n-64-le-2023-jose-marciano-da-silva.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25363/projeto-de-lei-n-64-le-2023-jose-marciano-da-silva.docx</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação dos Amigos do Nordeste, CTN – Centro de Tradições Nordestinas de Campo Novo do Parecis –MT.</t>
   </si>
   <si>
     <t>25422</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25422/pl-n-65-le-2023-gringo.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25422/pl-n-65-le-2023-gringo.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Camponovense Amigos do Handebol - ACAH.</t>
   </si>
   <si>
     <t>25502</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25502/pl-66-2023-le-altera-ementa-da-lei-2506.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25502/pl-66-2023-le-altera-ementa-da-lei-2506.docx</t>
   </si>
   <si>
     <t>Altera a ementa da Lei Municipal nº 2.506, de 30 de novembro de 2023.</t>
   </si>
   <si>
     <t>24696</t>
   </si>
   <si>
     <t>PRML</t>
   </si>
   <si>
     <t>Projeto de Resolução Legislativo</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, FABIO AGUIAR, JOAQUIM EQUIP, JOSÉ MARCIANO DA SILVA, MARCELO JOSÉ BURGEL, MARCIO CLEI FERREIRA DO NASCIMENTO, VANDERLEI MARCOS PULGA BAIOTO, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24696/projeto-de-resolucao-n-09-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24696/projeto-de-resolucao-n-09-2023.pdf</t>
   </si>
   <si>
     <t>Altera o caput do art. 149 da Resolução n° 003 de 20.12.96, que estabelece o Regimento Interno da Câmara Municipal de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>24051</t>
   </si>
   <si>
     <t>PRMM</t>
   </si>
   <si>
     <t>Projeto de Resolução Mesa</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24051/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24051/novo-modelo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de doação/devolução de veículo de propriedade da Câmara à Prefeitura de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>24052</t>
   </si>
   <si>
     <t>JOAQUIM EQUIP, JORGE ITAMAR RODRIGUES, JOSÉ MARCIANO DA SILVA, MARCELO JOSÉ BURGEL, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24052/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24052/novo-modelo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o aumento de vagas para os cargos de Assessor de Imprensa e Coordenador de Assuntos Legislativos, do quadro de pessoal em comissão da Câmara Municipal de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>24080</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24080/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24080/novo-modelo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do cargo de Tradutor e Intérprete de Libras e Chefe da Divisão de Licitações e Contratos Administrativos no quadro de pessoal em comissão da Câmara Municipal de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>24164</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24164/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24164/novo-modelo.docx</t>
   </si>
   <si>
     <t>Institui o auxílio alimentação no âmbito da Câmara Municipal de Campo Novo do Parecis Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>24593</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24593/projeto-de-resolucao-n-08-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24593/projeto-de-resolucao-n-08-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reorganização  administrativa da Câmara Municipal de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>24766</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24766/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24766/novo-modelo.docx</t>
   </si>
   <si>
     <t>Altera a Resolução nº 037/2022, fixa diárias, de natureza indenizatória, a serem concedidas em razão de viagens, no interesse da Câmara Municipal de Campo Novo do Parecis, estabelece regras de prestação de contas e dá outras providências.</t>
   </si>
   <si>
     <t>25147</t>
   </si>
   <si>
     <t>Dispõe sobre a reorganização administrativa da Câmara Municipal de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>24444</t>
   </si>
   <si>
     <t>PRMV</t>
   </si>
   <si>
     <t>Projeto de Resolução Vereador</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24444/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24444/novo-modelo.docx</t>
   </si>
   <si>
     <t>Altera o caput, do art. 149 da Resolução nº 003/96, de 20.12.96, que estabelece o Regimento Interno da Câmara Municipal de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>23911</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/23911/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/23911/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal, seja esclarecido a esta Casa de Leis sobre a responsabilidade da manutenção do sistema de iluminação pública do Loteamento Jardim Milão, se é da Prefeitura ou do loteador.</t>
   </si>
   <si>
     <t>24044</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24044/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24044/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requerem, ouvido o soberano Plenário, à Mesa Diretora, nos termos regimentais, que seja oficiado ao Sr. Presidente Joaquim Pereira dos Santos que o mesmo informe a possibilidade sobre a instalação de um Sistema de Rastreamento e Monitoramento de Veículos nos carros da Câmara Municipal de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>24047</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24047/requerimento-072-2023-horas-caminhao-basculante.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24047/requerimento-072-2023-horas-caminhao-basculante.doc</t>
   </si>
   <si>
     <t>Requerem, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal, o encaminhamento a esta Casa de Leis das seguintes informações referentes a todos os relatórios de horas caminhão basculante e máquinas contratadas pelo município a serviço da Secretaria Municipal de Infraestrutura, com especificações dos veículos, controle de horímetro por caminhão/máquinas, finalidade do serviço, nome e contato dos motoristas e operadores dos respectivos maquinários, relativos ao período de 2 de janeiro de 2017 a 31 de dezembro de 2021.</t>
   </si>
   <si>
     <t>24095</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24095/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24095/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal, que seja informado a esta Casa de Leis a despesa total com pessoal e o percentual desta em relação a receita corrente líquida,relativamente aos meses de janeiro e fevereiro de 2023.</t>
   </si>
   <si>
     <t>24226</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24226/20230314_camara-municipal-icampo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24226/20230314_camara-municipal-icampo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal, o encaminhamento a esta Casa de Leis de cópia do projeto arquitetônico da Praça César Rodrigues Caldatto, no Bairro Olenka, bem como seja informada a previsão para retomada das obras de sua implantação.</t>
   </si>
   <si>
     <t>24113</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24113/requerimento-2023-caminhao-lixo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24113/requerimento-2023-caminhao-lixo.doc</t>
   </si>
   <si>
     <t>Requerem, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal, que seja verificado se houve ocorrências de descontinuidade nos serviços de coleta de lixo em razão de problemas nos caminhões da empresa prestadora, conforme nos foi relatado por munícipes, contrariando os termos contratuais. Em caso positivo, requerem se foram adotadas providências para que tais eventualidades não interfiram na regular prestação desses serviços.</t>
   </si>
   <si>
     <t>24122</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24122/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24122/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal, informações sobre a conclusão do procedimento de regularização fundiária do Bairro Boa Esperança (REURB) e a consequente entrega dos títulos de propriedade aos beneficiados.</t>
   </si>
   <si>
     <t>24165</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24165/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24165/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal,  o encaminhamento a esta Casa de Leis das seguintes informações relativas à Lei nº 2.259, de 26.11.2021, que dispõe sobre a obrigatoriedade da pavimentação de espaços utilizados como pátio de manobras, estacionamento e vias internas de empresas instaladas no perímetro urbano: 1. relação de empresas e demais instituições e associações sujeitas à referida legislação; 2. se essas organizações já foram notificadas sobre a obrigatoriedade da realização de pavimentação/calçamento dos espaços utilizados como pátio de manobras, estacionamento e vias internas. Em caso positivo, encaminhar relação das empresas/instituições notificadas, constando as datas respectivas. Em caso negativo, informar quando serão determinadas tais providências, para fins de cumprimento da referida legislação.</t>
   </si>
   <si>
     <t>24188</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24188/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24188/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal, que nos seja informada a data do último laudo técnico relativo aos adicionais de insalubridade e periculosidade, aos quais fazem jus algumas categorias de servidores públicos, e se  o mesmo está sendo atualizado de 2 (dois) em 2 (dois) anos, nos termos do § 3º do art. 94 da Lei nº 1.130, de 11.07.2006 (Estatuto do Servidor Público).</t>
   </si>
   <si>
     <t>24202</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24202/requerimento-2023-varricao-de-ruas.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24202/requerimento-2023-varricao-de-ruas.doc</t>
   </si>
   <si>
     <t>Requerem, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal, o encaminhamento a esta Casa de Leis do cronograma dos serviços de varrição realizados nas vias dos Bairros Alvorada, Olenka, Jardim Primavera, Boa Esperança, Jardim das Palmeiras, Centro e Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>24250</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24250/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24250/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal,  o encaminhamento a esta Casa de Leis das seguintes informações: 1. relatório contendo a quantidade e pesagem de pedra brita, pó de pedra e pedrisco adquiridos pelo município no ano de 2022, acompanhado das respectivas notas fiscais com os devidos “atestos”; 2. relatório contendo a quantidade de cascalho adquirido pelo município em 2022, acompanhado das respectivas notas fiscais com os devidos “atestos”.</t>
   </si>
   <si>
     <t>24298</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24298/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24298/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal, por intermédio da Secretaria Municipal de Infraestrutura, as seguintes informações com relação aos equipamentos de iluminação pública que estão sendo retirados em razão da substituição por iluminação de led: 1. _ Em que local estão sendo depositados? (anexar registro fotográfico); 2. _ Esses materiais são considerados inservíveis e de recuperação antieconômica? _ Em caso positivo, a  Prefeitura pretende fazer a alienação desses equipamentos, por meio de leilão?</t>
   </si>
   <si>
     <t>24316</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24316/ar-condicionados.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24316/ar-condicionados.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal,  por intermédio da Secretaria Municipal de Educação, que nos sejam informadas as datas em que foram realizados os últimos serviços de manutenção dos ares-condicionados de todas as escolas municipais, bem como seja informada a programação para a realização das próximas manutenções.</t>
   </si>
   <si>
     <t>24318</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24318/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24318/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal, que nos seja informado sobre a previsão de encaminhamento para apreciação desta Casa de Leis de projeto dispondo sobre a revisão  da Lei nº 1.822. de 05.04.2016, que trata do Plano de Cargos Carreiras e Vencimentos da Administração Pública Direta e Indireta do Município, especialmente para adequação da faixa de vencimentos de algumas categorias. Requer, outrossim, informações sobre o andamento das tratativas acerca dessa revisão.</t>
   </si>
   <si>
     <t>24379</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24379/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24379/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal, o posicionamento da Administração Municipal com relação a implantação de EcoPontos nesta cidade, objeto da Indicação nº 101, de sua autoria, aprovada em 09.08.2021.</t>
   </si>
   <si>
     <t>24393</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24393/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24393/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal, por intermédio da Secretaria Municipal de Educação, informações sobre a educação infantil de 0 a 3 anos, no que se refere ao déficit de vagas e  atendimento em horário integral.</t>
   </si>
   <si>
     <t>24410</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24410/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24410/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal, por intermédio da Secretaria Municipal de Infraestrutura, as seguintes informações com relação às obras de recapeamento asfáltico da pista da Rodovia MT-235 dentro do território do Município de Diamantino, numa extensão de 800 m, trecho distante aproximadamente 50 km da sede deste município: 1. relatório de despesas com maquinários e materiais, incluindo despesas com locação de equipamentos de terceiros, acompanhado das devidas documentações comprobatórias; 2. cópia do Termo de Parceria celebrado com o Governo do Estado de Mato Grosso objetivando a consecução dessa obra.</t>
   </si>
   <si>
     <t>24412</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24412/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24412/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal, seja informado a esta Casa de Leis a DESPESA TOTAL COM PESSOAL E O PERCENTUAL DESTA EM RELAÇÃO À RECEITA CORRENTE LÍQUIDA, relativamente ao 1º quadrimestre de 2023, acompanhada da memória de cálculo e especificação das despesas de pessoal decorrentes dos contratos de gestão 01/2022 e 02/2022, contratações de Cooperativas, OSCIP, OS e outras terceirizações de serviços públicos finalísticos, bem como as despesas expurgadas, nos termos informados no Ofício 091/2023-GP, encaminhado a esta Casa de Leis em resposta ao Requerimento nº 075/2023, de sua autoria.</t>
   </si>
   <si>
     <t>24419</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24419/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24419/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal, o posicionamento da Administração Municipal com relação a construção de praça na quadra 345 do Bairro Jardim das Palmeiras, objeto da Indicação 66, aprovada em abril de 2021.  Requer, outrossim, seja providenciada a limpeza imediata do local.</t>
   </si>
   <si>
     <t>24453</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24453/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24453/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal, que seja informado a esta Casa de Leis há quanto tempo e o porquê da desativação da Coordenadoria Municipal de Defesa Civil - COMDEC, bem como o posicionamento da Administração Municipal com relação ao restabelecimento das atividades desse órgão.</t>
   </si>
   <si>
     <t>24455</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24455/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24455/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal,  o encaminhamento a esta Casa de Leis da seguinte informação: quantidade de cascalho adquirido pelo Município para a execução das obras de pavimentação asfáltica da sede do Distrito de Marechal Rondon e respectiva documentação comprobatória.</t>
   </si>
   <si>
     <t>24456</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24456/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24456/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal, por intermédio da Secretaria Municipal de Assistência Social, as seguintes informações sobre medidas de assistência e proteção às mulheres em situação de violência doméstica e familiar neste Município:1. Atualmente, como é garantida proteção e prestado acolhimento às mulheres vítimas de violência doméstica e familiar no município? Que atendimentos são proporcionados às mulheres e respectivos dependentes nessa situação? Como não dispomos de Casa-Abrigo, há encaminhamento de mulheres para municípios onde estas são disponibilizadas? 2. Qual o posicionamento da Administração Municipal com relação a implantação de Casa-Abrigo, serviço de acolhimento institucional para mulheres em situação de violência? 3. Quais programas e campanhas têm sido desenvolvidos para enfrentamento da violência doméstica e familiar? 4. Quais os dados estatísticos no município relacionados ao problema da violência doméstica e familiar?</t>
   </si>
   <si>
     <t>24418</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24418/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24418/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal, o posicionamento da Administração Municipal com relação a Indicação nº 197, aprovada em 6 de junho de 2022, de sua autoria e outros Vereadores, versando sobre a implantação de faixa elevada para pedestres na Rua Rouxinol, defronte a EMEI Amélia Lena Fedrizzi.</t>
   </si>
   <si>
     <t>24459</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24459/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24459/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal, o encaminhamento a esta Casa de Leis de relação de Adesões a Atas de Registro de Preço realizadas pela Prefeitura Municipal nos últimos doze meses, especificando a data, órgão gerenciador, objeto e valor.</t>
   </si>
   <si>
     <t>24501</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24501/requerimento-_2023-modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24501/requerimento-_2023-modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal, por intermédio da Secretaria Municipal de Infraestrutura, seja informada a previsão para a substituição da iluminação convencional por iluminação de led no Bairro Jardim Itália.</t>
   </si>
   <si>
     <t>24502</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24502/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24502/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis de relação de servidores/terceirizados que exercem o cargo ou a função de soldador, com a indicação do(s) local(is) , acompanhado do controle de ponto, devidamente assinado pela chefia imediata e ratificado pelo Secretário da pasta, relativamente ao período de janeiro a maio de 2023.</t>
   </si>
   <si>
     <t>24503</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24503/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24503/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal,  o encaminhamento a esta Casa de Leis de relatório constando a quantidade de ferragens adquirida pela Prefeitura no período de janeiro de 2022 a maio de 2023, com a especificação da finalidade da aquisição, acompanhado das notas fiscais respectivas, com os devidos "atestos".</t>
   </si>
   <si>
     <t>24504</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24504/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24504/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal,  o encaminhamento a esta Casa de Leis as seguintes informações sobre o sistema de rastreamento de veículos da frota municipal: 1. relação dos veículos que já receberam o dispositivo; 2. relação dos veículos que ainda estão rodando sem o dispositivo e o porquê de ainda não ter sido implantado.</t>
   </si>
   <si>
     <t>24505</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24505/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24505/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal,  o encaminhamento a esta Casa de Leis de relatório constando a quantidade de Tubo PHD adquirida pela Prefeitura para utilização nas obras de drenagem de águas pluviais de vias do Loteamento da sede do Distrito de Mal. Rondon, acompanhado das notas fiscais respectivas, com os devidos "atestos".</t>
   </si>
   <si>
     <t>24506</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24506/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24506/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal,  por intermédio da Secretaria Municipal de Infraestrutura, que seja esclarecido à população camponovense o porquê do deslocamento e permanência de uma máquina motoniveladora, marca Sany, da frota da Prefeitura de Campo Novo do Parecis, no vizinho Município de Brasnorte, e de ter retornado com 490 horas de uso.</t>
   </si>
   <si>
     <t>24544</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24544/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24544/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o o encaminhamento a esta Casa de Leis das seguintes informações com relação ao fornecimento de diárias nas categorias Eletricista, Pedreiro, Auxiliar de Pedreiro e Auxiliar de Almoxarifado: 1. total de diárias e valor pago com contratação de Eletricista e Pedreiro, em conformidade com a Ata de Registro de Preços nº 435/2022 - Pregão Eletrônico nº 64/2022, até maio de 2023; 2. total de diárias e valor pago com contratação de Auxiliar de Pedreiro, em conformidade com a Ata de Registro de Preços nº 154/2022 - Pregão Eletrônico nº 39/2022, até maio de 2023; 3. total de diárias e valor pago com contratação de Auxiliar de Almoxarifado, em conformidade com a Ata de Registro de Preços nº 274/2022 - Pregão Eletrônico nº 62/2022, até maio de 2023; 4. descrição dos serviços que demandaram a contratação de diárias, com a especificação da quantidade de diárias por serviço, relação de funcionários contratados, acompanhado do relatório apresentado pelo agente fiscalizador do contrato.</t>
   </si>
   <si>
     <t>24553</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24553/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24553/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal, por intermédio da Secretaria Municipal de Saúde, que seja informado o porquê da indisponibilidade de atendimento no CAPS (Centro de Atenção Psicossocial) para adolescentes na faixa etária de 14 a 18 anos.</t>
   </si>
   <si>
     <t>24661</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24661/requerimento-n-107-piso-salarial-enfermagem.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24661/requerimento-n-107-piso-salarial-enfermagem.docx</t>
   </si>
   <si>
     <t>Requer, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal,seja encaminhado a esta Casa de Leis relatório com a discriminação dos materiais adquiridos pelo município para utilização no sistema de iluminação pública, com os respectivos valores e quantidades, acompanhado das notas fiscais atestadas, no período de janeiro de 2022 a junho de 2023.</t>
   </si>
   <si>
     <t>24804</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24804/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24804/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal,seja informado a esta Casa de Leis o(s) nome(s) do(s) operador(es) da motoniveladora marca Sany, da frota da Prefeitura de Campo Novo do Parecis, que foi utilizada para execução de serviços no vizinho município de Brasnorte, objeto do Requerimento nº 101/2023, da Câmara Municipal, enviado ao Prefeito Municipal. Requer, outrossim, o encaminhamento do relatório de abastecimento de combustível do referido maquinário no período da execução dos serviços em questão.</t>
   </si>
   <si>
     <t>24660</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24660/requerimento-ver-william-freitas-contratos-empresas-prestadora-de-servicod-de-vigias.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24660/requerimento-ver-william-freitas-contratos-empresas-prestadora-de-servicod-de-vigias.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal, o encaminhamento a esta Casa de Leis, cópias dos contratos das empresas prestadoras do serviço de vigias do ano de 2021, 2022, e 2023, bem como as notas fiscais e atesto, juntamente com os holerites e contratos de serviços dos mesmos.</t>
   </si>
   <si>
     <t>24803</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24803/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24803/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, seja solicitado ao Poder Executivo Municipal o encaminhamento de informações sobre a carreira dos Agentes Comunitários de Saúde e Agentes de Combate as Endemias, conforme segue: 1. Quando a Prefeitura irá pagar a progressão horizontal dos agentes comunitários de saúde e agentes de combate as endemias que já passaram pelo enquadramento definitivo? 2. Quando a prefeitura irá pagar o retroativo da progressão vertical referente a julho de 2022 até abril de 2023 ? 3. Que seja esclarecido qual o motivo de a progressão salarial estar vindo no holerite como adicional de tempo de serviço de  ACS e ACE, sendo que deveria ser somado ao salário base como dos outros servidores efetivos.  4.     Que seja atualizado a tabela salarial com a progressão atualizada no portal da transparência como a dos outros servidores públicos, pois no momento só consta o valor do salário base do governo federal.</t>
   </si>
   <si>
     <t>24808</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24808/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24808/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal, seja informado a esta Casa de Leis se será implantado semáforo no cruzamento da Avenida Brasil com a Rua Porto Velho, objeto da Indicação nº 99, de sua autoria, aprovada em 2 de agosto de 2021.</t>
   </si>
   <si>
     <t>24829</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24829/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24829/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito, por intermédio da Secretaria Municipal de Finanças, seja informado a esta Casa de Leis sobre as ações do Departamento de Fiscalização e Departamento de Trânsito Urbano no combate à poluição sonora produzida por som automotivo e estabelecimentos de entretenimento noturno, especialmente na Praça da Bíblia, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>24877</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24877/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24877/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito, por intermédio da Secretaria Municipal de Saúde, o porquê de Campo Novo do Parecis não constar no anexo da PORTARIA GM/GM Nº 1.135, de 16.08.2023, do Ministério da Saúde, que estabelece os critérios e procedimentos para o repasse da assistência financeira complementar da União destinada ao cumprimento do piso salarial nacional de enfermeiros, técnicos e auxiliares de enfermagem e parteiras e dispõe sobre o repasse referente ao exercício de 2023. Referido anexo contém uma  listagem de municípios de todo o país e os respectivos valores a serem transferidos para os meses de maio, junho, julho e agosto.</t>
   </si>
   <si>
     <t>24879</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24879/requerimento-2023-casa-de-apoio.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24879/requerimento-2023-casa-de-apoio.doc</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito, que seja informado sobre o funcionamento da Casa de Apoio que recebe pacientes de Campo Novo do Parecis que se dirigem à Cuiabá para realizar tratamento de saúde.</t>
   </si>
   <si>
     <t>24881</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>JOSÉ MARCIANO DA SILVA, LUCINEIA MARQUES DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24881/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24881/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o posicionamento da Administração Municipal quanto a construção de um centro de acolhimento de longa permanência para idosos, que, inclusive, foi objeto de Indicação desta Casa, aprovada em 07.02.2022, de autoria do Vereador Willian Freitas.</t>
   </si>
   <si>
     <t>24908</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24908/requerimento-secretaria-de-espote-ref-atas-2023.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24908/requerimento-secretaria-de-espote-ref-atas-2023.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito, o encaminhamento a esta Casa de Leis das notas fiscais da prestação de serviços referente as Atas de Registro de Preços nºs 49/2019, 014/2021, 016/2022 e 002/2023 e jogos arbitrados (dia e local) e valor pago por partida.</t>
   </si>
   <si>
     <t>24909</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24909/requerimento-secretaria-de-espote-2023.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24909/requerimento-secretaria-de-espote-2023.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito, o encaminhamento a esta Casa de Leis da quantidade de metros quadrados de grama sintética adquirida no decorrer do ano de 2021 ao mês de julho do ano de 2023, com indicação dos locais de instalação, juntamente com as notas fiscais.</t>
   </si>
   <si>
     <t>24913</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24913/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24913/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal c/c os artigos 31 e 74, IV, da Constituição Federal, ao Sr. Prefeito, por intermédio do Controle Interno do Município, o encaminhamento a esta Casa de Leis de parecer de auditoria referente a aquisição de artefatos de madeira de lei serrada para pontes, caixaria e uso em geral, no ano de 2022 e 2023 (até o mês de agosto), objeto das Atas de Registro de Preços nºs 422/2021 e 463/2022.</t>
   </si>
   <si>
     <t>24914</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24914/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24914/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal c/c os artigos 31 e 74, IV, da Constituição Federal, ao Sr. Prefeito, por intermédio do Controle Interno do Município,  o encaminhamento a esta Casa de Leis de parecer de auditoria referente a reforma da ponte sobre o Rio do Sangue, na estrada Travessão da Fazenda Americana.</t>
   </si>
   <si>
     <t>24942</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24942/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24942/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requeiro, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito, seja informado a esta Casa de Leis se a Administração Municipal pretende efetivar o evento “Jogos do Idoso”, instituído no âmbito do município pela Lei Municipal nº 1.665, de 9 de junho de 2014.</t>
   </si>
   <si>
     <t>24943</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24943/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24943/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requeiro, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito, seja informado a esta Casa de Leis se a Administração Municipal vem realizando, periodicamente, a assepsia da areia contida em tanques destinados ao lazer e recreação infantil em áreas públicas, para descontaminação e combate de bactérias e verminoses em geral, nos termos da Lei nº 1.650, de 13 de maio de 2014.</t>
   </si>
   <si>
     <t>24950</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24950/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24950/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requeiro, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito, seja informado a esta Casa de Leis se o Poder Executivo Municipal, por intermédio do Departamento de Trânsito, irá implantar uma faixa elevada para pedestres na Av. Minas Gerais, entre o ginásio de esportes e o Mercado Real, no Bairro Jardim das Palmeiras, objeto da Indicação nº 70, de autoria do Ver. Marciano, aprovada em 26.04.2021.</t>
   </si>
   <si>
     <t>25038</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25038/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25038/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, c/c os artigos 31 e 74, IV, da Constituição Federal,  ao Sr. Prefeito Municipal, por intermédio do Controle Interno do Município, seja cientificada esta Casa de Leis sobre o índice de despesa total com pessoal informado ao Tribunal de Contas do Estado, relativamente ao fechamento do exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>25090</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>Requeiro, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito, seja encaminhado a esta Casa de Leis a seguinte documentação relativa às empresas que executam os serviços de coleta, transporte e destinação final no aterro sanitário dos resíduos sólidos domiciliares e comerciais no Município de Campo Novo do Parecis, relativamente ao período de 01.01.2022 a 31.08.2023: 1. cópia das notas fiscais, com os devidos atestos, e comprovantes de pesagem; 2. cronograma de coleta de lixo, por bairro, dias da semana e horários da coleta; 3. relação de veículos que realizam a coleta, dados dos veículos e informação a qual empresa estão vinculados.</t>
   </si>
   <si>
     <t>25092</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25092/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25092/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, que seja encaminhado expediente ao Presidente do Consórcio Intermunicipal de Desenvolvimento do Alto Rio Paraguai solicitando informações sobre as obras realizadas, por intermédio desse consórcio público, nos últimos 3(três) anos, no município de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>25093</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25093/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25093/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito Municipal, sejam prestadas as seguintes informações a esta Casa de Leis sobre  a execução de serviços no vizinho município de Brasnorte, com a utilização de uma motoniveladora marca Sany, da frota da Prefeitura de Campo Novo do Parecis,  objeto do Requerimento nº 101/2023, da Câmara Municipal, enviado ao Prefeito Municipal: 1. se a máquina foi abastecida com a utilização de cartão de combustível ou pelo caminhão comboio da Prefeitura; 2. servidor responsável pelo abastecimento do aludido maquinário durante o período da realização dos serviços; 2. controle de frequência (folha de ponto) dos condutores no período da realização de tais serviços.</t>
   </si>
   <si>
     <t>25094</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25094/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25094/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito, por intermédio da Secretaria Municipal de Desenvolvimento Econômico e Meio Ambiente, informações quanto ao acordo de cooperação com o Serviço de Aprendizagem Rural do Estado de Mato Grosso (SENAR) para realização do Projeto Horta Comunitária, autorizado pela Lei nº 2.295/2022, inclusive envolvendo a cessão de uso de bem imóvel público, de forma não onerosa, à referida entidade (área verde da quadra 382-B, com área de 1.940,21 m²  e área verde da quadra 370-C, com área de 1.800,00 m² no loteamento denominado  de “Cidade de Campo Novo do Parecis”).</t>
   </si>
   <si>
     <t>25183</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25183/modelo-requerimento.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25183/modelo-requerimento.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o Soberano Plenário, ao Sr. Prefeito Municipal, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis das seguintes informações relativas ao Cemitério Municipal Divino Lourenço de Oliveira: 1. Laudo de Análise de Água; 2. Laudo de Análise de Solo.</t>
   </si>
   <si>
     <t>25151</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25151/09102023_vcamara-municipal-icampo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25151/09102023_vcamara-municipal-icampo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Requerimento de abertura de Comissão Processante e análise do Ofício 0012/2023 da Ouvidoria da Câmara, referente a denúncia realizada.</t>
   </si>
   <si>
     <t>25233</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25233/requerimento-_2023-modelo-requerimento-rio.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25233/requerimento-_2023-modelo-requerimento-rio.docx</t>
   </si>
   <si>
     <t>Requer, ouvido o Soberano Plenário, ao Sr. Prefeito Municipal, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, o encaminhamento a esta Casa de Leis de Laudo de Análise de Água completo do Rio Membeca.</t>
   </si>
   <si>
     <t>25359</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25359/requerimento-n-128-2023-marcelo-burgel.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25359/requerimento-n-128-2023-marcelo-burgel.docx</t>
   </si>
   <si>
     <t>Informações, quanto aos procedimentos, referente ao Processo Administrativo Disciplinar relacionado a CPI 001/2023, e se possível o encaminhamento de cópia integral dos autos.</t>
   </si>
   <si>
     <t>25358</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25358/requerimento-2023-agentes-de-transito.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25358/requerimento-2023-agentes-de-transito.docx</t>
   </si>
   <si>
     <t>seja encaminhada a casa de leis, os relatórios a baixa do período de janeiro de 2021 a novembro de 2023 dos agentes de trânsitos municipal.</t>
   </si>
   <si>
     <t>25501</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25501/requerimento-denuncia-n130-2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25501/requerimento-denuncia-n130-2023.pdf</t>
   </si>
   <si>
     <t>Leitura e votação da denúncia protocolada junto ao Ofício nº 015/2023-Ouvidoria da Câmara Municipal.</t>
   </si>
   <si>
     <t>25226</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25226/27102023_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25226/27102023_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei Nº 73/2023 - Autoriza o Poder Executivo Municipal a desafetar e a outorgar concessão de uso à Associação dos Amigos do Nordeste - Centro de Tradições Nordestinas de Campo Novo do Parecis - CTN, de imóvel de propriedade do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>24704</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24704/siscam_projeto_lei_n_49_2023_07072023_icamponovo_idoparecisw1x2hpfa.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24704/siscam_projeto_lei_n_49_2023_07072023_icamponovo_idoparecisw1x2hpfa.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei Nº 49/2023 - Dispõe sobre a alteração da denominação de Avenida do Loteamento Marechal Rondon - Fase I, e dá outras providências.</t>
   </si>
   <si>
     <t>24130</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24130/novo-modelo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24130/novo-modelo.docx</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei Nº 101/2022 - Autoriza a concessão, por meio de parceria público-privada, dos serviços de destinação final de resíduos sólidos urbanos (aterro sanitário), e dá outras providências.</t>
   </si>
   <si>
     <t>24359</t>
   </si>
   <si>
     <t>VETP</t>
   </si>
   <si>
     <t>Veto Parcial</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24359/20230410_camponovo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24359/20230410_camponovo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei Complementar Nº 1/2023 - Autoriza o Poder Executivo Municipal a instituir o Programa de Recuperação Fiscal - REFIS no Município de Campo Novo do Parecis/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>25034</t>
   </si>
   <si>
     <t>VETT</t>
   </si>
   <si>
     <t>Veto Total</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25034/19092023_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25034/19092023_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei Nº 32/2023 - Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de 7.900.000,00.</t>
   </si>
   <si>
     <t>24345</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24345/20230405_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24345/20230405_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei Nº 15L/2022 - Dispõe sobre a coleta de resíduos sólidos nos condomínios horizontais pelo serviço de limpeza urbana do Município de Campo Novo do Parecis e dá outras providências.</t>
   </si>
   <si>
     <t>24836</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24836/11082023_campo-novo-do-parecis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24836/11082023_campo-novo-do-parecis.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei Nº 32L/2023 - Autoriza o Poder Executivo Municipal a regularizar os lotes residenciais dos Bairros Jardim das Palmeiras, Alvorada e Olenka que foram desmembrados de fato, e dá outras providências.</t>
   </si>
   <si>
     <t>23965</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/23965/20220119_campo-novo-i.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/23965/20220119_campo-novo-i.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei Nº 27L/2022 - Acrescenta e altera dispositivos na Lei Municipal nº 306/93, que dispõe sobre a nova estrutura organizacional, o regime jurídico, o Plano de Cargos e Salários do Funcionalismo da Câmara Municipal de Campo Novo do Parecis, autoriza o pagamento de gratificação de função aos servidores efetivos, e dá outras providências.</t>
   </si>
   <si>
     <t>27647</t>
   </si>
   <si>
     <t>CGTCE</t>
   </si>
   <si>
     <t>Contas de Governo - TCE</t>
   </si>
   <si>
     <t>Protocolo - PROT</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2023/27647/contas_anuais_de_governo_exercicio_2023.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2023/27647/contas_anuais_de_governo_exercicio_2023.pdf</t>
   </si>
   <si>
     <t>Contas anuais de Governo Exercício de 2023.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4624,68 +4624,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25157/10102023_camara-municipal-campo-novo-do-parecis-r-__.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24001/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24025/indicacao-001_2020-creche-periodo-integral.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24026/indicacao-002_2023-matriculas-online.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24029/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24045/indicacao-244-2023-lamapada-led-casa-mortuaria.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24046/indicacao-245-2023-lamapada-led-nossa-senhora.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24116/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24117/resposta-ind-2472023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24158/indicacao-2023-alambrados-no-parque-das-antenas.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24159/indicacao-2023-aumento-grades-quadro-de-tenis.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24160/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24161/instalacao-de-novas-lixeiras-nas-margens-da-pista-de-caminhada-da-sucupira-ate-o-a-pista-de-caminhada-da-avenida-mandacaru-no-bairro-jardim-alvorada.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24162/indicacao-2023-silvio-santos.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24167/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24170/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24172/indicacao-250-refletores-quadra-de-areia.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24268/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24269/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24293/indicacao-meios-fios-e-sarjetas-rua-novo-posto-real.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24294/indicacao-2023-redutores-de-velocidade-pindorama.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24314/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24343/indicacao-n-261-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24347/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24355/seguranca-nas-escolas.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24387/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24394/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24411/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24420/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24451/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24452/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24457/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24486/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24487/indicacao-banheiros-praca-da-biblia.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24488/indicacao-arquibancadas-praca-da-biblia.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24499/ind-274.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24508/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24511/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24509/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24545/indicacao-jardim-primavera.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24546/indicacao-pista-de-caminha-amazonas.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24547/indicacao-pq-das-aguas.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24591/resposta-ind-n-281-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24592/indicacao-vagas-creches.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24604/indicacao-no-283-ver-marciano-reforma-ponte-rio-sacre.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24624/indicacao-quebra-mola.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24630/indicacao-avenida-marechal-rondon.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24631/indicacao-iluminacao-olacyr-de-moraes.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24632/indicacao-sistema-de-agendamento.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24698/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24715/indicacao-banheiros.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24759/bosque-distrito.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24760/indicacao-programa-habitacional.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24767/faixa-elevada-corredor-esportivo.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24806/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24882/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24883/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24884/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24885/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24907/indicacao-volei.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24915/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24918/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24919/memorando-n-434-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24935/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24936/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24940/indicacao-sala-multifuncional.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24944/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24947/resposta-ind-n306-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24949/indicacao-implantacao-de-estacionamento-nos-canteiros-centrais-da-avenida-a-do-bairro-parque-dos-girassois.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24960/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25045/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25046/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25048/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25089/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25096/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25100/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25158/indicacao-284_2023-indicacao-quebra-mola.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25175/indicacao-quadras-de-areia.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25232/resposta-indicacao-3172023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25241/indicacao-318-vereador-fabio.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25242/indicacao-319-ver-fabio.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25499/indicacao-n-3202023-fabio-do-agem.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25500/indicacao-n-3212023.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24203/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24214/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24485/o-vereador-marcio-nascimento-mocao.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24510/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24513/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24548/mocao-ctg.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24549/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24554/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24563/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24697/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24876/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24872/mocao-2023-novo-modelo-mobfog-copia.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24778/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24917/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24920/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24945/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24946/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24948/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24951/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25024/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25083/mocao-2023-fanfarra.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25088/mocao-guilherme-terres.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25101/mocao-54_2023-novo-modelo.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25108/conselho-municipal-dos-direitos-da-crianca-e-do-adolescente-de-campo-novo-do-parecis.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25131/mocao-novo-modelo-funsem-2023.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25161/mocao-61_2023-mocao-ctg-sorriso.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25173/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25174/mocao-2023-novo-modelo-acao-destaque.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25197/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24906/indicacaode-moucao-de-aplausos-aos-servidores-que-aponsentou-do-marciano-jose-da-silva.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25317/mocao-de-aplausos-no-66-2023-jose-marciano.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25316/mocao-2023-miss-kids.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25369/mocao-de-aplausos-n-68-2023-ver-fabio-do-agem.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25370/mocao-de-aplausos-n-69-2023-fabio-do-agem.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25372/mocao-de-aplausos-n70-2023-ver-fabio-do-agem.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25039/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25395/mocao-de-repudio-001-2023-beito-machadinho.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25060/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25061/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25062/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24022/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24398/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24421/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24775/14082023_camara-municipal-de-campo-novo-do-parecis-estado-de-mat.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25469/projeto-decreto-legislativo-n-54-2023-contas-anuais.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24192/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24204/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24205/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24206/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24207/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24208/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24209/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24210/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24211/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24212/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24213/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24655/projeto-de-decreto-legislativo-_2023-amalia-barros.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24699/projeto-de-decreto-legislativo-_2023-junior-utida.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24761/projeto-de-decreto-legislativo-_2023-reck-junior.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24762/projeto-de-decreto-legislativo-_2023-jefferson-bocardi.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24763/projeto-de-decreto-legislativo-_2023-diogo-garcia.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24774/projeto-de-decreto-legislativo-no-xxx-pastor-moises.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25040/projeto-de-decreto-legislativo-_2023-rosinha.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25041/projeto-de-decreto-legislativo-_2023-jann-fabiano.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25050/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25051/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25052/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25053/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25054/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25063/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25091/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24776/projeto-de-decreto-legislativo-no-xxx-pastor-olair.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24777/projeto-de-decreto-legislativo-no-xxx-pastor-jose-alves.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24835/projeto-de-decreto-legislativo-no-xxx-pastor-moises.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25243/projeto-de-decreto-legislativo-titulo-de-cidadao-camponovense-dr-pedro-1.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24695/proposta-a-lei-organica-municipal-n-04-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24201/20230309_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24323/20230403_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24397/plc-03.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24479/plc-n-04-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24612/projeto-de-lei-complementar-n05-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25319/plc-n06-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25400/plc-n07-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25458/plc-n-08-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24675/07062023_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/23998/20230126_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24023/20230202_campo-novo-idoparecis-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24033/20230206_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24034/20230207_ai-campo-novo-w_dorarecis.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24055/20230213_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24041/20230209_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24048/20230209_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24049/20230209_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24050/20230430_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24115/pl-no-11-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24110/pl12-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24081/pl13.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24114/pl-14-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24124/pl-no-15-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24157/pl-no-16-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24195/pl-n-18-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24198/pl-no-19-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24197/pl-n20-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24199/pl-21-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24200/pl-n-22-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24240/pl-023-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24239/pl-n24-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24238/pl-025-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24279/pl-n-26-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24353/pl-n27-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24354/pl-no-28-2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24292/pl-n-29-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24296/20230324_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24395/pl-031.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24389/pl-32.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24443/projeto-de-lei-n33-2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24446/projeto-lei-n34-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24450/04052023_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24480/pl-n36-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24525/pl-n-037-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24526/pl-n-038-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24557/projeto-de-lei-n39-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24559/projeto-de-lei-n40-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24543/ol-041.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24558/projeto-de-lei-n-42-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24609/projeto-de-lei-no-44-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24618/projeto-de-lei-n-45-2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24636/projeto-de-lei-n-46-2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24616/projeto-de-lei-n-47-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24617/projeto-de-lei-n-48-2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24657/pl-n-49-2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24656/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24702/projeto-de-lei-051.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24700/pl-052.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24756/pl-53.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24757/pl-54.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24765/pl-n-56-2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24793/pl-no-57-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24794/pl-n-58-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24800/pl-n-59-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24802/pl-060.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24838/10082023_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24839/10082023_campo-novo-wdoparecis.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24866/lei-n-63-2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24868/pl-n-64-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24875/pl-n-65-2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24911/pl-n-66-2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24995/13092023_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25023/pl-n-68-2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25043/pl-n-69-2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25207/pl-n-70-2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25141/05102023_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25159/projeto-de-lei-n-072-2023-orcamento-2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25209/pl-n-73-2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25225/30102023_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25210/pl-n-75-2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25227/pl-n-76-2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25295/pl-n-78-2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25296/pl-n-079-2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25294/pl-n-080-2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25311/pl-n-81-2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25413/pl-n-82-2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25364/pl-n-083-2023-executivo.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25378/pl-n-84-2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25379/pl-n85-2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25381/pl-n-86-2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25391/pl-n-87-2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25455/requerimento-urgencia-pl-882023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25454/pl-n89-2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25457/pl-n-90-2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25456/pl-n91-2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24003/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24020/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24109/20230405_camara-municipal-campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24193/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24299/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24098/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24595/projeto-de-lei-n-034-le-2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24703/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24833/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24870/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24916/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24923/pl-n-039-2023-le.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25008/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25009/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25047/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25055/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25056/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25057/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25058/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25059/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25139/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25130/handebol.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25138/projeto-de-lei-70_2023-som-automotivo.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25172/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25205/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25184/requerimento-urgencia-pl-532023le.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25228/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24514/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24832/projeto-de-lei-n56-le-2023-utilidade-publica-ampara.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25272/documentacao.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25274/projeto-de-lei-n-59-le-ver-joaquim-equip.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25286/pl-n60-le-ver-fabio-agem.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25312/projeto-de-lei-n-61-le-2023-fabio-do-agem.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25314/projeto-de-lei-n-62-2023-fabio-do-agem.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25362/projeto-de-lei-n-63-2023-fabio-do-agem.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25363/projeto-de-lei-n-64-le-2023-jose-marciano-da-silva.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25422/pl-n-65-le-2023-gringo.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25502/pl-66-2023-le-altera-ementa-da-lei-2506.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24696/projeto-de-resolucao-n-09-2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24051/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24052/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24080/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24164/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24593/projeto-de-resolucao-n-08-2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24766/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24444/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/23911/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24044/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24047/requerimento-072-2023-horas-caminhao-basculante.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24095/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24226/20230314_camara-municipal-icampo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24113/requerimento-2023-caminhao-lixo.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24122/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24165/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24188/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24202/requerimento-2023-varricao-de-ruas.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24250/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24298/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24316/ar-condicionados.docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24318/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24379/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24393/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24410/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24412/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24419/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24453/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24455/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24456/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24418/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24459/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24501/requerimento-_2023-modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24502/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24503/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24504/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24505/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24506/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24544/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24553/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24661/requerimento-n-107-piso-salarial-enfermagem.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24804/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24660/requerimento-ver-william-freitas-contratos-empresas-prestadora-de-servicod-de-vigias.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24803/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24808/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24829/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24877/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24879/requerimento-2023-casa-de-apoio.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24881/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24908/requerimento-secretaria-de-espote-ref-atas-2023.docx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24909/requerimento-secretaria-de-espote-2023.docx" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24913/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24914/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24942/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24943/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24950/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25038/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25092/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25093/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25094/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25183/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25151/09102023_vcamara-municipal-icampo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25233/requerimento-_2023-modelo-requerimento-rio.docx" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25359/requerimento-n-128-2023-marcelo-burgel.docx" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25358/requerimento-2023-agentes-de-transito.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25501/requerimento-denuncia-n130-2023.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25226/27102023_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24704/siscam_projeto_lei_n_49_2023_07072023_icamponovo_idoparecisw1x2hpfa.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24130/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24359/20230410_camponovo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25034/19092023_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24345/20230405_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24836/11082023_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/23965/20220119_campo-novo-i.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2023/27647/contas_anuais_de_governo_exercicio_2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25157/10102023_camara-municipal-campo-novo-do-parecis-r-__.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24001/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24025/indicacao-001_2020-creche-periodo-integral.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24026/indicacao-002_2023-matriculas-online.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24029/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24045/indicacao-244-2023-lamapada-led-casa-mortuaria.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24046/indicacao-245-2023-lamapada-led-nossa-senhora.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24116/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24117/resposta-ind-2472023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24158/indicacao-2023-alambrados-no-parque-das-antenas.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24159/indicacao-2023-aumento-grades-quadro-de-tenis.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24160/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24161/instalacao-de-novas-lixeiras-nas-margens-da-pista-de-caminhada-da-sucupira-ate-o-a-pista-de-caminhada-da-avenida-mandacaru-no-bairro-jardim-alvorada.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24162/indicacao-2023-silvio-santos.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24167/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24170/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24172/indicacao-250-refletores-quadra-de-areia.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24268/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24269/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24293/indicacao-meios-fios-e-sarjetas-rua-novo-posto-real.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24294/indicacao-2023-redutores-de-velocidade-pindorama.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24314/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24343/indicacao-n-261-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24347/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24355/seguranca-nas-escolas.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24387/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24394/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24411/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24420/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24451/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24452/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24457/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24486/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24487/indicacao-banheiros-praca-da-biblia.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24488/indicacao-arquibancadas-praca-da-biblia.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24499/ind-274.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24508/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24511/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24509/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24545/indicacao-jardim-primavera.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24546/indicacao-pista-de-caminha-amazonas.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24547/indicacao-pq-das-aguas.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24591/resposta-ind-n-281-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24592/indicacao-vagas-creches.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24604/indicacao-no-283-ver-marciano-reforma-ponte-rio-sacre.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24624/indicacao-quebra-mola.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24630/indicacao-avenida-marechal-rondon.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24631/indicacao-iluminacao-olacyr-de-moraes.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24632/indicacao-sistema-de-agendamento.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24698/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24715/indicacao-banheiros.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24759/bosque-distrito.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24760/indicacao-programa-habitacional.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24767/faixa-elevada-corredor-esportivo.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24806/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24882/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24883/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24884/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24885/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24907/indicacao-volei.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24915/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24918/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24919/memorando-n-434-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24935/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24936/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24940/indicacao-sala-multifuncional.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24944/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24947/resposta-ind-n306-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24949/indicacao-implantacao-de-estacionamento-nos-canteiros-centrais-da-avenida-a-do-bairro-parque-dos-girassois.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24960/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25045/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25046/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25048/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25089/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25096/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25100/siscam_indicacao_n_318_2019_novo_modeloix4wf3lt.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25158/indicacao-284_2023-indicacao-quebra-mola.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25175/indicacao-quadras-de-areia.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25232/resposta-indicacao-3172023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25241/indicacao-318-vereador-fabio.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25242/indicacao-319-ver-fabio.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25499/indicacao-n-3202023-fabio-do-agem.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25500/indicacao-n-3212023.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24203/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24214/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24485/o-vereador-marcio-nascimento-mocao.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24510/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24513/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24548/mocao-ctg.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24549/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24554/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24563/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24697/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24876/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24872/mocao-2023-novo-modelo-mobfog-copia.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24778/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24917/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24920/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24945/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24946/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24948/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24951/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25024/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25083/mocao-2023-fanfarra.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25088/mocao-guilherme-terres.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25101/mocao-54_2023-novo-modelo.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25108/conselho-municipal-dos-direitos-da-crianca-e-do-adolescente-de-campo-novo-do-parecis.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25131/mocao-novo-modelo-funsem-2023.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25161/mocao-61_2023-mocao-ctg-sorriso.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25173/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25174/mocao-2023-novo-modelo-acao-destaque.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25197/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24906/indicacaode-moucao-de-aplausos-aos-servidores-que-aponsentou-do-marciano-jose-da-silva.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25317/mocao-de-aplausos-no-66-2023-jose-marciano.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25316/mocao-2023-miss-kids.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25369/mocao-de-aplausos-n-68-2023-ver-fabio-do-agem.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25370/mocao-de-aplausos-n-69-2023-fabio-do-agem.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25372/mocao-de-aplausos-n70-2023-ver-fabio-do-agem.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25039/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25395/mocao-de-repudio-001-2023-beito-machadinho.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25060/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25061/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25062/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24022/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24398/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24421/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24775/14082023_camara-municipal-de-campo-novo-do-parecis-estado-de-mat.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25469/projeto-decreto-legislativo-n-54-2023-contas-anuais.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24192/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24204/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24205/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24206/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24207/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24208/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24209/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24210/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24211/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24212/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24213/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24655/projeto-de-decreto-legislativo-_2023-amalia-barros.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24699/projeto-de-decreto-legislativo-_2023-junior-utida.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24761/projeto-de-decreto-legislativo-_2023-reck-junior.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24762/projeto-de-decreto-legislativo-_2023-jefferson-bocardi.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24763/projeto-de-decreto-legislativo-_2023-diogo-garcia.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24774/projeto-de-decreto-legislativo-no-xxx-pastor-moises.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25040/projeto-de-decreto-legislativo-_2023-rosinha.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25041/projeto-de-decreto-legislativo-_2023-jann-fabiano.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25050/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25051/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25052/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25053/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25054/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25063/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25091/projeto-de-decreto-legislativo.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24776/projeto-de-decreto-legislativo-no-xxx-pastor-olair.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24777/projeto-de-decreto-legislativo-no-xxx-pastor-jose-alves.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24835/projeto-de-decreto-legislativo-no-xxx-pastor-moises.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25243/projeto-de-decreto-legislativo-titulo-de-cidadao-camponovense-dr-pedro-1.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24695/proposta-a-lei-organica-municipal-n-04-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24201/20230309_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24323/20230403_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24397/plc-03.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24479/plc-n-04-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24612/projeto-de-lei-complementar-n05-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25319/plc-n06-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25400/plc-n07-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25458/plc-n-08-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24675/07062023_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/23998/20230126_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24023/20230202_campo-novo-idoparecis-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24033/20230206_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24034/20230207_ai-campo-novo-w_dorarecis.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24055/20230213_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24041/20230209_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24048/20230209_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24049/20230209_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24050/20230430_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24115/pl-no-11-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24110/pl12-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24081/pl13.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24114/pl-14-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24124/pl-no-15-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24157/pl-no-16-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24195/pl-n-18-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24198/pl-no-19-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24197/pl-n20-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24199/pl-21-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24200/pl-n-22-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24240/pl-023-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24239/pl-n24-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24238/pl-025-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24279/pl-n-26-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24353/pl-n27-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24354/pl-no-28-2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24292/pl-n-29-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24296/20230324_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24395/pl-031.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24389/pl-32.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24443/projeto-de-lei-n33-2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24446/projeto-lei-n34-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24450/04052023_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24480/pl-n36-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24525/pl-n-037-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24526/pl-n-038-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24557/projeto-de-lei-n39-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24559/projeto-de-lei-n40-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24543/ol-041.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24558/projeto-de-lei-n-42-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24609/projeto-de-lei-no-44-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24618/projeto-de-lei-n-45-2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24636/projeto-de-lei-n-46-2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24616/projeto-de-lei-n-47-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24617/projeto-de-lei-n-48-2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24657/pl-n-49-2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24656/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24702/projeto-de-lei-051.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24700/pl-052.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24756/pl-53.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24757/pl-54.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24765/pl-n-56-2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24793/pl-no-57-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24794/pl-n-58-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24800/pl-n-59-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24802/pl-060.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24838/10082023_campo-novo-do-parecis_001.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24839/10082023_campo-novo-wdoparecis.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24866/lei-n-63-2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24868/pl-n-64-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24875/pl-n-65-2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24911/pl-n-66-2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24995/13092023_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25023/pl-n-68-2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25043/pl-n-69-2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25207/pl-n-70-2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25141/05102023_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25159/projeto-de-lei-n-072-2023-orcamento-2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25209/pl-n-73-2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25225/30102023_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25210/pl-n-75-2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25227/pl-n-76-2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25295/pl-n-78-2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25296/pl-n-079-2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25294/pl-n-080-2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25311/pl-n-81-2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25413/pl-n-82-2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25364/pl-n-083-2023-executivo.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25378/pl-n-84-2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25379/pl-n85-2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25381/pl-n-86-2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25391/pl-n-87-2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25455/requerimento-urgencia-pl-882023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25454/pl-n89-2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25457/pl-n-90-2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25456/pl-n91-2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24003/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24020/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24109/20230405_camara-municipal-campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24193/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24299/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24098/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24595/projeto-de-lei-n-034-le-2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24703/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24833/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24870/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24916/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24923/pl-n-039-2023-le.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25008/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25009/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25047/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25055/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25056/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25057/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25058/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25059/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25139/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25130/handebol.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25138/projeto-de-lei-70_2023-som-automotivo.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25172/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25205/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25184/requerimento-urgencia-pl-532023le.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25228/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24514/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24832/projeto-de-lei-n56-le-2023-utilidade-publica-ampara.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25272/documentacao.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25274/projeto-de-lei-n-59-le-ver-joaquim-equip.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25286/pl-n60-le-ver-fabio-agem.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25312/projeto-de-lei-n-61-le-2023-fabio-do-agem.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25314/projeto-de-lei-n-62-2023-fabio-do-agem.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25362/projeto-de-lei-n-63-2023-fabio-do-agem.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25363/projeto-de-lei-n-64-le-2023-jose-marciano-da-silva.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25422/pl-n-65-le-2023-gringo.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25502/pl-66-2023-le-altera-ementa-da-lei-2506.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24696/projeto-de-resolucao-n-09-2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24051/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24052/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24080/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24164/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24593/projeto-de-resolucao-n-08-2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24766/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24444/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/23911/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24044/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24047/requerimento-072-2023-horas-caminhao-basculante.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24095/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24226/20230314_camara-municipal-icampo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24113/requerimento-2023-caminhao-lixo.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24122/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24165/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24188/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24202/requerimento-2023-varricao-de-ruas.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24250/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24298/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24316/ar-condicionados.docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24318/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24379/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24393/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24410/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24412/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24419/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24453/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24455/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24456/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24418/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24459/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24501/requerimento-_2023-modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24502/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24503/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24504/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24505/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24506/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24544/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24553/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24661/requerimento-n-107-piso-salarial-enfermagem.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24804/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24660/requerimento-ver-william-freitas-contratos-empresas-prestadora-de-servicod-de-vigias.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24803/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24808/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24829/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24877/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24879/requerimento-2023-casa-de-apoio.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24881/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24908/requerimento-secretaria-de-espote-ref-atas-2023.docx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24909/requerimento-secretaria-de-espote-2023.docx" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24913/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24914/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24942/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24943/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24950/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25038/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25092/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25093/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25094/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25183/modelo-requerimento.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25151/09102023_vcamara-municipal-icampo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25233/requerimento-_2023-modelo-requerimento-rio.docx" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25359/requerimento-n-128-2023-marcelo-burgel.docx" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25358/requerimento-2023-agentes-de-transito.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25501/requerimento-denuncia-n130-2023.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25226/27102023_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24704/siscam_projeto_lei_n_49_2023_07072023_icamponovo_idoparecisw1x2hpfa.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24130/novo-modelo.docx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24359/20230410_camponovo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/25034/19092023_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24345/20230405_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/24836/11082023_campo-novo-do-parecis.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2023/23965/20220119_campo-novo-i.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2023/27647/contas_anuais_de_governo_exercicio_2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H373"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="217.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="230.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="229.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>