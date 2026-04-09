--- v0 (2026-01-05)
+++ v1 (2026-04-09)
@@ -54,3597 +54,3597 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>26480</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>CLJRF e CFO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26480/parecer-conjunto-pl-n-39-2024-cljrf-cfo.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26480/parecer-conjunto-pl-n-39-2024-cljrf-cfo.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Nº 39/2024 - Altera e acrescenta dispositivos a Lei Municipal n°2.438 de 29 de março de 2023, que dispõe sobre a Politica Municipal dos Direitos da Criança e do Adolescente e dá outras providências.</t>
   </si>
   <si>
     <t>26258</t>
   </si>
   <si>
     <t>EMM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>CLJRF, CES, CDEICS, CFO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26258/parecer-conjunto-pl-332024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26258/parecer-conjunto-pl-332024.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Nº 33/2024 - Dispõe sobre a transformação de área rural e área urbana, ficando incorporada ao perímetro urbano do município de Campo Novo do Parecis/MT e dá outras providências.</t>
   </si>
   <si>
     <t>26224</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>CLJRF, COSP e CFO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26224/parecer-conjunto-pl-312024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26224/parecer-conjunto-pl-312024.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Nº 31/2024 - Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no valor de R$ 1.400,000,00 ( um milhão e quatrocentos mil reais) e dá outras providências.</t>
   </si>
   <si>
     <t>26028</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>CLJRF - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26028/parecer-cljrf-pl-052024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26028/parecer-cljrf-pl-052024.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Nº 5/2024 - Institui gratificação para servidores do Poder Executivo que participam efetivamente da Comissão Permanente de Avaliação de Bens Imóveis e dá outras providências.</t>
   </si>
   <si>
     <t>26265</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>EmCj</t>
   </si>
   <si>
     <t>Emenda Conjunta</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26265/parecer-cfo-pl-812024le.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26265/parecer-cfo-pl-812024le.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Nº 81L/2024 - Altera dispositivos da lei municipal nº 2.314/2022, que reestrutura o plano de cargos, carreiras e vencimentos dos servidores efetivos da Câmara Municipal do município de Campo Novo do Parecis e da lei municipal nº 2.476/2023 que dispõe sobre o vencimento dos servidores em comissão da Câmara Municipal de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>26163</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26163/parecer-cljrf-pl-172024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26163/parecer-cljrf-pl-172024.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Nº 17/2024 - Alterar emendas parlamentares individuais n° 046, 048, e 051 e as de bancada n° 009, 014 e 042 constantes na Lei Municipal n° 2.518 de 19 de Dezembro de 2023, que dispõe sobre a Lei Orçamentária Anual para o exercício financeiro 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>26263</t>
   </si>
   <si>
     <t>EMS</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26263/parecer-cljrf-pl-812024le.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26263/parecer-cljrf-pl-812024le.pdf</t>
   </si>
   <si>
     <t>25629</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>BEITO MACHADINHO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25629/indicacao-332-2024-estacionamento-motos-hospital.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25629/indicacao-332-2024-estacionamento-motos-hospital.docx</t>
   </si>
   <si>
     <t>Indico ao poder executivo a implantação de estacionamento exclusivo de motos no Centro Hospitalar Parecis Euclides Horst.</t>
   </si>
   <si>
     <t>25633</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25633/indicacao-pintura-de-faixas.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25633/indicacao-pintura-de-faixas.doc</t>
   </si>
   <si>
     <t>Indico a necessidade de a Prefeitura Municipal realizar pinturas de sinalização de solo (sinalização horizontal).</t>
   </si>
   <si>
     <t>25634</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25634/faixa-de-pedestre-real.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25634/faixa-de-pedestre-real.doc</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo a implantação de faixa elevada para pedestres na Av. Jatobá, entre o atacado real e o posto real.</t>
   </si>
   <si>
     <t>25663</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25663/indicacao-325_2024-estacionamento-av-brasil.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25663/indicacao-325_2024-estacionamento-av-brasil.docx</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo a continuidade de estacionamentos exclusivo de motos nos canteiros centrais da avenida brasil (sentido bairro Alvorada e sentido escola ILEP).</t>
   </si>
   <si>
     <t>25696</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, GRINGO, JOAQUIM EQUIP, MARCELO JOSÉ BURGEL, VANDERLEI MARCOS PULGA BAIOTO, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25696/indicacao-verador-joaquim-equip-estacionamento-em-frente-escola-parecis.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25696/indicacao-verador-joaquim-equip-estacionamento-em-frente-escola-parecis.docx</t>
   </si>
   <si>
     <t>que seja encaminhada ao Sr. Prefeito a presente INDICAÇÃO, versando sobre o Poder Executivo proceder a elaboração de projetos para construção de um estacionamento adequado para atender a Escola Estadual Parecis.</t>
   </si>
   <si>
     <t>25720</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>GRINGO, JOAQUIM EQUIP, MARCELO JOSÉ BURGEL, VANDERLEI MARCOS PULGA BAIOTO, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25720/indicacao-n-327-2024-ver-gringo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25720/indicacao-n-327-2024-ver-gringo.docx</t>
   </si>
   <si>
     <t>Que seja encaminhada ao Sr. Prefeito a presente INDICAÇÃO, versando sobre a implantação de estacionamento de veículos nos canteiros centrais da Avenidas Ceará nos trechos compreendidos entre a Avenida Minas Gerais até a Rua das Garças e da Avenida Maranhão até a Rua Bem-Te-Vi, no Bairro do Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>25719</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25719/indicacao-n-327-2024-vereador-willian-freitas.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25719/indicacao-n-327-2024-vereador-willian-freitas.docx</t>
   </si>
   <si>
     <t>que seja encaminhada ao Sr. Prefeito a presente INDICAÇÃO versando sobre a continuidade da pavimentação asfáltica da Rua Mutum, no trecho compreendido entre a Rua Sabiá até a Rua 45 próximo ao Cemitério Municipal, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>25739</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>GRINGO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/</t>
   </si>
   <si>
     <t>que seja encaminhada ao Sr. Prefeito a presente INDICAÇÃO, versando sobre o Poder Executivo proceder a elaboração de projetos para construção de um estacionamento adequado para atender a Escola de educação infantil Jordana Araújo..</t>
   </si>
   <si>
     <t>25741</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25741/indicacao-330_2024-indicacao-pintura-de-faixas.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25741/indicacao-330_2024-indicacao-pintura-de-faixas.doc</t>
   </si>
   <si>
     <t>Indico a necessidade de a Prefeitura Municipal realizar pinturas de sinalização de solo (sinalização horizontal) das vias asfaltadas no Distrito Marechal Rondon.</t>
   </si>
   <si>
     <t>25742</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25742/indicacao-231_2024-meios-fios-distrito.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25742/indicacao-231_2024-meios-fios-distrito.docx</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo a instalação de meios-fios e sarjetas nos trechos asfaltados do Distrito Marechal Rondon.</t>
   </si>
   <si>
     <t>25748</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25748/indicacao-no-332-2024-ver-joaquim.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25748/indicacao-no-332-2024-ver-joaquim.docx</t>
   </si>
   <si>
     <t>Que seja encaminhada ao Sr. Prefeito a presente INDICAÇÃO, versando sobre o Poder Executivo proceder a elaboração de projeto para distribuição de kits de higiene pessoal na rede das escolas municipais.</t>
   </si>
   <si>
     <t>25752</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>FABIO AGUIAR</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25752/indicacao-n-333-2024-ver-fabio-do-agem.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25752/indicacao-n-333-2024-ver-fabio-do-agem.docx</t>
   </si>
   <si>
     <t>Que seja encaminhada ao Sr. Prefeito a presente INDICAÇÃO, versando sobre o Poder Executivo, por intermédio do Departamento de Trânsito, proceder com a criação de estacionamentos exclusivo para motos nos canteiros centrais da Avenida Mato Grosso.</t>
   </si>
   <si>
     <t>25791</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, GRINGO, MARCELO JOSÉ BURGEL, MARCIO CLEI FERREIRA DO NASCIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25791/indicacao-n-334-2024-ver-gringo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25791/indicacao-n-334-2024-ver-gringo.docx</t>
   </si>
   <si>
     <t>Indico a necessidade do Poder Público adquirir um ônibus leito de 46 lugares para a Secretaria de Saúde.</t>
   </si>
   <si>
     <t>25806</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>ABÍLIO ALVES DA GUIA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25806/indicacao-no-335-2024-abilio-alves.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25806/indicacao-no-335-2024-abilio-alves.docx</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo a necessidade de realizar a extenção no atendimento de saúde da unidade de pronto atendimento do Distrito Itamarati Norte, no período noturno até as 21horas.</t>
   </si>
   <si>
     <t>25812</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25812/indicacao-no-336-2024-abilio-alves.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25812/indicacao-no-336-2024-abilio-alves.docx</t>
   </si>
   <si>
     <t>Indico a necessidade do Poder Público, construir 03 salas de aulas na Escola Municipal de Educação Infantil no Distrito Itamaratí Norte.</t>
   </si>
   <si>
     <t>25813</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25813/indicacao-n-337-2024-ver-gringo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25813/indicacao-n-337-2024-ver-gringo.docx</t>
   </si>
   <si>
     <t>Indico a necessidade do Poder Público adquirir um ônibus através da Secretaria de Saúde para atender demandas da AMPARA.</t>
   </si>
   <si>
     <t>25828</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25828/implantacao-de-academia-de-ginastica-parque-infantil-e-bebedouros-na-praca-cesar-rodrigues-caldatto-no-bairro-olenka.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25828/implantacao-de-academia-de-ginastica-parque-infantil-e-bebedouros-na-praca-cesar-rodrigues-caldatto-no-bairro-olenka.docx</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo a implantação de academia de ginástica, parque infantil e bebedouros na praça César Rodrigues Caldatto, no bairro Olenka.</t>
   </si>
   <si>
     <t>25867</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25867/indicacao-339-drone.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25867/indicacao-339-drone.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo o uso de drones agrícolas para pulverização de biolarvicidas ou inseticidas no combate ao mosquito da dengue (Aedes Aegypti).</t>
   </si>
   <si>
     <t>25872</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25872/indicacao-3402024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25872/indicacao-3402024.docx</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo estudo de viabilidade para implantação de um Centro de Hemodiálise via SUS em nosso município.</t>
   </si>
   <si>
     <t>25879</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25879/indicacao-3412024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25879/indicacao-3412024.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, a implantação de semáforos entre a Avenida Minas Gerais e Avenida Amapá E entre a Avenida Amapá com a avenida Amazonas, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>25880</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25880/indicacao-3422024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25880/indicacao-3422024.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, a necessidade do Poder Público realizar limpezas dos bueiros ao longo das Avenidas Minas Gerais, Rondônia e Amapá no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>25928</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25928/indicacao-n-343-ver-willian-freitas.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25928/indicacao-n-343-ver-willian-freitas.docx</t>
   </si>
   <si>
     <t>Indico  a necessidade de implantação de uma ciclovia e pista de caminhada paralela a rua Projetada 01, última rua do Bairro Olenka no trecho compreendido entre a Avenida Olacir de Moraes até a Avenida Amapá, dando acesso ao Bairro Jardim das Palmeiras, e também a execução de projeto de arborização em toda sua extensão.</t>
   </si>
   <si>
     <t>25963</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25963/indicacao-no-344-2024-abilio-alves.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25963/indicacao-no-344-2024-abilio-alves.docx</t>
   </si>
   <si>
     <t>Indico, versando sobre a necessidade de realização de melhorias no parque Infantil da praça do Distrito Itamaratí Norte.</t>
   </si>
   <si>
     <t>25964</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25964/indicacao-no-345-2024-abilio-alves.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25964/indicacao-no-345-2024-abilio-alves.docx</t>
   </si>
   <si>
     <t>Indico a necessidade de realização de reforma estrutural da cobertura do refeitório bem como da cozinha, da Escola de Educação Infantil do Distrito Itamaratí Norte.</t>
   </si>
   <si>
     <t>25965</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>GRINGO, JOSÉ MARCIANO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25965/indicacao-n-346-2024-ver-gringo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25965/indicacao-n-346-2024-ver-gringo.docx</t>
   </si>
   <si>
     <t>Indico a necessidade do Poder Executivo Municipal em parceria com o Governo Federal viabilizar a implantação de um Centro de Iniciação ao Esporte (CIE) em nosso município.</t>
   </si>
   <si>
     <t>26001</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26001/indicacao-leite-materno.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26001/indicacao-leite-materno.docx</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, através da Secretaria de Saúde, a implantação do Banco de Leite Materno no município.</t>
   </si>
   <si>
     <t>26012</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26012/indicacao-n-348-2024-vereador-fabio.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26012/indicacao-n-348-2024-vereador-fabio.docx</t>
   </si>
   <si>
     <t>Indico que seja encaminhada ao Sr. Prefeito a presente Indicação, versando sobre a necessidade de o Poder Executivo criar a pasta de Secretaria de Turismo.</t>
   </si>
   <si>
     <t>26014</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>ALDAIR DOS SANTOS SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26014/indicacao-3492024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26014/indicacao-3492024.docx</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo a criação de um local de descanso para caminhoneiros que transitam por nossa região.</t>
   </si>
   <si>
     <t>26015</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>JOSÉ MARCIANO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26015/posto-saude-olenka.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26015/posto-saude-olenka.docx</t>
   </si>
   <si>
     <t>Reforma e ampliação da cobertura da UBS do Bairro Olenka.</t>
   </si>
   <si>
     <t>26056</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26056/indicacao-n-351-2024-ver-aldair-dos-santos-souza.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26056/indicacao-n-351-2024-ver-aldair-dos-santos-souza.docx</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo a necessidade de criação de canal para atendimento a população via WhatsApp.</t>
   </si>
   <si>
     <t>26082</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>VANDERLEI MARCOS PULGA BAIOTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26082/indicacao-n-352-2024-vereador-vanderlei-baioto.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26082/indicacao-n-352-2024-vereador-vanderlei-baioto.docx</t>
   </si>
   <si>
     <t>Indico a necessidade da Prefeitura Municipal realizar a Regularização da Altura dos Quebra Molas.</t>
   </si>
   <si>
     <t>26113</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>JOSÉ MARCIANO DA SILVA, SATILIO DA SILVA NEVES</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26113/indicacao-3532024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26113/indicacao-3532024.docx</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo a necessidade de reforma e ampliação no toldo da Escola Municipal Antonio Pereira.</t>
   </si>
   <si>
     <t>26120</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>SATILIO DA SILVA NEVES</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26120/indicacao-3542024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26120/indicacao-3542024.docx</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo a construção de um alambrado em torno de toda área da capela mortuária.</t>
   </si>
   <si>
     <t>26121</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>JOAQUIM EQUIP</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26121/indicacao-3552024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26121/indicacao-3552024.docx</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo a implantação de iluminação nas quadras de esporte localizadas na Rua Amazonas, no bairro do Jardim das Palmeiras, e a instalação de lixeiras e bancos na academia ao ar livre existente no mesmo local.</t>
   </si>
   <si>
     <t>26122</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26122/indicacao-3562024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26122/indicacao-3562024.docx</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo a necessidade de fiscalização e melhoria dos serviços de limpeza urbana bem como a aquisição de mais dois caminhões varredeira para atender as demandas de limpeza das vias públicas do município.</t>
   </si>
   <si>
     <t>26125</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26125/indicacao-3572024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26125/indicacao-3572024.docx</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo a necessidade de implementação e padronização de horário cívico nas escolas municipais.</t>
   </si>
   <si>
     <t>26142</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26142/indicacao-3582024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26142/indicacao-3582024.docx</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo a viabilidade de implantação de auxílio-moradia aos policiais civis e militares e bombeiros que trabalham no município.</t>
   </si>
   <si>
     <t>26143</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26143/indicacao-3592024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26143/indicacao-3592024.docx</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo a instalação de grades nos bueiros do município.</t>
   </si>
   <si>
     <t>26144</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26144/redutores-velocidade.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26144/redutores-velocidade.docx</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal a necessidade, de  instalação de redutores de velocidade em determinados cruzamentos do município.</t>
   </si>
   <si>
     <t>26153</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26153/indicacao-3612024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26153/indicacao-3612024.docx</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo a necessidade de construção de calçada na rua lateral da Escola Estadual Parecis, na Avenida Minas Gerais, e aos fundos da escola, na rua Luiz Felipe Scolari.</t>
   </si>
   <si>
     <t>26154</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26154/indicacao-3622024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26154/indicacao-3622024.docx</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo a necessidade de implantação de hortas nas escolas municipais.</t>
   </si>
   <si>
     <t>26173</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26173/praca_boaesperanca.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26173/praca_boaesperanca.docx</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo a construção de contrapiso no parquinho do Bairro Boa Esperança.</t>
   </si>
   <si>
     <t>26231</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26231/indicacao-n-364-ver-willian-freitas.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26231/indicacao-n-364-ver-willian-freitas.docx</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo Municipal, que sejam incluído na LDO – Lei de Diretrizes Orçamentárias, dotação orçamentária para construção de barracão para a praça de alimentação da Feira Municipal.</t>
   </si>
   <si>
     <t>26269</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26269/indicacao-ecoponto-distrito.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26269/indicacao-ecoponto-distrito.docx</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo a implantação de ecoponto no Distrito Marechal Rondon.</t>
   </si>
   <si>
     <t>26270</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, GRINGO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26270/indicacao-seguranca-hospital.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26270/indicacao-seguranca-hospital.docx</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a contratação de segurança para o Hospital Municipal Euclides Horst.</t>
   </si>
   <si>
     <t>26271</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26271/indicacao-3672024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26271/indicacao-3672024.docx</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo um estudo para contratação de engenheiro de tráfego para atuar no nosso município.</t>
   </si>
   <si>
     <t>26278</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26278/escola_antonio-pereira_0506.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26278/escola_antonio-pereira_0506.docx</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo versando sobre a necessidade de melhorias na Escolas Municipal Professor Antônio Pereira.</t>
   </si>
   <si>
     <t>26655</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26655/indicacao-iluminacao-rio-de-janeiro.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26655/indicacao-iluminacao-rio-de-janeiro.docx</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO A IMPLANTAÇÃO DE REDE DE ILUMINAÇÃO DE LED NA AVENIDA RIO DE JANEIRO, NO TRECHO ENTRE A AV. TANCREDO NEVES ATÉ NA AV. DOS TRABALHADORES, NO BAIRRO BOA ESPERANÇA.</t>
   </si>
   <si>
     <t>26696</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26696/indicacao-370_2024-pista-de-caminha-dmr.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26696/indicacao-370_2024-pista-de-caminha-dmr.docx</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO A IMPLANTAÇÃO DE UMA CICLOVIA E PISTA DE CAMINHADA PARALELA A RUA UM, PRIMEIRA RUA DO DISTRITO MARECHAL RONDON, E TAMBÉM, A EXECUÇÃO DE PROJETO DE ARBORIZAÇÃO.</t>
   </si>
   <si>
     <t>26697</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26697/indicacao-324_2024-faixa-de-pedestre-amazonas.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26697/indicacao-324_2024-faixa-de-pedestre-amazonas.doc</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO A IMPLANTAÇÃO DE FAIXA ELEVADA PARA PEDESTRES NA AV. AMAZONAS, QUE DÁ ACESSO AO PARQUINHO INSTALADO NO CORREDOR ESPORTIVO GILSON DE PAULA MENDES.</t>
   </si>
   <si>
     <t>26722</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26722/indicacao-no-372.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26722/indicacao-no-372.docx</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO A IMPLANTAÇÃO DE UM CASA DE ATENDIMENTO AO AUTISTA.</t>
   </si>
   <si>
     <t>26799</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26799/indicacao-no-373.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26799/indicacao-no-373.docx</t>
   </si>
   <si>
     <t>Indico a necessidade de implantação de cursos de capacitação de Braille para os Professores da Rede Pública Municipal.</t>
   </si>
   <si>
     <t>26940</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26940/indicacao_374.2024.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26940/indicacao_374.2024.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO SEJA PROCEDIDA REFORMA GERAL DE TODOS OS ABRIGOS DAS PARADAS DE ÔNIBUS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>26934</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO A IMPLANTAÇÃO DE UM CAMPEONATO ESPORTIVO GOSPEL.</t>
   </si>
   <si>
     <t>25522</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>MOCA</t>
   </si>
   <si>
     <t>Moção Aplauso</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25522/mocao-de-aplausos-n-72-2024-ver-willian-freitas.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25522/mocao-de-aplausos-n-72-2024-ver-willian-freitas.docx</t>
   </si>
   <si>
     <t>A Professora Marcia Spin Franzosi, Diretora da Escola Estadual Madre Tarcila de Campo Novo do Parecis-MT, por exercer um excelente trabalho com dedicação e empenho a frente da Direção desta escola.</t>
   </si>
   <si>
     <t>25726</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>MARCIO CLEI FERREIRA DO NASCIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25726/mocao-2024-robotica.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25726/mocao-2024-robotica.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS aos participantes da Escola Estadual Padre Arlindo Ignacio de Oliveira do 1º Torneio de Robótica de Mato Grosso- Desafios de Robôs , pela conquista  do 1º lugar, foi Campeão Estadual de Robótica de 2023 em Cuiabá;</t>
   </si>
   <si>
     <t>25771</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>moção de aplausos para equipe do G Filmes (Cinemas).</t>
   </si>
   <si>
     <t>25772</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25772/mocao-de-aplausos-n-075-2024-ver-gringo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25772/mocao-de-aplausos-n-075-2024-ver-gringo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS aos atletas e diretoria do time Vitória Sports Clube, equipe vencedora do torneio de futebol Socyte realizado no dia 03 de março de 2024 no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>25953</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25953/mocao-de-aplausos-772024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25953/mocao-de-aplausos-772024.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS à Júlio Cesar Ceresoli e Jeferson Avelino Azomaece.</t>
   </si>
   <si>
     <t>25962</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25962/mocao-de-aplausos-n-078-2024-ver-gringo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25962/mocao-de-aplausos-n-078-2024-ver-gringo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida aos organizadores do Torneio Beneficente, realizado pela ASA – (Associação de Som Automotivo), e também para as Equipe Império Feminino e a equipe Getreide Iguatú, consagrados campeões do torneio de futebol socyte, realizado nos dias 23 e 24 de março de 2024, no Estádio Arí Tomazelli.</t>
   </si>
   <si>
     <t>26005</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, FABIO AGUIAR, GRINGO, JOAQUIM EQUIP, JOSÉ MARCIANO DA SILVA, MARCELO JOSÉ BURGEL, MARCIO CLEI FERREIRA DO NASCIMENTO, VANDERLEI MARCOS PULGA BAIOTO, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26005/mocao-de-aplausos-n-079-2024-ver-vanderlei-baioto.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26005/mocao-de-aplausos-n-079-2024-ver-vanderlei-baioto.docx</t>
   </si>
   <si>
     <t>Moção de aplausos dirigida a Silvana Nunes Viana Paiva, pelo trabalho e desempenho da Secretária de Educação no trato com alunos, professores e funcionários no período que esteve à frente da gestão da pasta na Administração Municipal.</t>
   </si>
   <si>
     <t>26041</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26041/mocao-de-aplausos-no-80-2024-ver-satilio-neves.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26041/mocao-de-aplausos-no-80-2024-ver-satilio-neves.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida ao Pastor GILVANILSON LUIZ DOS SANTOS, da igreja Evangélica Assembleia de Deus- Ministério Jerusalém.</t>
   </si>
   <si>
     <t>26048</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26048/mocao-de-aplausos-n-81-2024-ver-sat-lio-neves.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26048/mocao-de-aplausos-n-81-2024-ver-sat-lio-neves.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida AO PASTOR MOISÉS DA SILVA NEVES, da Igreja Jeová Rafa, pelos anos de exercício no ministério pastoral.</t>
   </si>
   <si>
     <t>26079</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>ALDAIR DOS SANTOS SOUZA, BEITO MACHADINHO, FABIO AGUIAR, JOAQUIM EQUIP, JOSÉ MARCIANO DA SILVA, MARCIO CLEI FERREIRA DO NASCIMENTO, SATILIO DA SILVA NEVES, VANDERLEI MARCOS PULGA BAIOTO, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26079/mocao-de-aplausos-822024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26079/mocao-de-aplausos-822024.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos para os envolvidos no “Projeto Ir Para Incluir”.</t>
   </si>
   <si>
     <t>26103</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>ALDAIR DOS SANTOS SOUZA, JOSÉ MARCIANO DA SILVA, SATILIO DA SILVA NEVES</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26103/lapo_esporte.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26103/lapo_esporte.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a João Filho Coelho de Souza (Lapó) por seu trabalho para com o esporte municipal.</t>
   </si>
   <si>
     <t>26110</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26110/mocao-de-aplausos-842024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26110/mocao-de-aplausos-842024.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao Pastor Fábio Sales e a Missionária Kaina Nogueira, da Igreja Soberania de Deus.</t>
   </si>
   <si>
     <t>26177</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26177/mocao-de-aplausos-852024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26177/mocao-de-aplausos-852024.docx</t>
   </si>
   <si>
     <t>Moção de aplausos dirigida aos Profissionais da Enfermagem, pela valorização dos trabalhos realizados em prol da saúde em nosso município.</t>
   </si>
   <si>
     <t>26209</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Moção de Aplausos dirigida aos organizadores da Campanha "Faça Bonito",</t>
   </si>
   <si>
     <t>26280</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26280/mocao-ajuda-rs.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26280/mocao-ajuda-rs.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS à LAUREN LOUREIRO E MARIANA LAURENTI, pela iniciativa na cidade de Campo Novo do Parecis, das doações e contribuições às vítimas das enchentes no Rio Grande do Sul.</t>
   </si>
   <si>
     <t>26483</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Moção de aplausos dirigida ao atleta  de basquete, João Alexandre e equipe técnica, técnico João Alexandre, coordenador Alex Nakata.</t>
   </si>
   <si>
     <t>26485</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Moção de aplausos dirigida ao Atleta Daniel da Silva ( futsal)</t>
   </si>
   <si>
     <t>26807</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26807/mocao-de-aplauso-furquim.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26807/mocao-de-aplauso-furquim.doc</t>
   </si>
   <si>
     <t>Dirigida aos envolvidos na realização do Curso de Capacitação e Atendimento Pré-Hospitalar de Combate em Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>26822</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, JOSÉ MARCIANO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26822/sos-rio-grande-sul.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26822/sos-rio-grande-sul.docx</t>
   </si>
   <si>
     <t>SOS Rio Grande do Sul.</t>
   </si>
   <si>
     <t>26823</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26823/mocao-2024-ctg-lucas-correcao.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26823/mocao-2024-ctg-lucas-correcao.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APALUSOS aos integrantes do CTG - Centro de Tradições Gaúchas “Porteira da Tradição”, que obtiveram resultados importantes no 25º FEMART - Festival Mato-grossense de Arte e Tradição Gaúcha (ETAPA FINAL) realizado na cidade de Lucas do Rio Verde/MT, entre os dias 18 a 20 de outubro de 2024</t>
   </si>
   <si>
     <t>26826</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26826/mocao-de-aplauso-eleicoes-2024-baioto.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26826/mocao-de-aplauso-eleicoes-2024-baioto.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS para os envolvidos no pleito Eleitoral Municipal do ano de 2024.</t>
   </si>
   <si>
     <t>26937</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26937/mocao_de_aplausos_95.2024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26937/mocao_de_aplausos_95.2024.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS INTEGRANTES DO MOVIMENTO LEGENDÁRIOS DE CAMPO NOVO DO PARECIS.</t>
   </si>
   <si>
     <t>26938</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26938/mocao_de_aplausos_96.2024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26938/mocao_de_aplausos_96.2024.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO CONSEG E AOS GANHADORES DO PROJETO "VIRALIZE CONTRA A VIOLÊNCIA DOMÉSTICA" DE CAMPO NOVO DO PARECIS.</t>
   </si>
   <si>
     <t>26939</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>MARCELO JOSÉ BURGEL</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26939/mocao_de_aplausos_97.2024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26939/mocao_de_aplausos_97.2024.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS DIRETORES DA ACIC PELOS SERVIÇOS PRESTADOS A COMUNIDADE DE CAMPO NOVO DO PARECIS.</t>
   </si>
   <si>
     <t>25955</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Projeto Indicativo</t>
   </si>
   <si>
     <t>ABÍLIO ALVES DA GUIA, BEITO MACHADINHO, FABIO AGUIAR, GRINGO, JOAQUIM EQUIP, JOSÉ MARCIANO DA SILVA, MARCELO JOSÉ BURGEL, MARCIO CLEI FERREIRA DO NASCIMENTO, VANDERLEI MARCOS PULGA BAIOTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25955/projeto-indicativo-072024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25955/projeto-indicativo-072024.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Secretaria Municipal de Segurança Pública no município de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>26829</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>PDLC</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo Comissão</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26829/projeto_de_decreto_69.2024.comissao.contas_2022.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26829/projeto_de_decreto_69.2024.comissao.contas_2022.pdf</t>
   </si>
   <si>
     <t>Aprova as contas anuais de Governo da Prefeitura Municipal de Campo Novo do Parecis, relativas ao exercício financeiro de 2022, gestão do Prefeito Rafael Machado.</t>
   </si>
   <si>
     <t>25607</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>PDLM</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo Mesa</t>
   </si>
   <si>
     <t>Mesa Diretora 2024</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25607/proj-dec-leg-552024le.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25607/proj-dec-leg-552024le.docx</t>
   </si>
   <si>
     <t>Susta o Ato Justificador do Poder Executivo que pretende realizar a concessão dos serviços de coleta, tratamento e distribuição de água e coleta, tratamento e esgotamento sanitário, publicado no diário oficial da Associação Mato-Grossense de Municípios (AMM) no dia 15/12/2023, vez que exorbita o Poder Regulamentar e o limite de delegação legislativa previsto na Lei Municipal nº 1.915/2018.</t>
   </si>
   <si>
     <t>25632</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>PDLV</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo Vereador</t>
   </si>
   <si>
     <t>TODOS OS VEREADORES</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25632/projeto-de-decreto-legislativo-no-55-2024-le-ten-cel-roberto-menegotto.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25632/projeto-de-decreto-legislativo-no-55-2024-le-ten-cel-roberto-menegotto.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Camponovense ao Senhor Tenente Coronel Roberto Menegotto – Comandante da 16° CIPM - lotado na Polícia Militar de Campo Novo do Parecis – MT.</t>
   </si>
   <si>
     <t>25691</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25691/proj-dec-leg-572024-erica.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25691/proj-dec-leg-572024-erica.doc</t>
   </si>
   <si>
     <t>Concede o Título de Mulher Destaque à Erica Ribeiro Moraes, por enaltecer o trabalho da Mulher em nosso município.</t>
   </si>
   <si>
     <t>25692</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25692/projeto-decreto-n-58-2024-ver-gringo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25692/projeto-decreto-n-58-2024-ver-gringo.doc</t>
   </si>
   <si>
     <t>Concede o Título de Mulher Destaque à Genilda da Silva Martins, por enaltecer o trabalho da Mulher em nosso município.</t>
   </si>
   <si>
     <t>25693</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25693/proj-dec-leg-592024-amailza.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25693/proj-dec-leg-592024-amailza.doc</t>
   </si>
   <si>
     <t>Concede o Título de Mulher Destaque à Amailza Brandina da Costa, por enaltecer o trabalho da Mulher em nosso município.</t>
   </si>
   <si>
     <t>25724</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25724/proj-dec-leg-602024-clenir.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25724/proj-dec-leg-602024-clenir.doc</t>
   </si>
   <si>
     <t>Concede o Título de Mulher Destaque à Clenir Aparecida Ferreira do Amaral Gonçalves, por enaltecer o trabalho da Mulher em nosso município.</t>
   </si>
   <si>
     <t>25728</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25728/proj-dec-leg-612024-cassia.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25728/proj-dec-leg-612024-cassia.doc</t>
   </si>
   <si>
     <t>Concede o Título de Mulher Destaque à Cassia Vieira, por enaltecer o trabalho da Mulher em nosso município.</t>
   </si>
   <si>
     <t>25694</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25694/projeto-decreto-n-62-2024-ver-gringo.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25694/projeto-decreto-n-62-2024-ver-gringo.doc</t>
   </si>
   <si>
     <t>Concede o Título de Mulher Destaque à Claudirene Piaia, por enaltecer o trabalho da Mulher em nosso município.</t>
   </si>
   <si>
     <t>25759</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Concede o Título de Mulher Destaque à Railla Weise de Campos Silva, por enaltecer o trabalho da Mulher em nosso Município.</t>
   </si>
   <si>
     <t>25712</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25712/proj-dec-leg-642024-angelica.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25712/proj-dec-leg-642024-angelica.doc</t>
   </si>
   <si>
     <t>Concede o Título de Mulher Destaque à Angélica Rocha Varella, por enaltecer o trabalho da Mulher em nosso município.</t>
   </si>
   <si>
     <t>25816</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25816/proj-dec-leg-652024-silvia.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25816/proj-dec-leg-652024-silvia.doc</t>
   </si>
   <si>
     <t>Concede o Título de Mulher Destaque à Silvia Aparecida Melara, por enaltecer o trabalho da Mulher em nosso município.</t>
   </si>
   <si>
     <t>25815</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25815/proj-dec-leg-662024-elizelma.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25815/proj-dec-leg-662024-elizelma.doc</t>
   </si>
   <si>
     <t>Concede o Título de Mulher Destaque à Elizelma dos Santos Silva, por enaltecer o trabalho da Mulher em nosso município.</t>
   </si>
   <si>
     <t>25847</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25847/proj-dec-leg-672024-patricia.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25847/proj-dec-leg-672024-patricia.doc</t>
   </si>
   <si>
     <t>Concede o Título de Mulher Destaque à Patrícia Aparecida da Silva Bloot, por enaltecer o trabalho da Mulher em nosso município.</t>
   </si>
   <si>
     <t>25865</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25865/proj-dec-leg-682024-adriana.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25865/proj-dec-leg-682024-adriana.doc</t>
   </si>
   <si>
     <t>Concede o Título de Mulher Destaque à Adriana Machado da Silva, por enaltecer o trabalho da Mulher em nosso município.</t>
   </si>
   <si>
     <t>26942</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26942/projeto_de_decreto_70.2024.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26942/projeto_de_decreto_70.2024.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Camponovense ao Senhor Márcio Antão Canterle, e dá outras providências.</t>
   </si>
   <si>
     <t>26935</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26935/projeto_de_decreto_71.2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26935/projeto_de_decreto_71.2024.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE MÉRITO LEGISLATIVO AO SENHOR LUIZ AUGUSTO FERRES SCHIMITH, E DÁ OUTRA PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>26073</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26073/plc-no-01-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26073/plc-no-01-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a taxa de disposição final de resíduos da construção civil e volumosos, conforme artigo 4° da lei municipal n° 2.425, de 07 de março de 2023, e da outras providências.</t>
   </si>
   <si>
     <t>26074</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26074/plc-n-02-2024-executivo.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26074/plc-n-02-2024-executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a taxa de disposição final de efluentes líquidos de caminhão limpa fossa, conforme artigo 4 da lei municipal nº, 2425 e da outras providências.</t>
   </si>
   <si>
     <t>26199</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26199/projeto-de-lei-complementar-032024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26199/projeto-de-lei-complementar-032024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento do solo no âmbito do município de Campo Novo do Parecis, dá outras providências.</t>
   </si>
   <si>
     <t>26200</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26200/projeto-de-lei-complementar-042024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26200/projeto-de-lei-complementar-042024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos na Lei Complementar nº 115/2021, que dispõe sobre o macrozoneamento, zoneamento, uso e ocupação do solo no município de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>26728</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26728/projeto-de-lei-no-05-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26728/projeto-de-lei-no-05-2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos na Lei Complementar nº 115/2021, que dispõe sobre o Macrozoneamento, zoneamento, uso e ocupação do solo no município de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>26760</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26760/projeto-de-lei-complementar-06-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26760/projeto-de-lei-complementar-06-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 115/2021- Dispõe sobre Macrozoneamento, Zoneamento, uso e ocupação do solo no Munícipio de Campo Novo do Parecis, cria a Zona Especial Aeroportuária e dá outras providências.</t>
   </si>
   <si>
     <t>26761</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26761/projeto-de-lei-complentar-07-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26761/projeto-de-lei-complentar-07-2024.pdf</t>
   </si>
   <si>
     <t>Autorizo o Município de Campo Novo do Parecis a aprovar projetos de loteamento Aeronáutico de acesso controlado.</t>
   </si>
   <si>
     <t>26808</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26808/projeto-de-lei-complementar-n-08-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26808/projeto-de-lei-complementar-n-08-2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da lei complementar nº 115/2021,  Que dispõe sobre o macrozoneamento, zoneamento, uso e ocupação do solo no Município de Campo novo do Parecis.</t>
   </si>
   <si>
     <t>25625</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25625/pl-n-01-2024-executivo.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25625/pl-n-01-2024-executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$ 2.300.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>25622</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25622/pl-n02-2024-executivo.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25622/pl-n02-2024-executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 2.228, de 13 de setembro de 2021, que dispõe sobre o plano plurianual para o período de 2022 a 2025 - PPA e a Lei Municipal  N° 2.486, de 10 de outubro de 2023, que dispõe sobre as diretrizes orçamentárias par o exercício financeiro de 2024 - LDO, compatibilizando-as com que dispõe sobre a Lei Orçamentária anual para o exercício financeiro de 2024 - LOA.</t>
   </si>
   <si>
     <t>25650</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25650/pl-n-03-2024-executivo.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25650/pl-n-03-2024-executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 365.466,67 e dá outras providencias.</t>
   </si>
   <si>
     <t>25636</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25636/pl-n-04-2024-executivo.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25636/pl-n-04-2024-executivo.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da lei  municipal nº 2.474 de 05 de setembro de 2023.</t>
   </si>
   <si>
     <t>25690</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25690/projeto-de-lei-052024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25690/projeto-de-lei-052024.pdf</t>
   </si>
   <si>
     <t>Institui gratificação para servidores do Poder Executivo que participam efetivamente da Comissão Permanente de Avaliação de Bens Imóveis e dá outras providências.</t>
   </si>
   <si>
     <t>25757</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25757/projeto-de-062024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25757/projeto-de-062024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 400.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>25753</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25753/projeto-de-lei-0072024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25753/projeto-de-lei-0072024.pdf</t>
   </si>
   <si>
     <t>Altera e revoga dispositivos da Lei Municipal nº 2.474, de 05 de setembro de 2023.</t>
   </si>
   <si>
     <t>25831</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25831/projeto-de-lei-n-08-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25831/projeto-de-lei-n-08-2024.pdf</t>
   </si>
   <si>
     <t>Que autoriza o Poder Executivo a abrir Crédito Adicional Suplementar no valor de R$ 603.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>25855</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25855/projeto-de-lei-092024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25855/projeto-de-lei-092024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar termo de convênio/cooperação, para fins de reconstrução da ponte da estrada da Agriter com o município de Brasnorte e dá outras providências.</t>
   </si>
   <si>
     <t>25852</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25852/projeto-de-lei-102024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25852/projeto-de-lei-102024.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º, inciso II, alínea "E", e o parágrafo 2 da Lei Ordinária Municipal nº 1.862/2017, para dispor sobre a representatividade da Associação de Moradores e Produtores da Linha entre Rios, e prazo de gestão do Conselho Municipal do Fundo de Transportes e Habitação.</t>
   </si>
   <si>
     <t>25856</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25856/projeto-de-lei-112024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25856/projeto-de-lei-112024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.135, de 11 de julho de 2006, que institui a carreira dos profissionais da fiscalização do município de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>25950</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25950/projeto-de-lei-122024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25950/projeto-de-lei-122024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 7.279.781,75 e dá outras providências.</t>
   </si>
   <si>
     <t>25886</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25886/projeto-de-lei-132024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25886/projeto-de-lei-132024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a desafetar e a outorgar concessão de direito real de uso à Associação Antigos Auto Clube de Campo Novo do Parecis/MT, de imóvel de propriedade do município, e dá outras providências.</t>
   </si>
   <si>
     <t>25885</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25885/projeto-de-lei-142024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25885/projeto-de-lei-142024.pdf</t>
   </si>
   <si>
     <t>Cria e altera a quantidade de vagas para cargos de provimento efetivo que menciona na Lei Ordinária Municipal nº 1.822, de 05 de abril de 2016.</t>
   </si>
   <si>
     <t>25951</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25951/projeto-de-lei-152024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25951/projeto-de-lei-152024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 800.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>26013</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26013/projeto-de-lei-162024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26013/projeto-de-lei-162024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do art. 5º da Lei nº 2.518/2023, que estima a receita e fixa a despesa do município de Campo Novo do Parecis para o exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>26000</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26000/pl-n-017-2024-executivo.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26000/pl-n-017-2024-executivo.pdf</t>
   </si>
   <si>
     <t>Alterar emendas parlamentares individuais n° 046, 048, e 051 e as de bancada n° 009, 014 e 042 constantes na Lei Municipal n° 2.518 de 19 de Dezembro de 2023, que dispõe sobre a Lei Orçamentária Anual para o exercício financeiro 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>25990</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25990/projeto-de-lei-182024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25990/projeto-de-lei-182024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar termo de fomento com o Sindicato Rural de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>25992</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25992/projeto-de-lei-192024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25992/projeto-de-lei-192024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 2.175, de 08.08.2021, que cria verba indenizatória para desempenho de atividade delegada, nos termos que especifica, a ser paga aos policiais militares, bombeiros militares que exercerem atividade municipal delegada pelo Estado de Mato Grosso por meio de termo de cooperação celebrado com o município de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>26009</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26009/pl-no-20-2024-executivo.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26009/pl-no-20-2024-executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 3.000.000.00 e dá outras providências.</t>
   </si>
   <si>
     <t>26078</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26078/projeto-de-lei-212024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26078/projeto-de-lei-212024.pdf</t>
   </si>
   <si>
     <t>Denomina "Praça Orides Casagrande" a praça localizada na quadra 25 da Rua Cajueiro, no Bairro Jardim Alvorada com área de 6.604,00 m², e dá outras providências.</t>
   </si>
   <si>
     <t>26068</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26068/pl-n-22-2024-executivo.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26068/pl-n-22-2024-executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar termo de fomento com o Conselho Comunitário  de Segurança de Campo Novo do Parecis - MT, nos termos da Lei Federal N° 4.320/1964, e a Lei Federal complementar Nº 101/2000.</t>
   </si>
   <si>
     <t>26067</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26067/pl-n-23-2024-executivo.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26067/pl-n-23-2024-executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a desafetar e a outorgar  concessão de direitos real de uso à associação dos servidores penitenciários de Campo Novo do Parecis/MT de imóvel de propriedade do município, e da outras providências.</t>
   </si>
   <si>
     <t>26069</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26069/pl-n-24-2024-executivo.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26069/pl-n-24-2024-executivo.pdf</t>
   </si>
   <si>
     <t>Ratifica protocolo de intenções com a finalidade de integrar o município de Campo Novo do Parecis - MT  ao Consórcio Público intermunicipal de saneamento básico - ARIS MT e dá outras providências.</t>
   </si>
   <si>
     <t>26117</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26117/projeto-de-lei-252024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26117/projeto-de-lei-252024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 474.360,82 e dá outras providências.</t>
   </si>
   <si>
     <t>26152</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26152/projeto-de-lei-262024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26152/projeto-de-lei-262024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 5.763.721,99 e dá outras providências.</t>
   </si>
   <si>
     <t>26204</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26204/projeto-de-lei-272024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26204/projeto-de-lei-272024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$ 2.000.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>26172</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26172/projeto-de-lei-282024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26172/projeto-de-lei-282024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal à abrir crédito adicional suplementar para firmar termo de fomento com a Associação de Mães, Pais e Amigos em Respeito aos Autistas, e dá outras providências.</t>
   </si>
   <si>
     <t>26158</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26158/projeto-de-lei-292024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26158/projeto-de-lei-292024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do mês de prevenção, conscientização e combate ao abuso e a exploração sexual contra crianças e adolescentes no município de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>26198</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26198/projeto-de-lei-302024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26198/projeto-de-lei-302024.pdf</t>
   </si>
   <si>
     <t>Alterar Emendas Parlamentares de Bancada nº 034, 035 e 036 constantes na Lei Municipal nº 2.518, de 19 de dezembro de 2023, que dispõe sobre a Lei Orçamentária Anual para o exercício financeiro 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>26205</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26205/projeto-de-lei-n-31-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26205/projeto-de-lei-n-31-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no valor de R$ 1.400,000,00 ( um milhão e quatrocentos mil reais) e dá outras providências.</t>
   </si>
   <si>
     <t>26234</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26234/projeto-de-lei-332024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26234/projeto-de-lei-332024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transformação de área rural e área urbana, ficando incorporada ao perímetro urbano do município de Campo Novo do Parecis/MT e dá outras providências.</t>
   </si>
   <si>
     <t>26253</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26253/projeto-de-lei-342024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26253/projeto-de-lei-342024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 740.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>26254</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26254/projeto-de-lei-352024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26254/projeto-de-lei-352024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 4.523.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>26255</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26255/projeto-de-lei-362024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26255/projeto-de-lei-362024.pdf</t>
   </si>
   <si>
     <t>Alterar emenda parlamentar individual nº 088 e a de bancada nº 034 constantes na Lei Municipal nº 2.518, de 19 de dezembro de 2023, que dispõe sobre a Lei Orçamentária Anual para o exercício financeiro de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>26277</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26277/projeto-de-lei-372024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26277/projeto-de-lei-372024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 108.716,66 e dá outras providências.</t>
   </si>
   <si>
     <t>26364</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26364/projeto-de-lei-n-38-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26364/projeto-de-lei-n-38-2024.pdf</t>
   </si>
   <si>
     <t>Denomina “Corredor Esportivo Gilson de Paula Mendes” localizado na Avenida Amazonas, no Bairro Jardim das Palmeiras e dá outras providências.</t>
   </si>
   <si>
     <t>26394</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26394/projeto-de-lei-n-39-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26394/projeto-de-lei-n-39-2024.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos a Lei Municipal n°2.438 de 29 de março de 2023, que dispõe sobre a Politica Municipal dos Direitos da Criança e do Adolescente e dá outras providências.</t>
   </si>
   <si>
     <t>26397</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26397/projeto-de-lei-n-40-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26397/projeto-de-lei-n-40-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 3.517.250,00 (três milhões quinhentos e dezessete mil, duzentos e cinquenta reais), e dá outras providências.</t>
   </si>
   <si>
     <t>26396</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26396/pl-n-041-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26396/pl-n-041-2024.pdf</t>
   </si>
   <si>
     <t>Alterar Emenda Parlamentar Individual n° 082 e constante na lei municipal n° 2.518. de 19 de dezembro de 2023, que dispõe sobre a lei orçamentária anual para o exercício financeiro 2024, e dá outras Providências.</t>
   </si>
   <si>
     <t>26441</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26441/pl-n-042-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26441/pl-n-042-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor R$ 1.300.000,00 e da outras providencias.</t>
   </si>
   <si>
     <t>26445</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26445/pl-n-043-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26445/pl-n-043-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do art. 5º da lei nº 2.518/2023 que estima a receita e fixa a despesa do Município Campo Novo do Parecis, para o exercício de 2024, e da outras providências;</t>
   </si>
   <si>
     <t>26458</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26458/pl-n-44-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26458/pl-n-44-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do programa municipal de práticas de construção de paz nas escolas do município de Campo Novo do Parecia e da outras providências.</t>
   </si>
   <si>
     <t>26459</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26459/pl-n-45-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26459/pl-n-45-2024.pdf</t>
   </si>
   <si>
     <t>Altera o Plano de cargos e carreiras e remuneração dos profissionais da educação do município de Campo Novo do Parecis - MT lei n° 2084/2019 readequando e criando vagas no lotacionagrama condido no anexo I quadro de pessoal cargos e provimento efetivo de professor e dá outras providências.</t>
   </si>
   <si>
     <t>26465</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26465/pl-n-046-2024-executivo.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26465/pl-n-046-2024-executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei N° 1.135, de 11 de Julho de 2006, que institui a carreira dos profissionais da fiscalização do Município de Campo Novo do Parecis e dá outras providências.</t>
   </si>
   <si>
     <t>26534</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26534/projeto-de-lei-no-47-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26534/projeto-de-lei-no-47-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder Executivo Municipal a abrir crédito adicional  especial no valor de R$ 1.170,000,00 e dá outra providência</t>
   </si>
   <si>
     <t>26535</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26535/projeto-de-lei-n-48-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26535/projeto-de-lei-n-48-2024.pdf</t>
   </si>
   <si>
     <t>Altera Emenda de bancada nº EIB-042 constantes na lei Municipal nº 2.518, de 19 de dezembro de 2023, que dispõe sobre a lei orçamentaria anual para o Exercício Financeiro 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>26515</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26515/projeto-de-lei-no-49-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26515/projeto-de-lei-no-49-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal realizar permuta da área, e dá outras providências.</t>
   </si>
   <si>
     <t>26543</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26543/projeto-de-lei-no-50-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26543/projeto-de-lei-no-50-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do art. 5º da Lei nº 2.518/2023, que estima a receita e fixa a despesa do município de Campo Novo do Parecis para o exercício de 2024 e dá outra providências.</t>
   </si>
   <si>
     <t>26539</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26539/projeto-de-lei-no-51-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26539/projeto-de-lei-no-51-2024.pdf</t>
   </si>
   <si>
     <t>Autorizo o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 398.571,15 e dá outras providências.</t>
   </si>
   <si>
     <t>26538</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26538/projeto-de-lei-no-52-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26538/projeto-de-lei-no-52-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional Suplementar no valor R$ 678.109,17 e dá outras providências.</t>
   </si>
   <si>
     <t>26579</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26579/projeto-de-lei-no-53-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26579/projeto-de-lei-no-53-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para o poder executivo outorgar cessão de uso de imóvel para a delegacia municipal da polícia judiciária civil- PJC, e dá outras providências.</t>
   </si>
   <si>
     <t>26559</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26559/projeto-de-lei-no-58-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26559/projeto-de-lei-no-58-2024.pdf</t>
   </si>
   <si>
     <t>Alterar emendas parlamentares individuais nº EII-049 constantes na Lei municipal nº 2.518, de 19 de dezembro de 2023, que dispõe sobre a Lei orçamentaria anual para o exercício financeiro 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>26558</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26558/lei-no-59-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26558/lei-no-59-2024.pdf</t>
   </si>
   <si>
     <t>Alterar emendas parlamentares individuais nº EII-013 e nº  EII-016 e cria a emenda parlamentar nº 104 constantes na Lei municipal nº 2.518, de 19 de dezembro de 2023, que dispõe sobre a Lei orçamentaria anual para o exercício financeiro 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>26576</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26576/projeto-de-lei-no-56-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26576/projeto-de-lei-no-56-2024.pdf</t>
   </si>
   <si>
     <t>26582</t>
   </si>
   <si>
     <t>Poder Executivo, SECRETARIA DE  INFRA ESTRUTURA, SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26582/projeto-de-lei-no-57-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26582/projeto-de-lei-no-57-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 1.241.034,65  E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>26596</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26596/projeto-de-lei-n-59-2024-ldo.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26596/projeto-de-lei-n-59-2024-ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração e a execução da Lei Orçamentária para o exercício financeiro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>26615</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26615/projeto-de-lei-n-60-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26615/projeto-de-lei-n-60-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar termo/convenio de cooperação técnica e gestão compartilhada com os municípios circunvizinhos, para fim de estabelecer colaboração federativa na organização, regulação, fiscalização e prestação dos serviços públicos municipais, de disposição final de resíduos sólidos urbanos e dá outras providências.</t>
   </si>
   <si>
     <t>26624</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26624/projeto-de-lei-no-61-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26624/projeto-de-lei-no-61-2024.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho de Segurança Alimentar e Nutricional (COMSEA) e o fundo Municipal da Segurança Alimentar e nutricional no município de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>26636</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26636/projeto-de-lei-no-62-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26636/projeto-de-lei-no-62-2024.pdf</t>
   </si>
   <si>
     <t>Que autoriza o Poder Executivo Municipal a abrir crédito adicional Suplementar no valor de R$ 100.000,00 (cem mil reais), e da outras providências.</t>
   </si>
   <si>
     <t>26635</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26635/projeto-de-lei-no-63-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26635/projeto-de-lei-no-63-2024.pdf</t>
   </si>
   <si>
     <t>Que Autoriza o Poder Executivo Municipal a abrir crédito adicional Suplementar no valor de R$ 1.289.708,50 (um milhão duzentos e oitenta e nove mil, setecentos e oito reais e cinquenta centavos) e dá outros providências.</t>
   </si>
   <si>
     <t>26651</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26651/projeto-de-lei-no-64-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26651/projeto-de-lei-no-64-2024.pdf</t>
   </si>
   <si>
     <t>Que autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar no Valor de R$ 900.000,00 (novecentos mil reais) e dá outra providência.</t>
   </si>
   <si>
     <t>26652</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26652/projeto-de-lei-no-65-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26652/projeto-de-lei-no-65-2024.pdf</t>
   </si>
   <si>
     <t>Que Autoriza O Poder Executivo Municipal A Abrir Crédito Adicional Suplementar No Valor De R$ 500.000,00 (quinhentos mil reais) e dá outra Providência.</t>
   </si>
   <si>
     <t>26653</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26653/projeto-de-lei-no-66-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26653/projeto-de-lei-no-66-2024.pdf</t>
   </si>
   <si>
     <t>Que autoriza o Poder Executivo Municipal a Abrir Crédito Adicional Suplementar no Valor De R$ 500.000,00 (quinhentos mil reais) e dá outra providência.</t>
   </si>
   <si>
     <t>26654</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26654/projeto-de-lei-no-67-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26654/projeto-de-lei-no-67-2024.pdf</t>
   </si>
   <si>
     <t>Que autoriza o Poder Executivo Municipal a Abrir Crédito Adicional Suplementar no Valor De R$ 500.000,00 (Quinhentos Mil Reais) e dá outra Providência.</t>
   </si>
   <si>
     <t>26687</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26687/projeto-de-lei-no-68-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26687/projeto-de-lei-no-68-2024.pdf</t>
   </si>
   <si>
     <t>Altera Emenda Parlamentar de bancada nº 028 e constante na Lei Municipal nº 2.518, de 19 de dezembro de 2023, que dispõe sobre a Lei Orçamentaria anual para exercício financeiro 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>26689</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26689/projeto-de-lei-no-69-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26689/projeto-de-lei-no-69-2024.pdf</t>
   </si>
   <si>
     <t>Altera o CAPUT Art, 1º da Lei nº 2.590/2024, que autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 500.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>26700</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26700/projeto-de-lei-no-70-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26700/projeto-de-lei-no-70-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre homologação do relatório da reavaliação atuarial de 2024, data focal 31/12/2023, mantém o custo normal e modifica o plano de amortização do regime próprio de previdência social de Campo Novo do Parecis, custeados pelo ente federativo Municipal. conforme diretrizes emanadas pela portaria MTP 1.467/2022, e dá outra providências.</t>
   </si>
   <si>
     <t>26705</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26705/projeto-de-lei-no-71-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26705/projeto-de-lei-no-71-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 700.000,00 e dá outras Providências.</t>
   </si>
   <si>
     <t>26729</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26729/projeto-de-lei-no-72-09-10-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26729/projeto-de-lei-no-72-09-10-2024.pdf</t>
   </si>
   <si>
     <t>Alterar emenda parlamentar individual nº012 E nº17 E constante na Lei Municipal nº 2.518, de 19 de dezembro de 2023, que dispõe sobre a Lei orçamentaria anual para o exercício financeiro 2024, E dá outras providências.</t>
   </si>
   <si>
     <t>26765</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26765/projeto-de-lei-n-73-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26765/projeto-de-lei-n-73-2024.pdf</t>
   </si>
   <si>
     <t>Que autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 400.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>26766</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26766/projeto-de-lei-no-74-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26766/projeto-de-lei-no-74-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial no valor de R$ 1.200,000,00 ( um milhão e duzentos mil reais) e dá outras providências.</t>
   </si>
   <si>
     <t>26781</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26781/pl-n-075-2024-loa.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26781/pl-n-075-2024-loa.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Campo Novo do Parecis, Estado de Mato Grosso para o exercício financeiro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>26797</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26797/projeto-de-lei-no-76-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26797/projeto-de-lei-no-76-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 5.050.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>26798</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26798/projeto-de-lei-no-77-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26798/projeto-de-lei-no-77-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 800.000,00 e dá outra providências.</t>
   </si>
   <si>
     <t>26810</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26810/projeto-de-lei-n-78-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26810/projeto-de-lei-n-78-2024.pdf</t>
   </si>
   <si>
     <t>Que autoriza o Poder Executivo Municipal a abrir Credito Adicional Suplementar no valor de R$ 1.525.000.00 (um milhão, quinhentos e vinte e cinco mil reais), e dá outras providências.</t>
   </si>
   <si>
     <t>26812</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26812/projeto-de-lei-n-79-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26812/projeto-de-lei-n-79-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do art. 5º da Lei Nº 2.518/2023,  que estima a receita e fixa a despesa do Município de Campo Novo do Parecis para o exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>26811</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26811/projeto-de-lei-no-80-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26811/projeto-de-lei-no-80-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do art. 6º da Lei n° 2.518/2023, que estima a receita e fixa a despesa do Município de Campo Novo do Parecis para o exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>26853</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26853/pl81-202404112024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26853/pl81-202404112024.pdf</t>
   </si>
   <si>
     <t>Prorrogar o prazo fixado no Art 2º da Lei Municipal nº 1.496, de 09 de Maio de 2012, Que Autoriza o Poder Executivo Municipal doar Imóvel à defensoria Pública do Estado de Mato Grosso, e dá outras Providências.</t>
   </si>
   <si>
     <t>26886</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26886/projeto-de-lei-no-82-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26886/projeto-de-lei-no-82-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional Suplementar no valor de R$ 400.000,00 e dá outra providência.</t>
   </si>
   <si>
     <t>26885</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26885/projeto-de-lei-no-83-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26885/projeto-de-lei-no-83-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional Suplementar no valor de R$ 1.331.967,78 e dá outra providência.</t>
   </si>
   <si>
     <t>26918</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26918/projeto_de_lei_84.2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26918/projeto_de_lei_84.2024.pdf</t>
   </si>
   <si>
     <t>INSTITUI A EMENDA INDIVIDUAL Nº EII-105 E EMENDAS DE BANCADA Nº. 045, 046 E 047 E ALTERA AS EMENDAS INDIVIDUAIS Nº EII-017, 040, 045, 047, 059, 069, 103, 088, 093 E 095 E AS EMENDAS DE BANCADA Nº EIB 008, 012, 017 E 022 CONSTANTES NA LEI MUNICIPAL Nº 2.518, DE 19 DE DEZEMBRO DE 2023, QUE DISPÕE SOBRE A LEI ORÇAMENTARIA ANUAL PARA O EXERCÍCIO FINANCEIRO 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>26919</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26919/projeto_de_lei_85.2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26919/projeto_de_lei_85.2024.pdf</t>
   </si>
   <si>
     <t>INSTITUI A EMENDA INDIVIDUAL DE BANCADA EIB-17 E AS EMENDAS INDIVIDUAIS N° EII-039 E EII-103 CONSTANTE NA LEI MUNICIPAL N° 2.518, DE 19 DE DEZEMBRO DE 2023, QUE DISPÕE SOBRE A LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>26922</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26922/projeto_de_lei_86.2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26922/projeto_de_lei_86.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 250.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>26924</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26924/projeto_de_lei_88.2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26924/projeto_de_lei_88.2024.pdf</t>
   </si>
   <si>
     <t>Altera as emendas individuais Nº EII-045 E 100 constantes na lei Municipal N° 2.518, de 19 dezenove de Dezembro de 2023, que dispõe sobre a Lei Orçamentária Anual para o exercício financeiro 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>26925</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26925/projeto_de_lei_89.2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26925/projeto_de_lei_89.2024.pdf</t>
   </si>
   <si>
     <t>FICAM CRIADAS AS EMENDAS Nº EIB-048 E EII-106 E ALTERADAS AS EMENDAS Nº EIB-007, EIB-010, EII-061 CONSTANTES NA LEI MUNICIPAL Nº 2.518, DE 19 DE DEZEMBRO DE 2023, QUE DISPÕE SOBRE A LEI ORÇAMENTARIA ANUAL PARA O EXERCÍCIO FINANCEIRO 2024, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>26926</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26926/projeto_de_lei_90.2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26926/projeto_de_lei_90.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de_x000D_
 350.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>27162</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Transporte (FMT) no Município de Campo Novo do Parecis e dá outras providências.</t>
   </si>
   <si>
     <t>26927</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26927/projeto_de_lei_93.2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26927/projeto_de_lei_93.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$ 331.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>26928</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26928/projeto_de_lei_94.2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26928/projeto_de_lei_94.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$ 120.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>26929</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26929/projeto_de_lei_95.2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26929/projeto_de_lei_95.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover a desafetação de imóvel que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>27156</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/27156/projeto_lei_n_96_2024_executivo.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/27156/projeto_lei_n_96_2024_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração, compatibilização e adequação da Lei Nº 2.594 de 10 de Outubro de 2024, que dispõe sobre as Diretrizes para a elaboração e a execução da Lei Orçamentária para o exercício financeiro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>26930</t>
   </si>
   <si>
     <t>Altera as emendas impositivas de bancada nº EIB-032 e EIB-038 constantes na Lei Municipal nº 2.518, de 19 de dezembro de 2023, que dispõe sobre a lei orçamentária anual para o exercício financeiro 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>27202</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/27202/projeto_lei_n_98_2024_pl_n_98_2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/27202/projeto_lei_n_98_2024_pl_n_98_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Abrir Crédito Adicional Especial no valor de 868.673,00 e da outras providências;</t>
   </si>
   <si>
     <t>27203</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/27203/projeto_lei_n_99_2024_pl_99_2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/27203/projeto_lei_n_99_2024_pl_99_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a desafetar e a outorgar cessão de uso à associação de som automotivo de Campo Novo do Parecis-MT ASACNP, de imóvel de propriedade do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>25609</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25609/pl-no-672024le.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25609/pl-no-672024le.docx</t>
   </si>
   <si>
     <t>Dispõe sobre as alterações na Lei nº 2.476/2023, que dispõe sobre o quadro de servidores em comissão da Câmara Municipal de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>25610</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25610/pl-no-682024le.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25610/pl-no-682024le.docx</t>
   </si>
   <si>
     <t>Que revoga as Leis n° 306/93, Lei n°335/94, Lei n° 524/97, Lei n° 727/99, Lei n° 734/, Lei n° 893/202, Lei n° 1.463/2011, Lei n° 1.486/2012, Lei n° 1.534/2012, Lei n° 1.660/2014, Lei n° 1.661/2014, Lei n° 1.602/2013, Lei n° 1.684/2014, Lei n° 1.697/2014, Lei n° 1.789/2015, Lei n° 1.864/2017, Lei n° 1.884/2017, Lei n° 2.015/2019, Lei n° 2.074/2019, Lei n° 2.102/2020, Lei n° 2.442/2023, Lei n° 2.477/2023, Lei n° 2.478/2023 e Resoluções n° 024/2012, n° 039/2023 e nº 041/2023.</t>
   </si>
   <si>
     <t>25630</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25630/pl-n-69-le-2024-ver-gringo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25630/pl-n-69-le-2024-ver-gringo.docx</t>
   </si>
   <si>
     <t>Denomina de Escola de Educação Infantil  a jovem aluna Maria Antônia Becker, escola localizada no Bairro Olenka, nesta cidade.</t>
   </si>
   <si>
     <t>25640</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25640/pl-n-070-2024-ver-marciano.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25640/pl-n-070-2024-ver-marciano.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Indígena Mahowawinã da Aldeia Chapada Azul.</t>
   </si>
   <si>
     <t>25664</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25664/pl-no-712024le.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25664/pl-no-712024le.docx</t>
   </si>
   <si>
     <t>Obriga a substituição de sinais sonoros estridentes por sinais musicais ou visuais adequados a estudantes com Transtorno do Espectro Autista (TEA) nos estabelecimentos de ensino localizados no Município Campo Novo do Parecis e estabelece que no perímetro dos estabelecimentos de ensino deverá haver sinalização adequada à proibição do uso de equipamentos sonoros, conforme dispõe a Lei nº 1.971/2018.</t>
   </si>
   <si>
     <t>25665</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25665/projeto-de-lei-no-722024le.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25665/projeto-de-lei-no-722024le.docx</t>
   </si>
   <si>
     <t>Declara de utilidade pública o Clube de Laço Sizenando Martins de Campo Novo do Parecis - MT.</t>
   </si>
   <si>
     <t>25673</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25673/pl-n-073-2024-ver-gringo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25673/pl-n-073-2024-ver-gringo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de vagas de estacionamento preferenciais reservadas às pessoas com Transtorno do Espectro Autista – TEA, sinalizadas com o símbolo mundial da conscientização do autismo.</t>
   </si>
   <si>
     <t>25723</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25723/pl-n-74-2024le.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25723/pl-n-74-2024le.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o direito de toda a mulher a ter acompanhante, pessoa de sua livre escolha, nas consultas e exames, inclusive os ginecológicos, nos estabelecimentos públicos e privados de saúde no município.</t>
   </si>
   <si>
     <t>25738</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25738/pl-75-2024-mesa-diretora-cria-a-vaga-para-agente-administrativo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25738/pl-75-2024-mesa-diretora-cria-a-vaga-para-agente-administrativo.docx</t>
   </si>
   <si>
     <t>Altera a quantidade de vaga de agente administrativo no quadro permanente da câmara municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>25780</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25780/projeto-de-lei-n-076-2024-le-celso-redivo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25780/projeto-de-lei-n-076-2024-le-celso-redivo.docx</t>
   </si>
   <si>
     <t>Denomina “Pista de Caminhada Celso Pasqual Redivo”, a pista de caminhada paralela a Rua Mandacaru no Bairro Jardim Alvorada.</t>
   </si>
   <si>
     <t>25800</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25800/projeto-de-lei-077_2024-le.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25800/projeto-de-lei-077_2024-le.docx</t>
   </si>
   <si>
     <t>Dispõe a realização do censo para diagnóstico de crianças e jovens com transtornos do espectro autista (TEA), matriculados nas escolas do município de Campo Novo do Parecis – MT, e dá outras providencias.</t>
   </si>
   <si>
     <t>25799</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25799/projeto-de-lei-n-78-2024-le-ver-gringo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25799/projeto-de-lei-n-78-2024-le-ver-gringo.docx</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 2.521 de 20 de dezembro de 2023.</t>
   </si>
   <si>
     <t>25829</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25829/projeto-de-lei-792024le.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25829/projeto-de-lei-792024le.docx</t>
   </si>
   <si>
     <t>Institui e inclui no calendário oficial de eventos do município de Campo Novo do Parecis – MT a “Semana Municipal de Conscientização sobre o Transtorno do Espectro Autista”.</t>
   </si>
   <si>
     <t>25833</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/25833/pll_80.2024.ass.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/25833/pll_80.2024.ass.pdf</t>
   </si>
   <si>
     <t>Altera art. 21, 27, 28 e 33, da Lei nº 2.256, de 26 de novembro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>25894</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25894/projeto-de-lei-812024le.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25894/projeto-de-lei-812024le.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da lei municipal nº 2.314/2022, que reestrutura o plano de cargos, carreiras e vencimentos dos servidores efetivos da Câmara Municipal do município de Campo Novo do Parecis e da lei municipal nº 2.476/2023 que dispõe sobre o vencimento dos servidores em comissão da Câmara Municipal de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>25896</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25896/projeto-de-lei-822024le.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25896/projeto-de-lei-822024le.docx</t>
   </si>
   <si>
     <t>26053</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26053/projeto-de-lei-832024le.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26053/projeto-de-lei-832024le.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação dos Feirantes e Pequenos Produtores de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>26083</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26083/projeto-de-lei-842024le.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26083/projeto-de-lei-842024le.docx</t>
   </si>
   <si>
     <t>Institui o Programa "CNH Popular" para facilitar o acesso à Carteira Nacional de Habilitação para cidadãos de baixa renda, e dá outras providências.</t>
   </si>
   <si>
     <t>26393</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26393/projeto-de-lei-n-085-2024-le.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26393/projeto-de-lei-n-085-2024-le.pdf</t>
   </si>
   <si>
     <t>Estabelece função gratificada aos agentes públicos efetivos, conforme disposição na lei federal nº 14.1333/21, e dá outras providências.</t>
   </si>
   <si>
     <t>26767</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26767/projeto-de-lei-n-86-2024-le.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26767/projeto-de-lei-n-86-2024-le.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Cultural G&amp;E Filmes e Produções</t>
   </si>
   <si>
     <t>26818</t>
   </si>
   <si>
     <t>PODER LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26818/projeto-de-lei-87-2024_.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26818/projeto-de-lei-87-2024_.pdf</t>
   </si>
   <si>
     <t>autorizo o Poder Executivo a conceder auxílio financeiro aos portadores de doença renal crônica em tratamento por hemodiálise fora do Município de Campo Novo do Parecis-MT e dá outra providências.</t>
   </si>
   <si>
     <t>26858</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26858/projeto-de-lei-xxxl_2024-declara-utilidade-associacao-caminho-das-nascentes.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26858/projeto-de-lei-xxxl_2024-declara-utilidade-associacao-caminho-das-nascentes.doc</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação de Desenvolvimento Turístico da Região das Nascentes – Caminho das Nascentes.</t>
   </si>
   <si>
     <t>26931</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26931/projeto_de_lei_97.2024.le.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26931/projeto_de_lei_97.2024.le.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Publica a associação Império Futsal Camponovense-AIFC.</t>
   </si>
   <si>
     <t>26880</t>
   </si>
   <si>
     <t>PRMB</t>
   </si>
   <si>
     <t>Projeto de Resolução Bancada</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26880/projeto_de_resolucao_no_19-2024_-_regimento_interno.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26880/projeto_de_resolucao_no_19-2024_-_regimento_interno.doc</t>
   </si>
   <si>
     <t>Estabelece o Regimento Interno da Câmara Municipal de Campo Novo do Parecis, Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>27199</t>
   </si>
   <si>
     <t>PRML</t>
   </si>
   <si>
     <t>Projeto de Resolução Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/27199/projeto_resolucao_n_21_2024_projeto_resolucao_21_2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/27199/projeto_resolucao_n_21_2024_projeto_resolucao_21_2024.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos vereadores da Câmara Municipal de Campo Novo do Parecis para a legislatura 2025/2028, e dá outras providências.</t>
   </si>
   <si>
     <t>25536</t>
   </si>
   <si>
     <t>PRMM</t>
   </si>
   <si>
     <t>Projeto de Resolução Mesa</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25536/projeto-de-resolucao-n-012-2024-revoga-diarias-internacionais-altera-resolucao-0372022.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25536/projeto-de-resolucao-n-012-2024-revoga-diarias-internacionais-altera-resolucao-0372022.docx</t>
   </si>
   <si>
     <t>Revoga Dispositivo Da Resolução Nº 037/2022, Fixa Diárias, De Natureza Indenizatória, A Serem Concedidas Em Razão De Viagens, No Interesse Da Câmara Municipal De Campo Novo Do Parecis, Estabelece Regras De Prestação De Contas E Dá Outras Providências.</t>
   </si>
   <si>
     <t>25682</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25682/projeto-de-resolucao-no-013-2024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25682/projeto-de-resolucao-no-013-2024.docx</t>
   </si>
   <si>
     <t>Altera dispositivos e os anexos I, II e III da Resolução nº 045/2023 de 30 de novembro de 2023, que dispõe sobre a reorganização administrativa da Câmara Municipal de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>25848</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25848/projeto-de-resolucao-0142024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25848/projeto-de-resolucao-0142024.docx</t>
   </si>
   <si>
     <t>Regulamenta o sistema de adiantamento na Câmara Municipal de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>25876</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25876/projeto-de-resolucao-n-14l_2024-altera-a-resolucao-013-2010-1.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25876/projeto-de-resolucao-n-14l_2024-altera-a-resolucao-013-2010-1.docx</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução nº 013/2010, de 28 de junho de 2010, que autoriza o Presidente da Mesa Diretora a emprestar o plenário e dependências da Câmara para o fim que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>26210</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26210/projeto-de-resolucao-162024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26210/projeto-de-resolucao-162024.docx</t>
   </si>
   <si>
     <t>Regulamenta as hipóteses de contratação direta disciplinadas pela Lei Federal nº 14.133 de 1º de abril de 2021, no âmbito da Câmara Municipal de Vereadores de Campo Novo do Parecis/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>26211</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26211/projeto-de-resolucao-172024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26211/projeto-de-resolucao-172024.docx</t>
   </si>
   <si>
     <t>Regulamenta as diretrizes para designação e atuação dos agentes públicos de que trata a Lei Federal nº 14.133/2021, no âmbito da Câmara Municipal de Campo Novo do Parecis/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>26328</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26328/projeto-de-resolucao-182024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26328/projeto-de-resolucao-182024.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de doação/devolução de veículo da Câmara à Prefeitura Municipal de Campo Novo do Parecis/MT e dá outras providências</t>
   </si>
   <si>
     <t>26932</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26932/projeto_de_resolucao_n_20_de_21_de_novembro_de_2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26932/projeto_de_resolucao_n_20_de_21_de_novembro_de_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da "Medalha de Mérito Legislativo" e dá outras providências.</t>
   </si>
   <si>
     <t>26933</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26933/projeto_de_resolucao_21.2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26933/projeto_de_resolucao_21.2024.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos vereadores da Câmara Municipal de Campo Novo do Parecis para a Legislatura 2025/2028, e dá outras providências.</t>
   </si>
   <si>
     <t>25667</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25667/requerimento-1312024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25667/requerimento-1312024.docx</t>
   </si>
   <si>
     <t>Que seja encaminhada à essa Casa de Leis a seguinte  documentação com referência a Secretaria Municipal de Esportes e Lazer: 1) relação dos empenhos emitidos de janeiro à dezembro de 2023; 2) cópia dos processos de pagamento (empenho, nota fiscal com frente e verso, cópia de cheque e outros) referente aos empenhos liquidados de janeiro à dezembro de 2023.</t>
   </si>
   <si>
     <t>25668</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25668/requerimento-1322024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25668/requerimento-1322024.docx</t>
   </si>
   <si>
     <t>Que seja encaminhada à essa Casa de Leis cópia das listas de presença das escolinhas esportivas do nosso município, relativas aos meses de março a dezembro de 2023.</t>
   </si>
   <si>
     <t>25669</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25669/requerimento-1332024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25669/requerimento-1332024.docx</t>
   </si>
   <si>
     <t>Que sejam encaminhadas à essa Casa de Leis, por intermédio da Secretaria Municipal de Esportes e Lazer, as seguintes informações sobre as escolinhas esportivas oferecidas pelo município: modalidade, local, dias, horários, idades e instrutor com sua respectiva formação no Conselho Regional de Educação Física (CREF/MT).</t>
   </si>
   <si>
     <t>25670</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25670/requerimento-1342024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25670/requerimento-1342024.docx</t>
   </si>
   <si>
     <t>Que sejam encaminhadas à essa Casa de Leis, por intermédio da Secretaria Municipal de Esportes e Lazer, as seguintes informações: quais as ações esportivas previstas para o período de fevereiro a dezembro deste ano, em quais modalidades/categorias, e quais materiais esportivos estão disponíveis para serem distribuídos à comunidade.</t>
   </si>
   <si>
     <t>25671</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25671/requerimento-1352024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25671/requerimento-1352024.docx</t>
   </si>
   <si>
     <t>Que seja encaminhada à essa Casa de Leis informações referentes às seguintes Indicações: INDICAÇÃO Nº 309/2023 e INDICAÇÃO Nº 311/2023, encaminhadas segundo Ofício nº 063/2023-GP e protocoladas no dia 27.09.2023; e INDICAÇÃO N° 313/2023, encaminhada segundo Ofício nº 064/2023-GP e protocolada no dia 03.10.2023; todas de iniciativa do Vereador Deilson Lopes Beiral (Gringo).</t>
   </si>
   <si>
     <t>25672</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25672/requerimento-1362024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25672/requerimento-1362024.docx</t>
   </si>
   <si>
     <t>Que seja encaminhada à essa Casa de Leis informações referente à INDICAÇÃO Nº 310/2023, encaminhada segundo Ofício nº 063/2023-GP e protocolada no dia 27.09.2023,  de iniciativa do Vereador Deilson Lopes Beiral (Gringo).</t>
   </si>
   <si>
     <t>25676</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25676/requerimento-1372024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25676/requerimento-1372024.docx</t>
   </si>
   <si>
     <t>Que seja encaminhada à essa Casa de Leis a fila de exames de Tomografia, Mamografia e Ressonância Magnética no SUS pela Central de Regulação deste município.</t>
   </si>
   <si>
     <t>25677</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25677/requerimento-1382024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25677/requerimento-1382024.docx</t>
   </si>
   <si>
     <t>Que seja encaminhada à essa Casa de Leis de que forma é usado o recurso do PAICI e o Relatório de atendimentos realizados no Consórcio de Saúde.</t>
   </si>
   <si>
     <t>25678</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25678/requerimento-1392024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25678/requerimento-1392024.docx</t>
   </si>
   <si>
     <t>Que seja encaminhada à essa Casa de Leis Relatório de cirurgias urológicas realizadas no Hospital Municipal Euclides Horst nos últimos seis meses, contendo o dia, o mês e o respectivo tipo de cirurgia urológica realizada.</t>
   </si>
   <si>
     <t>25679</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>O encaminhamento de ofício ao Deputado Estadual Sebastião Rezende, solicitando a sua interveniência junto ao Ministério do Esporte para viabilização do projeto de implantação da Praça da Juventude nesta cidade.</t>
   </si>
   <si>
     <t>25681</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25681/requerimento-n-141-2023-marcelo-burgel.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25681/requerimento-n-141-2023-marcelo-burgel.docx</t>
   </si>
   <si>
     <t>Que seja encaminhado a esta Casa de Leis informações referente a destinação e aplicação do recurso relacionado ao Projeto de Lei n° 25/2023, que foi aprovado por esta casa, autorizando o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 10.000.000,00, para dar início a construção do novo hospital.</t>
   </si>
   <si>
     <t>25687</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25687/requerimento-1422024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25687/requerimento-1422024.pdf</t>
   </si>
   <si>
     <t>Retirada do Projeto de Lei nº 70/2024-LE, de minha autoria.</t>
   </si>
   <si>
     <t>25700</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25700/requerimento-1442024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25700/requerimento-1442024.docx</t>
   </si>
   <si>
     <t>Que seja encaminhada à essa Casa de Leis cópia das súmulas de todos os jogos realizados pela Secretaria Municipal de Esportes com contratação de empresas terceirizadas de arbitragem no ano de 2023, juntamente com cópia dos contratos das referidas empresas.</t>
   </si>
   <si>
     <t>25701</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>GRINGO, JOAQUIM EQUIP, JOSÉ MARCIANO DA SILVA, VANDERLEI MARCOS PULGA BAIOTO, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25701/requerimento-1442024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25701/requerimento-1442024.docx</t>
   </si>
   <si>
     <t>Que seja encaminhada à essa Casa de Leis informações sobre quais empresas terceirizadas as Secretarias de Infraestrutura, Esporte e Cultura mantém contrato vigente, a quantidade de colaboradores que cada empresa emprega, qual o local de atuação da empresa e os horários que os colaboradores devem cumprir, do ano de 2022, 2023 e 2024.</t>
   </si>
   <si>
     <t>25702</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25702/requerimento-1452024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25702/requerimento-1452024.docx</t>
   </si>
   <si>
     <t>Que seja encaminhada à essa Casa de Leis informações sobre de que forma são realizadas as entregas de cestas básicas pela Secretaria Municipal de Assistência Social e quais os requisitos avaliados para ter esse benefício.</t>
   </si>
   <si>
     <t>25703</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25703/requerimento-1462024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25703/requerimento-1462024.docx</t>
   </si>
   <si>
     <t>Que seja encaminhada à essa Casa de Leis relatório de todos os atendimentos realizados na Secretaria de Assistência Social (CRAS, SACS e na Secretaria).</t>
   </si>
   <si>
     <t>25718</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25718/requerimento-n-147-2024-willian-freitas.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25718/requerimento-n-147-2024-willian-freitas.docx</t>
   </si>
   <si>
     <t>Requeremos informações referente ao cronograma de execução das obras de pavimentação asfáltica e drenagens de águas pluviais na Rua Frei Galvão, no Bairro Boa Esperança, objeto da Indicação nº 22, aprovada em 22.02.2021, de autoria do Ver. Marciano, e do Requerimento n° 69 aprovado no dia 10.11.2022 de minha autoria.</t>
   </si>
   <si>
     <t>25751</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25751/requerimento-148_2024-requerimento-n-148-2024-beito.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25751/requerimento-148_2024-requerimento-n-148-2024-beito.docx</t>
   </si>
   <si>
     <t>Requeiro informações referentes o cronograma de execução das obras de recapeamento asfáltico, no Bairro Nossa Senhora Aparecida, objeto do contrato 114/2023, conforme publicado no portal da transparência da prefeitura.</t>
   </si>
   <si>
     <t>25792</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25792/requerimento-n-149-2024-ver-fabio-do-agem.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25792/requerimento-n-149-2024-ver-fabio-do-agem.docx</t>
   </si>
   <si>
     <t>Requeiro informações sobre a revitalização da pista de caminhada da Rua Sucupira, que se encontra com muito mato ao redor, parquinhos danificados, risco de queda no buraco de escoamento das águas e campinhos de areia com matagal em volta e pouca areia para a prática de esporte no local.</t>
   </si>
   <si>
     <t>25793</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25793/requerimento-n-150-2024-ver-fabio-do-agem.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25793/requerimento-n-150-2024-ver-fabio-do-agem.docx</t>
   </si>
   <si>
     <t>Requeiro informações sobre a revitalização do parquinho da Praça Odenir Ortolan, pois o mesmo se encontra em total situação de abandono, com brinquedos e bancos quebrados, parte do pano colocado no chão está rasgado e por causa das chuvas, muita água acumulada no local, podendo até ter focos de dengue.</t>
   </si>
   <si>
     <t>25796</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25796/requerimento-1512024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25796/requerimento-1512024.docx</t>
   </si>
   <si>
     <t>Que seja encaminhado a essa Casa de Leis informações sobre a fiscalização, notificação e a realização de limpeza dos terrenos públicos municipais.</t>
   </si>
   <si>
     <t>25842</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25842/requerimento-1522024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25842/requerimento-1522024.pdf</t>
   </si>
   <si>
     <t>Vista do Projeto de Lei n° 73/2024-LE, que dispõe sobre a implantação de vagas de estacionamento preferenciais reservadas as pessoas com Transtorno do Espectro Autista - TEA, sinalizadas com o símbolo mundial da conscientização do autismo, pelo prazo de 03 (três dias).</t>
   </si>
   <si>
     <t>25877</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25877/requerimento-n-153-2024-ver-marciano-melhorias-nos-pontos-de-onibus.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25877/requerimento-n-153-2024-ver-marciano-melhorias-nos-pontos-de-onibus.docx</t>
   </si>
   <si>
     <t>Requeiro que seja informado a esta Casa de Leis, se está na programação da prefeitura, a realização de melhorias, ampliações e construções de novos pontos de ônibus no perímetro urbano do município. Se sim, qual a previsão de dar início a essas obras e qual a previsão de conclusão das mesmas.</t>
   </si>
   <si>
     <t>25881</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25881/requerimento-deposito-pneus.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25881/requerimento-deposito-pneus.docx</t>
   </si>
   <si>
     <t>Requeiro, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Sr. Prefeito, o posicionamento da Administração Municipal, através do departamento de vigilância sanitária, com relação ao depósito de pneus, por que tantos pneus cheios de água, fora da cobertura e quais providências vão serem tomadas para organizar o local para a prevenção e combate ao Aedes Aegypti – Dengue, Febre de Chikungunya e Zika Vírus.</t>
   </si>
   <si>
     <t>25929</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25929/requerimento-n-155-2024-ver-willian-freitas.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25929/requerimento-n-155-2024-ver-willian-freitas.docx</t>
   </si>
   <si>
     <t>Requeiro ao Sr. Prefeito Municipal, informações, se a Projeto e se está incluso na programação da Secretaria de Infraestrutura, a realização das obras de pavimentação asfáltica e drenagem de águas pluviais na Rua Projetada 01, no trecho compreendido entre Avenida Olacir de Moraes até a Avenida Amapá no Bairro Olenka.</t>
   </si>
   <si>
     <t>25997</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25997/requerimento-156_2024-requerimento-andarilhos.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25997/requerimento-156_2024-requerimento-andarilhos.docx</t>
   </si>
   <si>
     <t>Informações e providências tomadas com relação aos andarilhos que ficam em frente ao Supermercado Big Master.</t>
   </si>
   <si>
     <t>26054</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26054/requerimento-no-1572024-ver-willian-freitas.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26054/requerimento-no-1572024-ver-willian-freitas.docx</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Prefeito Municipal, se há previsão para a conclusão dos serviços de revitalização da Praça César Rodrigues Caldatto, no Bairro Olenka.</t>
   </si>
   <si>
     <t>26055</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26055/requerimento-157_2024-banheiros-pracas-publicas.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26055/requerimento-157_2024-banheiros-pracas-publicas.doc</t>
   </si>
   <si>
     <t>Requeiro, ouvido o Soberano Plenário, ao Senhor Prefeito Municipal, informações sobre as Indicações 228/2022, 238/2022 e 272/2023, que visa a construções/reformas de banheiros públicos na Praça Odenir Ortolan, Corredor Esportivo Irmãos Martelli e na Praça da Bíblia.</t>
   </si>
   <si>
     <t>26061</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26061/requerimento-no-1592024-ver-jose-marciano-e-satilio-neves.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26061/requerimento-no-1592024-ver-jose-marciano-e-satilio-neves.docx</t>
   </si>
   <si>
     <t>Requeremos informações, se consta na programação da secretaria de infraestrutura juntamente com o departamento de transito, a implantação de faixa elevada em frente ao Centro Hospitalar Parecis Euclides Horst, localizado na Avenida Brasil Centro.</t>
   </si>
   <si>
     <t>26111</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26111/requerimento-1602024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26111/requerimento-1602024.docx</t>
   </si>
   <si>
     <t>Requeiro, ouvido o soberano Plenário, ao Sr. Prefeito, que seja informada a esta Casa de Leis quanto a previsão das obras na nova área cedida para ampliação do cemitério municipal.</t>
   </si>
   <si>
     <t>26115</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26115/limpeza-pracas-publicas.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26115/limpeza-pracas-publicas.docx</t>
   </si>
   <si>
     <t>Requeiro, ouvido o soberano Plenário, ao Sr. Prefeito, que seja informada a esta Casa de Leis quanto a previsão da execução da limpeza nas praças públicas.</t>
   </si>
   <si>
     <t>26119</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26119/requerimento-1622024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26119/requerimento-1622024.docx</t>
   </si>
   <si>
     <t>Requeiro, ouvido o soberano Plenário, ao Sr. Prefeito, que seja informada a esta Casa de Leis sobre a instalação de lixeiras na Praça Dona Leopoldina Thiesen (Praça das Antenas).</t>
   </si>
   <si>
     <t>26178</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26178/requerimento-1632024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26178/requerimento-1632024.docx</t>
   </si>
   <si>
     <t>Que seja encaminhado a essa Casa de Leis informações sobre o planejamento para a execução das festividades de aniversário do município, se há pretensão de realização de show nacional, e se há no eventual planejamento o cumprimento da Lei Municipal nº 2.473/2023, em especial o que  dispõe o §3º do Artigo 1º.</t>
   </si>
   <si>
     <t>26232</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26232/requerimento-1642024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26232/requerimento-1642024.docx</t>
   </si>
   <si>
     <t>Requeiro informações com relação a obra de recapeamento asfáltica do Bairro Nossa Senhora Aparecida, executada pela Empresa Sabre.</t>
   </si>
   <si>
     <t>26260</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>GRINGO, TODOS OS VEREADORES</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26260/requerimento-n-165-2024-gringo-e-demais-vereadores.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26260/requerimento-n-165-2024-gringo-e-demais-vereadores.docx</t>
   </si>
   <si>
     <t>Requeiremos informações ao Poder Executivo Municipal, especificamente à Secretaria responsável pela organização e promoção dos eventos desportivos, sobre os gastos efetuados com a realização dos Jogos das Estrelas.</t>
   </si>
   <si>
     <t>26274</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26274/requerimento-no-166-2024-ver-gringo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26274/requerimento-no-166-2024-ver-gringo.docx</t>
   </si>
   <si>
     <t>Requeiremos informações ao Poder Executivo Municipal, especificamente à Secretaria responsável pela gestão de eventos e despesas públicas, a apresentação de um relatório detalhado dos shows realizados nos últimos três anos, os quais foram contratados com recursos públicos.</t>
   </si>
   <si>
     <t>26275</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26275/requerimento-no-167-2024-ver-gringo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26275/requerimento-no-167-2024-ver-gringo.docx</t>
   </si>
   <si>
     <t>Requeremos informações ao Poder Executivo Municipal, especificamente à Secretaria responsável pela gestão de eventos e despesas públicas, a apresentação de um relatório detalhado das "lives" realizadas no período de 2020 a 2024, as quais foram contratadas com recursos públicos.</t>
   </si>
   <si>
     <t>26268</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26268/requerimento-1682024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26268/requerimento-1682024.docx</t>
   </si>
   <si>
     <t>Que seja encaminhada à essa Casa de Leis informações sobre as emissões de guias de sepultamento por parte da Assistência Social e o Departamento de Tributação.</t>
   </si>
   <si>
     <t>26276</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26276/requerimento-no-169-2024-ver-gringo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26276/requerimento-no-169-2024-ver-gringo.docx</t>
   </si>
   <si>
     <t>Requeremos informações detalhadas sobre todos os recursos públicos destinado para Secretaria de Esporte nos últimos três anos.</t>
   </si>
   <si>
     <t>26279</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26279/creche_boa-esperanca_0506.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26279/creche_boa-esperanca_0506.docx</t>
   </si>
   <si>
     <t>Requeiro que seja informada a esta Casa de Leis quanto a previsão de retomada das obras, conclusão e funcionamento do refeitório da EMEI Jordana Araújo no bairro Boa Esperança.</t>
   </si>
   <si>
     <t>26281</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26281/requerimento-1712024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26281/requerimento-1712024.docx</t>
   </si>
   <si>
     <t>Que seja encaminhada à essa Casa de Leis esclarecimentos sobre o porquê o Dia do Evangélico não está integrado no calendário de eventos do município.</t>
   </si>
   <si>
     <t>26282</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26282/requerimento-1722024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26282/requerimento-1722024.docx</t>
   </si>
   <si>
     <t>Que seja encaminhada à essa Casa de Leis esclarecimentos sobre o porquê não consta no calendário de eventos do município os Jogos do Idoso.</t>
   </si>
   <si>
     <t>26348</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26348/requerimento-no-173-2024-ver-gringo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26348/requerimento-no-173-2024-ver-gringo.docx</t>
   </si>
   <si>
     <t>Requeiro do Senhor Prefeito Municipal, que sejam encaminhado a esta casa de Leis os dados detalhados de gastos com a corrida KIDS do Parecis, realizado nos dias 15 e 16 de junho de 2024.</t>
   </si>
   <si>
     <t>26354</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26354/requerimento-n-174-2024-ver-gringo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26354/requerimento-n-174-2024-ver-gringo.docx</t>
   </si>
   <si>
     <t>Requeiro do Senhor Prefeito Municipal, que seja encaminhado a esta casa de leis, cópias de todas as compras de gramas sintética, especificando a quantidade e valor por metro quadrado ata de preço e empresas fornecedora, dos últimos três anos.</t>
   </si>
   <si>
     <t>26355</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26355/requerimento-n-175-2024-ver-gringo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26355/requerimento-n-175-2024-ver-gringo.docx</t>
   </si>
   <si>
     <t>Requeremos, que sejam encaminhado a esta casa de leis, Informações detalhadas sobre os licenciamentos concedidos para a extração de cascalho no município, especificando: Data de emissão das licenças; nome da empresa ou entidade responsável pela extração; localização das áreas licenciadas. Qual o engenheiro responsável pela avaliação técnica das áreas de extração de cascalho, conforme exigido pelos órgãos ambientais competentes. Notificações ambientais recebidas pelo Executivo Municipal referentes às atividades de extração de cascalho, incluindo; data de recebimento das notificações; natureza das irregularidades apontadas, se houver; valor remuneratório estipulado para os serviços prestados pelo Geólogo responsável pela elaboração dos licenciamentos para extração de cascalho.</t>
   </si>
   <si>
     <t>26372</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26372/requerimento-n-176-2024-ver-gringo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26372/requerimento-n-176-2024-ver-gringo.docx</t>
   </si>
   <si>
     <t>Requeremos ao Senhor Prefeito Municipal, que sejam encaminhado a esta casa de leis, as seguintes informações; 1°- Relação detalhada dos valores atualmente disponíveis nas contas da Prefeitura Municipal de Campo Novo do Parecis. 2° -Detalhamento dos valores aplicados em fundos, aplicações financeiras ou outras formas de investimento disponíveis, especificando as instituições financeiras onde estão aplicados os recursos; 3° - Justificativa da atual política de investimentos da Prefeitura Municipal, incluindo os critérios adotados para a escolha das instituições financeiras e dos tipos de investimentos realizados.</t>
   </si>
   <si>
     <t>26381</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26381/requerimento-n-177-2024-ver-gringo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26381/requerimento-n-177-2024-ver-gringo.docx</t>
   </si>
   <si>
     <t>Requeremos do Poder Executivo, Informações acerca dos motivos pelos quais o Município de Campo Novo do Parecis ainda não aderiu aos programas "Minha Casa Minha Vida" do Governo Federal e ao programa estadual de casas populares.</t>
   </si>
   <si>
     <t>26414</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26414/requerimento-n-178-2024-ver-gringo.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26414/requerimento-n-178-2024-ver-gringo.docx</t>
   </si>
   <si>
     <t>Requeremos do Senhor Prefeito Municipal através da secretaria de infraestrutura, informações de  quanto milhões já veio do Governo do Estado para ser investido na obra de pavimentação da linha Santa Maria.</t>
   </si>
   <si>
     <t>26547</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>GRINGO, JOSÉ MARCIANO DA SILVA, VANDERLEI MARCOS PULGA BAIOTO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26547/requerimento-1792024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26547/requerimento-1792024.docx</t>
   </si>
   <si>
     <t>Que envie seguintes informações quanto a gestão administrativa e financeira do Centro Hospitalar Parecis Euclides Horst (CHP) e da Secretaria de Saúde._x000D_
 1. relatório mensal de quantas cirurgias foram feitas no ano de 2024 no Hospital e encaminhadas pela secretaria. _x000D_
 2. relatório mensal de quantas remoções foram feitas, para qual cidade e qual equipe que acompanhou.; _x000D_
 3. relatório das despesas com pagamentos de médicos em remoção de pacientes. _x000D_
 4. relatório das despesas dos serviços de manutenção do hospital._x000D_
 5. relatório de quantas cirurgias foram feitas de joelho, qual o valor pago em cada procedimento e qual fomento foi utilizado. _x000D_
 6. relatório das despesas do hospital que a secretaria de saúde paga além dos repasses feitos.</t>
   </si>
   <si>
     <t>26549</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26549/requerimento-1802024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26549/requerimento-1802024.docx</t>
   </si>
   <si>
     <t>Que seja encaminhada à essa Casa de Leis contrato entre a prefeitura e a Instituição Social São Lucas e quais os serviços contratos._x000D_
 1. planilha de gastos com medicamentos (farmácia), material de limpeza, oxigênio, alimentação, escritório, energia entre outros gastos._x000D_
 2. relatório dos procedimentos contratados e realizados por mês no ano 2024._x000D_
 3. relatório da folha de pagamento dos funcionários que prestam serviço no hospital e comprovantes de recolhimento de impostos trabalhistas._x000D_
 4. relatório de funcionamento dos equipamentos, raio-x, tomógrafo, oxímetro dentre outros e de quem é a responsável pela manutenção._x000D_
 5. relatório dos pagamentos de impostos em geral com seus devidos comprovantes.</t>
   </si>
   <si>
     <t>26548</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26548/requerimento-1812024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26548/requerimento-1812024.docx</t>
   </si>
   <si>
     <t>que seja encaminhada à essa Casa de Leis relatório pormenorizado sobre todos os atendimento e consultas médicas feitas por mês, qual o critério de utilizado para os atendimentos. Requer ainda a descrição das doenças por quantidade de pacientes durante o ano de 2024</t>
   </si>
   <si>
     <t>26550</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26550/requerimento-1822024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26550/requerimento-1822024.docx</t>
   </si>
   <si>
     <t>Sr. Prefeito, por intermédio da Secretaria Municipal de Assistência Social, um relatório detalhado  sobre a quantidade de famílias atendidas com cestas básicas no ano de 2024.</t>
   </si>
   <si>
     <t>26599</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26599/requerimento-183-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26599/requerimento-183-2024.pdf</t>
   </si>
   <si>
     <t>Requeremos ao Sr. Prefeito relatório detalhado sobre os atendimentos realizados pelo conselho tutelar neste ano de 2024.</t>
   </si>
   <si>
     <t>26613</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26613/requerimento-2024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26613/requerimento-2024.docx</t>
   </si>
   <si>
     <t>o encaminhamento a esta Casa de Leis as seguintes informações referentes, a promulgação da Lei Municipal nº 2.523, que dispõe sobre a obrigatoriedade do alinhamento e identificação de cabos e fiação aérea, bem como a remoção dos excedentes e sem uso, instalados por empresas que operem no município de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>26657</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26657/requerimento-ano-2024-emendas-parlamentares.doc</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26657/requerimento-ano-2024-emendas-parlamentares.doc</t>
   </si>
   <si>
     <t>que seja informada esta Casa de Leis sobre os convênios com recursos provenientes de emendas parlamentares individuais e às emendas de bancada:</t>
   </si>
   <si>
     <t>26723</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26723/requerimento-no-186.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26723/requerimento-no-186.docx</t>
   </si>
   <si>
     <t>ao Sr. Prefeito, por intermédio da Secretaria Municipal de Saúde os nomes dos Fiscais do contrato do Município com o Instituição Social São Lucas e cópias dos relatórios assinados por eles.</t>
   </si>
   <si>
     <t>26813</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26813/requerimento-n-187-2024-marciano.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26813/requerimento-n-187-2024-marciano.docx</t>
   </si>
   <si>
     <t>que seja informada esta Casa de Leis quanto informações referentes à região ampliada do cemitério municipal.</t>
   </si>
   <si>
     <t>26814</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26814/requerimento-n188-2024-ver-marciano.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26814/requerimento-n188-2024-ver-marciano.docx</t>
   </si>
   <si>
     <t>Que seja informada esta Casa de Leis quanto informações referentes à revitalização e ampliação da rodoviária municipal.</t>
   </si>
   <si>
     <t>26824</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26824/terrenos.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26824/terrenos.docx</t>
   </si>
   <si>
     <t>Levantamento dos lotes e quadras em Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>26883</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26883/requerimento-no-190.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26883/requerimento-no-190.docx</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Prefeito Municipal, por intermédio da Secretaria de Finanças que envie a essa casa de Leis Relatório de Uso das Emendas Impositivas de 2023 e 2024.</t>
   </si>
   <si>
     <t>26941</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26941/requerimento_191.2024.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26941/requerimento_191.2024.docx</t>
   </si>
   <si>
     <t>Requeremos, ouvido o soberano Plenário, a CONVOCAÇÃO de todo Secretariado do Poder executivo, para estar realizando juntamente com a equipe técnica da prefeitura, a apresentação da LOA de 2025 – Lei Orçamentária Anual, em Audiência Pública que acontecerá no dia 29 de novembro de 2024 as 18 horas no Plenário da Câmara Municipal.</t>
   </si>
   <si>
     <t>26450</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26450/projeto-de-resolucao-no16-2024-substitutivo.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26450/projeto-de-resolucao-no16-2024-substitutivo.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Resolução Nº 16/2024 - Regulamenta as hipóteses de contratação direta disciplinadas pela Lei Federal nº 14.133 de 1º de abril de 2021, no âmbito da Câmara Municipal de Vereadores de Campo Novo do Parecis/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>26632</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26632/projeto-sunstitivo-lei-no-57-2024.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26632/projeto-sunstitivo-lei-no-57-2024.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei Nº 57/2024 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 1.241.034,65  E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3951,68 +3951,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26480/parecer-conjunto-pl-n-39-2024-cljrf-cfo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26258/parecer-conjunto-pl-332024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26224/parecer-conjunto-pl-312024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26028/parecer-cljrf-pl-052024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26265/parecer-cfo-pl-812024le.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26163/parecer-cljrf-pl-172024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26263/parecer-cljrf-pl-812024le.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25629/indicacao-332-2024-estacionamento-motos-hospital.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25633/indicacao-pintura-de-faixas.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25634/faixa-de-pedestre-real.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25663/indicacao-325_2024-estacionamento-av-brasil.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25696/indicacao-verador-joaquim-equip-estacionamento-em-frente-escola-parecis.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25720/indicacao-n-327-2024-ver-gringo.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25719/indicacao-n-327-2024-vereador-willian-freitas.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25741/indicacao-330_2024-indicacao-pintura-de-faixas.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25742/indicacao-231_2024-meios-fios-distrito.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25748/indicacao-no-332-2024-ver-joaquim.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25752/indicacao-n-333-2024-ver-fabio-do-agem.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25791/indicacao-n-334-2024-ver-gringo.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25806/indicacao-no-335-2024-abilio-alves.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25812/indicacao-no-336-2024-abilio-alves.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25813/indicacao-n-337-2024-ver-gringo.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25828/implantacao-de-academia-de-ginastica-parque-infantil-e-bebedouros-na-praca-cesar-rodrigues-caldatto-no-bairro-olenka.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25867/indicacao-339-drone.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25872/indicacao-3402024.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25879/indicacao-3412024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25880/indicacao-3422024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25928/indicacao-n-343-ver-willian-freitas.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25963/indicacao-no-344-2024-abilio-alves.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25964/indicacao-no-345-2024-abilio-alves.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25965/indicacao-n-346-2024-ver-gringo.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26001/indicacao-leite-materno.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26012/indicacao-n-348-2024-vereador-fabio.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26014/indicacao-3492024.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26015/posto-saude-olenka.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26056/indicacao-n-351-2024-ver-aldair-dos-santos-souza.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26082/indicacao-n-352-2024-vereador-vanderlei-baioto.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26113/indicacao-3532024.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26120/indicacao-3542024.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26121/indicacao-3552024.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26122/indicacao-3562024.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26125/indicacao-3572024.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26142/indicacao-3582024.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26143/indicacao-3592024.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26144/redutores-velocidade.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26153/indicacao-3612024.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26154/indicacao-3622024.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26173/praca_boaesperanca.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26231/indicacao-n-364-ver-willian-freitas.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26269/indicacao-ecoponto-distrito.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26270/indicacao-seguranca-hospital.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26271/indicacao-3672024.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26278/escola_antonio-pereira_0506.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26655/indicacao-iluminacao-rio-de-janeiro.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26696/indicacao-370_2024-pista-de-caminha-dmr.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26697/indicacao-324_2024-faixa-de-pedestre-amazonas.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26722/indicacao-no-372.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26799/indicacao-no-373.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26940/indicacao_374.2024.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25522/mocao-de-aplausos-n-72-2024-ver-willian-freitas.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25726/mocao-2024-robotica.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25772/mocao-de-aplausos-n-075-2024-ver-gringo.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25953/mocao-de-aplausos-772024.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25962/mocao-de-aplausos-n-078-2024-ver-gringo.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26005/mocao-de-aplausos-n-079-2024-ver-vanderlei-baioto.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26041/mocao-de-aplausos-no-80-2024-ver-satilio-neves.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26048/mocao-de-aplausos-n-81-2024-ver-sat-lio-neves.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26079/mocao-de-aplausos-822024.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26103/lapo_esporte.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26110/mocao-de-aplausos-842024.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26177/mocao-de-aplausos-852024.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26280/mocao-ajuda-rs.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26807/mocao-de-aplauso-furquim.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26822/sos-rio-grande-sul.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26823/mocao-2024-ctg-lucas-correcao.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26826/mocao-de-aplauso-eleicoes-2024-baioto.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26937/mocao_de_aplausos_95.2024.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26938/mocao_de_aplausos_96.2024.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26939/mocao_de_aplausos_97.2024.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25955/projeto-indicativo-072024.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26829/projeto_de_decreto_69.2024.comissao.contas_2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25607/proj-dec-leg-552024le.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25632/projeto-de-decreto-legislativo-no-55-2024-le-ten-cel-roberto-menegotto.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25691/proj-dec-leg-572024-erica.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25692/projeto-decreto-n-58-2024-ver-gringo.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25693/proj-dec-leg-592024-amailza.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25724/proj-dec-leg-602024-clenir.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25728/proj-dec-leg-612024-cassia.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25694/projeto-decreto-n-62-2024-ver-gringo.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25712/proj-dec-leg-642024-angelica.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25816/proj-dec-leg-652024-silvia.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25815/proj-dec-leg-662024-elizelma.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25847/proj-dec-leg-672024-patricia.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25865/proj-dec-leg-682024-adriana.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26942/projeto_de_decreto_70.2024.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26935/projeto_de_decreto_71.2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26073/plc-no-01-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26074/plc-n-02-2024-executivo.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26199/projeto-de-lei-complementar-032024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26200/projeto-de-lei-complementar-042024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26728/projeto-de-lei-no-05-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26760/projeto-de-lei-complementar-06-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26761/projeto-de-lei-complentar-07-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26808/projeto-de-lei-complementar-n-08-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25625/pl-n-01-2024-executivo.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25622/pl-n02-2024-executivo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25650/pl-n-03-2024-executivo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25636/pl-n-04-2024-executivo.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25690/projeto-de-lei-052024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25757/projeto-de-062024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25753/projeto-de-lei-0072024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25831/projeto-de-lei-n-08-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25855/projeto-de-lei-092024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25852/projeto-de-lei-102024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25856/projeto-de-lei-112024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25950/projeto-de-lei-122024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25886/projeto-de-lei-132024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25885/projeto-de-lei-142024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25951/projeto-de-lei-152024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26013/projeto-de-lei-162024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26000/pl-n-017-2024-executivo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25990/projeto-de-lei-182024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25992/projeto-de-lei-192024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26009/pl-no-20-2024-executivo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26078/projeto-de-lei-212024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26068/pl-n-22-2024-executivo.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26067/pl-n-23-2024-executivo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26069/pl-n-24-2024-executivo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26117/projeto-de-lei-252024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26152/projeto-de-lei-262024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26204/projeto-de-lei-272024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26172/projeto-de-lei-282024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26158/projeto-de-lei-292024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26198/projeto-de-lei-302024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26205/projeto-de-lei-n-31-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26234/projeto-de-lei-332024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26253/projeto-de-lei-342024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26254/projeto-de-lei-352024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26255/projeto-de-lei-362024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26277/projeto-de-lei-372024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26364/projeto-de-lei-n-38-2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26394/projeto-de-lei-n-39-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26397/projeto-de-lei-n-40-2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26396/pl-n-041-2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26441/pl-n-042-2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26445/pl-n-043-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26458/pl-n-44-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26459/pl-n-45-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26465/pl-n-046-2024-executivo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26534/projeto-de-lei-no-47-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26535/projeto-de-lei-n-48-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26515/projeto-de-lei-no-49-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26543/projeto-de-lei-no-50-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26539/projeto-de-lei-no-51-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26538/projeto-de-lei-no-52-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26579/projeto-de-lei-no-53-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26559/projeto-de-lei-no-58-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26558/lei-no-59-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26576/projeto-de-lei-no-56-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26582/projeto-de-lei-no-57-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26596/projeto-de-lei-n-59-2024-ldo.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26615/projeto-de-lei-n-60-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26624/projeto-de-lei-no-61-2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26636/projeto-de-lei-no-62-2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26635/projeto-de-lei-no-63-2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26651/projeto-de-lei-no-64-2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26652/projeto-de-lei-no-65-2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26653/projeto-de-lei-no-66-2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26654/projeto-de-lei-no-67-2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26687/projeto-de-lei-no-68-2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26689/projeto-de-lei-no-69-2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26700/projeto-de-lei-no-70-2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26705/projeto-de-lei-no-71-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26729/projeto-de-lei-no-72-09-10-2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26765/projeto-de-lei-n-73-2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26766/projeto-de-lei-no-74-2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26781/pl-n-075-2024-loa.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26797/projeto-de-lei-no-76-2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26798/projeto-de-lei-no-77-2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26810/projeto-de-lei-n-78-2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26812/projeto-de-lei-n-79-2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26811/projeto-de-lei-no-80-2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26853/pl81-202404112024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26886/projeto-de-lei-no-82-2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26885/projeto-de-lei-no-83-2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26918/projeto_de_lei_84.2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26919/projeto_de_lei_85.2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26922/projeto_de_lei_86.2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26924/projeto_de_lei_88.2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26925/projeto_de_lei_89.2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26926/projeto_de_lei_90.2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26927/projeto_de_lei_93.2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26928/projeto_de_lei_94.2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26929/projeto_de_lei_95.2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/27156/projeto_lei_n_96_2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/27202/projeto_lei_n_98_2024_pl_n_98_2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/27203/projeto_lei_n_99_2024_pl_99_2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25609/pl-no-672024le.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25610/pl-no-682024le.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25630/pl-n-69-le-2024-ver-gringo.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25640/pl-n-070-2024-ver-marciano.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25664/pl-no-712024le.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25665/projeto-de-lei-no-722024le.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25673/pl-n-073-2024-ver-gringo.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25723/pl-n-74-2024le.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25738/pl-75-2024-mesa-diretora-cria-a-vaga-para-agente-administrativo.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25780/projeto-de-lei-n-076-2024-le-celso-redivo.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25800/projeto-de-lei-077_2024-le.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25799/projeto-de-lei-n-78-2024-le-ver-gringo.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25829/projeto-de-lei-792024le.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/25833/pll_80.2024.ass.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25894/projeto-de-lei-812024le.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25896/projeto-de-lei-822024le.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26053/projeto-de-lei-832024le.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26083/projeto-de-lei-842024le.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26393/projeto-de-lei-n-085-2024-le.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26767/projeto-de-lei-n-86-2024-le.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26818/projeto-de-lei-87-2024_.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26858/projeto-de-lei-xxxl_2024-declara-utilidade-associacao-caminho-das-nascentes.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26931/projeto_de_lei_97.2024.le.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26880/projeto_de_resolucao_no_19-2024_-_regimento_interno.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/27199/projeto_resolucao_n_21_2024_projeto_resolucao_21_2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25536/projeto-de-resolucao-n-012-2024-revoga-diarias-internacionais-altera-resolucao-0372022.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25682/projeto-de-resolucao-no-013-2024.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25848/projeto-de-resolucao-0142024.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25876/projeto-de-resolucao-n-14l_2024-altera-a-resolucao-013-2010-1.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26210/projeto-de-resolucao-162024.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26211/projeto-de-resolucao-172024.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26328/projeto-de-resolucao-182024.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26932/projeto_de_resolucao_n_20_de_21_de_novembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26933/projeto_de_resolucao_21.2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25667/requerimento-1312024.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25668/requerimento-1322024.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25669/requerimento-1332024.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25670/requerimento-1342024.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25671/requerimento-1352024.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25672/requerimento-1362024.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25676/requerimento-1372024.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25677/requerimento-1382024.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25678/requerimento-1392024.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25681/requerimento-n-141-2023-marcelo-burgel.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25687/requerimento-1422024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25700/requerimento-1442024.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25701/requerimento-1442024.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25702/requerimento-1452024.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25703/requerimento-1462024.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25718/requerimento-n-147-2024-willian-freitas.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25751/requerimento-148_2024-requerimento-n-148-2024-beito.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25792/requerimento-n-149-2024-ver-fabio-do-agem.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25793/requerimento-n-150-2024-ver-fabio-do-agem.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25796/requerimento-1512024.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25842/requerimento-1522024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25877/requerimento-n-153-2024-ver-marciano-melhorias-nos-pontos-de-onibus.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25881/requerimento-deposito-pneus.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25929/requerimento-n-155-2024-ver-willian-freitas.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25997/requerimento-156_2024-requerimento-andarilhos.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26054/requerimento-no-1572024-ver-willian-freitas.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26055/requerimento-157_2024-banheiros-pracas-publicas.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26061/requerimento-no-1592024-ver-jose-marciano-e-satilio-neves.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26111/requerimento-1602024.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26115/limpeza-pracas-publicas.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26119/requerimento-1622024.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26178/requerimento-1632024.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26232/requerimento-1642024.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26260/requerimento-n-165-2024-gringo-e-demais-vereadores.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26274/requerimento-no-166-2024-ver-gringo.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26275/requerimento-no-167-2024-ver-gringo.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26268/requerimento-1682024.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26276/requerimento-no-169-2024-ver-gringo.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26279/creche_boa-esperanca_0506.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26281/requerimento-1712024.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26282/requerimento-1722024.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26348/requerimento-no-173-2024-ver-gringo.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26354/requerimento-n-174-2024-ver-gringo.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26355/requerimento-n-175-2024-ver-gringo.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26372/requerimento-n-176-2024-ver-gringo.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26381/requerimento-n-177-2024-ver-gringo.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26414/requerimento-n-178-2024-ver-gringo.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26547/requerimento-1792024.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26549/requerimento-1802024.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26548/requerimento-1812024.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26550/requerimento-1822024.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26599/requerimento-183-2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26613/requerimento-2024.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26657/requerimento-ano-2024-emendas-parlamentares.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26723/requerimento-no-186.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26813/requerimento-n-187-2024-marciano.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26814/requerimento-n188-2024-ver-marciano.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26824/terrenos.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26883/requerimento-no-190.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26941/requerimento_191.2024.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26450/projeto-de-resolucao-no16-2024-substitutivo.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26632/projeto-sunstitivo-lei-no-57-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26480/parecer-conjunto-pl-n-39-2024-cljrf-cfo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26258/parecer-conjunto-pl-332024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26224/parecer-conjunto-pl-312024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26028/parecer-cljrf-pl-052024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26265/parecer-cfo-pl-812024le.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26163/parecer-cljrf-pl-172024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26263/parecer-cljrf-pl-812024le.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25629/indicacao-332-2024-estacionamento-motos-hospital.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25633/indicacao-pintura-de-faixas.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25634/faixa-de-pedestre-real.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25663/indicacao-325_2024-estacionamento-av-brasil.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25696/indicacao-verador-joaquim-equip-estacionamento-em-frente-escola-parecis.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25720/indicacao-n-327-2024-ver-gringo.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25719/indicacao-n-327-2024-vereador-willian-freitas.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25741/indicacao-330_2024-indicacao-pintura-de-faixas.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25742/indicacao-231_2024-meios-fios-distrito.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25748/indicacao-no-332-2024-ver-joaquim.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25752/indicacao-n-333-2024-ver-fabio-do-agem.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25791/indicacao-n-334-2024-ver-gringo.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25806/indicacao-no-335-2024-abilio-alves.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25812/indicacao-no-336-2024-abilio-alves.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25813/indicacao-n-337-2024-ver-gringo.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25828/implantacao-de-academia-de-ginastica-parque-infantil-e-bebedouros-na-praca-cesar-rodrigues-caldatto-no-bairro-olenka.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25867/indicacao-339-drone.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25872/indicacao-3402024.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25879/indicacao-3412024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25880/indicacao-3422024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25928/indicacao-n-343-ver-willian-freitas.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25963/indicacao-no-344-2024-abilio-alves.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25964/indicacao-no-345-2024-abilio-alves.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25965/indicacao-n-346-2024-ver-gringo.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26001/indicacao-leite-materno.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26012/indicacao-n-348-2024-vereador-fabio.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26014/indicacao-3492024.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26015/posto-saude-olenka.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26056/indicacao-n-351-2024-ver-aldair-dos-santos-souza.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26082/indicacao-n-352-2024-vereador-vanderlei-baioto.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26113/indicacao-3532024.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26120/indicacao-3542024.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26121/indicacao-3552024.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26122/indicacao-3562024.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26125/indicacao-3572024.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26142/indicacao-3582024.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26143/indicacao-3592024.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26144/redutores-velocidade.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26153/indicacao-3612024.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26154/indicacao-3622024.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26173/praca_boaesperanca.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26231/indicacao-n-364-ver-willian-freitas.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26269/indicacao-ecoponto-distrito.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26270/indicacao-seguranca-hospital.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26271/indicacao-3672024.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26278/escola_antonio-pereira_0506.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26655/indicacao-iluminacao-rio-de-janeiro.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26696/indicacao-370_2024-pista-de-caminha-dmr.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26697/indicacao-324_2024-faixa-de-pedestre-amazonas.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26722/indicacao-no-372.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26799/indicacao-no-373.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26940/indicacao_374.2024.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25522/mocao-de-aplausos-n-72-2024-ver-willian-freitas.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25726/mocao-2024-robotica.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25772/mocao-de-aplausos-n-075-2024-ver-gringo.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25953/mocao-de-aplausos-772024.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25962/mocao-de-aplausos-n-078-2024-ver-gringo.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26005/mocao-de-aplausos-n-079-2024-ver-vanderlei-baioto.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26041/mocao-de-aplausos-no-80-2024-ver-satilio-neves.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26048/mocao-de-aplausos-n-81-2024-ver-sat-lio-neves.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26079/mocao-de-aplausos-822024.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26103/lapo_esporte.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26110/mocao-de-aplausos-842024.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26177/mocao-de-aplausos-852024.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26280/mocao-ajuda-rs.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26807/mocao-de-aplauso-furquim.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26822/sos-rio-grande-sul.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26823/mocao-2024-ctg-lucas-correcao.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26826/mocao-de-aplauso-eleicoes-2024-baioto.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26937/mocao_de_aplausos_95.2024.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26938/mocao_de_aplausos_96.2024.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26939/mocao_de_aplausos_97.2024.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25955/projeto-indicativo-072024.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26829/projeto_de_decreto_69.2024.comissao.contas_2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25607/proj-dec-leg-552024le.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25632/projeto-de-decreto-legislativo-no-55-2024-le-ten-cel-roberto-menegotto.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25691/proj-dec-leg-572024-erica.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25692/projeto-decreto-n-58-2024-ver-gringo.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25693/proj-dec-leg-592024-amailza.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25724/proj-dec-leg-602024-clenir.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25728/proj-dec-leg-612024-cassia.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25694/projeto-decreto-n-62-2024-ver-gringo.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25712/proj-dec-leg-642024-angelica.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25816/proj-dec-leg-652024-silvia.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25815/proj-dec-leg-662024-elizelma.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25847/proj-dec-leg-672024-patricia.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25865/proj-dec-leg-682024-adriana.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26942/projeto_de_decreto_70.2024.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26935/projeto_de_decreto_71.2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26073/plc-no-01-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26074/plc-n-02-2024-executivo.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26199/projeto-de-lei-complementar-032024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26200/projeto-de-lei-complementar-042024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26728/projeto-de-lei-no-05-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26760/projeto-de-lei-complementar-06-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26761/projeto-de-lei-complentar-07-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26808/projeto-de-lei-complementar-n-08-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25625/pl-n-01-2024-executivo.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25622/pl-n02-2024-executivo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25650/pl-n-03-2024-executivo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25636/pl-n-04-2024-executivo.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25690/projeto-de-lei-052024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25757/projeto-de-062024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25753/projeto-de-lei-0072024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25831/projeto-de-lei-n-08-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25855/projeto-de-lei-092024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25852/projeto-de-lei-102024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25856/projeto-de-lei-112024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25950/projeto-de-lei-122024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25886/projeto-de-lei-132024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25885/projeto-de-lei-142024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25951/projeto-de-lei-152024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26013/projeto-de-lei-162024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26000/pl-n-017-2024-executivo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25990/projeto-de-lei-182024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25992/projeto-de-lei-192024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26009/pl-no-20-2024-executivo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26078/projeto-de-lei-212024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26068/pl-n-22-2024-executivo.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26067/pl-n-23-2024-executivo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26069/pl-n-24-2024-executivo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26117/projeto-de-lei-252024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26152/projeto-de-lei-262024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26204/projeto-de-lei-272024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26172/projeto-de-lei-282024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26158/projeto-de-lei-292024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26198/projeto-de-lei-302024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26205/projeto-de-lei-n-31-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26234/projeto-de-lei-332024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26253/projeto-de-lei-342024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26254/projeto-de-lei-352024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26255/projeto-de-lei-362024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26277/projeto-de-lei-372024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26364/projeto-de-lei-n-38-2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26394/projeto-de-lei-n-39-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26397/projeto-de-lei-n-40-2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26396/pl-n-041-2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26441/pl-n-042-2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26445/pl-n-043-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26458/pl-n-44-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26459/pl-n-45-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26465/pl-n-046-2024-executivo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26534/projeto-de-lei-no-47-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26535/projeto-de-lei-n-48-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26515/projeto-de-lei-no-49-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26543/projeto-de-lei-no-50-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26539/projeto-de-lei-no-51-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26538/projeto-de-lei-no-52-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26579/projeto-de-lei-no-53-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26559/projeto-de-lei-no-58-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26558/lei-no-59-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26576/projeto-de-lei-no-56-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26582/projeto-de-lei-no-57-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26596/projeto-de-lei-n-59-2024-ldo.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26615/projeto-de-lei-n-60-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26624/projeto-de-lei-no-61-2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26636/projeto-de-lei-no-62-2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26635/projeto-de-lei-no-63-2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26651/projeto-de-lei-no-64-2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26652/projeto-de-lei-no-65-2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26653/projeto-de-lei-no-66-2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26654/projeto-de-lei-no-67-2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26687/projeto-de-lei-no-68-2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26689/projeto-de-lei-no-69-2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26700/projeto-de-lei-no-70-2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26705/projeto-de-lei-no-71-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26729/projeto-de-lei-no-72-09-10-2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26765/projeto-de-lei-n-73-2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26766/projeto-de-lei-no-74-2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26781/pl-n-075-2024-loa.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26797/projeto-de-lei-no-76-2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26798/projeto-de-lei-no-77-2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26810/projeto-de-lei-n-78-2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26812/projeto-de-lei-n-79-2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26811/projeto-de-lei-no-80-2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26853/pl81-202404112024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26886/projeto-de-lei-no-82-2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26885/projeto-de-lei-no-83-2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26918/projeto_de_lei_84.2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26919/projeto_de_lei_85.2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26922/projeto_de_lei_86.2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26924/projeto_de_lei_88.2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26925/projeto_de_lei_89.2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26926/projeto_de_lei_90.2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26927/projeto_de_lei_93.2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26928/projeto_de_lei_94.2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26929/projeto_de_lei_95.2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/27156/projeto_lei_n_96_2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/27202/projeto_lei_n_98_2024_pl_n_98_2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/27203/projeto_lei_n_99_2024_pl_99_2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25609/pl-no-672024le.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25610/pl-no-682024le.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25630/pl-n-69-le-2024-ver-gringo.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25640/pl-n-070-2024-ver-marciano.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25664/pl-no-712024le.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25665/projeto-de-lei-no-722024le.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25673/pl-n-073-2024-ver-gringo.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25723/pl-n-74-2024le.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25738/pl-75-2024-mesa-diretora-cria-a-vaga-para-agente-administrativo.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25780/projeto-de-lei-n-076-2024-le-celso-redivo.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25800/projeto-de-lei-077_2024-le.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25799/projeto-de-lei-n-78-2024-le-ver-gringo.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25829/projeto-de-lei-792024le.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/25833/pll_80.2024.ass.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25894/projeto-de-lei-812024le.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25896/projeto-de-lei-822024le.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26053/projeto-de-lei-832024le.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26083/projeto-de-lei-842024le.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26393/projeto-de-lei-n-085-2024-le.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26767/projeto-de-lei-n-86-2024-le.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26818/projeto-de-lei-87-2024_.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26858/projeto-de-lei-xxxl_2024-declara-utilidade-associacao-caminho-das-nascentes.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26931/projeto_de_lei_97.2024.le.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26880/projeto_de_resolucao_no_19-2024_-_regimento_interno.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/27199/projeto_resolucao_n_21_2024_projeto_resolucao_21_2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25536/projeto-de-resolucao-n-012-2024-revoga-diarias-internacionais-altera-resolucao-0372022.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25682/projeto-de-resolucao-no-013-2024.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25848/projeto-de-resolucao-0142024.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25876/projeto-de-resolucao-n-14l_2024-altera-a-resolucao-013-2010-1.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26210/projeto-de-resolucao-162024.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26211/projeto-de-resolucao-172024.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26328/projeto-de-resolucao-182024.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26932/projeto_de_resolucao_n_20_de_21_de_novembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26933/projeto_de_resolucao_21.2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25667/requerimento-1312024.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25668/requerimento-1322024.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25669/requerimento-1332024.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25670/requerimento-1342024.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25671/requerimento-1352024.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25672/requerimento-1362024.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25676/requerimento-1372024.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25677/requerimento-1382024.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25678/requerimento-1392024.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25681/requerimento-n-141-2023-marcelo-burgel.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25687/requerimento-1422024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25700/requerimento-1442024.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25701/requerimento-1442024.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25702/requerimento-1452024.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25703/requerimento-1462024.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25718/requerimento-n-147-2024-willian-freitas.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25751/requerimento-148_2024-requerimento-n-148-2024-beito.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25792/requerimento-n-149-2024-ver-fabio-do-agem.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25793/requerimento-n-150-2024-ver-fabio-do-agem.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25796/requerimento-1512024.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25842/requerimento-1522024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25877/requerimento-n-153-2024-ver-marciano-melhorias-nos-pontos-de-onibus.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25881/requerimento-deposito-pneus.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25929/requerimento-n-155-2024-ver-willian-freitas.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/25997/requerimento-156_2024-requerimento-andarilhos.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26054/requerimento-no-1572024-ver-willian-freitas.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26055/requerimento-157_2024-banheiros-pracas-publicas.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26061/requerimento-no-1592024-ver-jose-marciano-e-satilio-neves.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26111/requerimento-1602024.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26115/limpeza-pracas-publicas.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26119/requerimento-1622024.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26178/requerimento-1632024.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26232/requerimento-1642024.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26260/requerimento-n-165-2024-gringo-e-demais-vereadores.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26274/requerimento-no-166-2024-ver-gringo.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26275/requerimento-no-167-2024-ver-gringo.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26268/requerimento-1682024.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26276/requerimento-no-169-2024-ver-gringo.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26279/creche_boa-esperanca_0506.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26281/requerimento-1712024.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26282/requerimento-1722024.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26348/requerimento-no-173-2024-ver-gringo.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26354/requerimento-n-174-2024-ver-gringo.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26355/requerimento-n-175-2024-ver-gringo.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26372/requerimento-n-176-2024-ver-gringo.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26381/requerimento-n-177-2024-ver-gringo.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26414/requerimento-n-178-2024-ver-gringo.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26547/requerimento-1792024.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26549/requerimento-1802024.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26548/requerimento-1812024.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26550/requerimento-1822024.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26599/requerimento-183-2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26613/requerimento-2024.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26657/requerimento-ano-2024-emendas-parlamentares.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26723/requerimento-no-186.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26813/requerimento-n-187-2024-marciano.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26814/requerimento-n188-2024-ver-marciano.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26824/terrenos.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26883/requerimento-no-190.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2024/26941/requerimento_191.2024.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26450/projeto-de-resolucao-no16-2024-substitutivo.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/./sapl/public/materialegislativa/2024/26632/projeto-sunstitivo-lei-no-57-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H304"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="205.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="199.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="198.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>