--- v0 (2026-02-16)
+++ v1 (2026-04-05)
@@ -10,989 +10,2103 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="598" uniqueCount="313">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1350" uniqueCount="682">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>28096</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>EMM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>CLJRF - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28096/emenda_modificativa_n07-2026_cljrf.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28096/emenda_modificativa_n07-2026_cljrf.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Municipal de Políticas sobre Drogas - COMPOD e o Fundo Municipal de Políticas sobre Drogas - FUMPOD, consolidando normas e dando outras providências.</t>
   </si>
   <si>
     <t>28097</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28097/emenda_modificativa_n08-2026_cljrf.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28097/emenda_modificativa_n08-2026_cljrf.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Municipal de Defesa dos Direitos da Pessoa Idosa e o Fundo Municipal de Apoio à Política do Idoso - FUMAPI, consolidando normas e dando outras providências.</t>
   </si>
   <si>
+    <t>28159</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28159/emenda_modificativa_n09-2026_cljrf.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 18/2026, que autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 2.805.090,17, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28197</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>EmCj</t>
+  </si>
+  <si>
+    <t>Emenda Conjunta</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28197/emenda_conjunta_n05-2026_cljrf.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Conjunta ref. ao PL Nº 22/2026 Que dispõe sobre modificação e criação de Emendas Parlamentares, Individuais e de Bancada, constantes de anexos próprios da Lei Orçamentária Anual.</t>
+  </si>
+  <si>
     <t>28071</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>BAIOTO, DR. ANDREI, DRIKA LIMA, GRINGO</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28071/indicacao_183.2026.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28071/indicacao_183.2026.pdf</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo que estude a viabilidade de criar e implementar um Programa Municipal de Elaboração Gratuita de Projetos Arquitetônicos Residenciais, destinado aos moradores do município de Campo Novo do Parecis que possuam terreno devidamente regularizado e não disponham de condições financeiras para contratar profissional legalmente habilitado.</t>
   </si>
   <si>
     <t>28074</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>GRINGO, BAIOTO, BEITO MACHADINHO, DR. ANDREI, DRIKA LIMA, ELIAS BARRIGA, JOAQUIM EQUIP, MILTON SOARES, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28074/indicacao_184.2026.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28074/indicacao_184.2026.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo Municipal a implantação de quebra-molas ou redutores de velocidade na Rua Mandacaru, no Bairro Jardim Alvorada, no trecho compreendido entre a Avenida Mato Grosso até a Rua Sucupira, no município de Campo Novo do Parecis – MT.</t>
   </si>
   <si>
     <t>28075</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28075/indicacao_185.2026.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28075/indicacao_185.2026.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo a implantação de uma área de lazer destinada às crianças, idosos e famílias, no Bairro Jardim Itália II, no município de Campo Novo do Parecis – MT.</t>
   </si>
   <si>
     <t>28076</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>JOAQUIM EQUIP, DRIKA LIMA, ELIAS BARRIGA, GRINGO, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28076/indicacao_186.2026.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28076/indicacao_186.2026.pdf</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo que estude a viabilidade de criar um Auxílio Saúde aos Servidores Públicos Municipais, como forma de valorização do funcionalismo e de promoção do bem-estar físico e social daqueles que exercem suas funções em prol da administração pública e da população.</t>
   </si>
   <si>
     <t>28078</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28078/indicacao_187.2026.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28078/indicacao_187.2026.pdf</t>
   </si>
   <si>
     <t>Indicamos a necessidade de construção de um Abrigo Público Municipal para idosos em situação de risco, no município de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>28080</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>ELIAS BARRIGA, BEITO MACHADINHO, DR. ANDREI, JOAQUIM EQUIP, MILTON SOARES, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28080/indicacao_188.2026.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28080/indicacao_188.2026.pdf</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a necessidade de implantação de estacionamento no canteiro central da Avenida Ceará, entre as Ruas Juriti e das Garças, de frente ao estabelecimento “Josuel Gás”, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>28082</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28082/indicacao_189.2026.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28082/indicacao_189.2026.pdf</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo o cercamento e implantação de sinalização de segurança no piscinão, localizado no Bairro Jardim das Palmeiras, bem como pista de caminhada no seu entorno.</t>
   </si>
   <si>
     <t>28094</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>JOAQUIM EQUIP, BAIOTO, BEITO MACHADINHO, DR. ANDREI, DRIKA LIMA, ELIAS BARRIGA, GRINGO, MILTON SOARES, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28094/indicacao_190.2026.ass.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28094/indicacao_190.2026.ass.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo a necessidade de construção de estacionamento ao lado do CRAS, localizado na Rua São Thomaz, Bairro Boa Esperança.</t>
   </si>
   <si>
     <t>28099</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28099/indicacao_191.2026.ass.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28099/indicacao_191.2026.ass.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo, através da Secretaria Municipal de Saúde, a implantação do curso de Auxiliar de Saúde Bucal (ASB) no Município de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>28100</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28100/indicacao_192.2026.ass.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28100/indicacao_192.2026.ass.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, a capacitação em atendimento e tratamento de feridas, destinada aos profissionais da rede municipal de saúde.</t>
   </si>
   <si>
     <t>28104</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28104/indicacao_193.2026.ass.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28104/indicacao_193.2026.ass.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo a construção de estacionamento oblíquo na Avenida Lions Internacional, no trecho compreendido entre a Rua São Paulo (em frente à Casa Mortuária) e a rua Bahia (fundos da Unidade de Reabilitação - UDR), como forma de continuidade do estacionamento já existente no corredor esportivo.</t>
   </si>
   <si>
     <t>28109</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28109/indicacao_194.2026.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28109/indicacao_194.2026.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo Municipal a criação e implantação de um Abrigo Animal Municipal em Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>28110</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>BAIOTO, DR. ANDREI, DRIKA LIMA, GRINGO, JOAQUIM EQUIP</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28110/indicacao_195.2026.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28110/indicacao_195.2026.pdf</t>
   </si>
   <si>
     <t>Indicamos a reforma de todos os pontos de ônibus dos bairros do município de Campo Novo do Parecis, bem como a construção de novos abrigos em pontos estratégicos, especialmente no bairro Jardim Itália.</t>
   </si>
   <si>
+    <t>28129</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>BEITO MACHADINHO</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28129/indicacao_196.2026.ass.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal e ao setor competente a adoção das providências necessárias para a construção de ciclovia no canteiro central da Avenida Rio de Janeiro, bem como, de pista de caminhada na lateral da Avenida Tancredo Neves.</t>
+  </si>
+  <si>
+    <t>28145</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>MILTON SOARES, BEITO MACHADINHO, DR. ANDREI, DRIKA LIMA, ELIAS BARRIGA, GRINGO, JOAQUIM EQUIP, WILLIAN FREITAS</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28145/indicacao_197.2026.ass.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Poder Executivo que faça planejamento e adote as providências necessárias para a implantação de faixa elevada para travessia de pedestres na Rua São Paulo, na parte posterior da Praça Alviar Rother, nas proximidades dos quiosques de alimentação, visando garantir maior segurança aos munícipes.</t>
+  </si>
+  <si>
+    <t>28153</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>BAIOTO</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28153/indicacao_198.2026.ass.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal a doação de um terreno ao Projeto Social Casa das Marias para que a entidade possa ampliar e fortalecer suas atividades sociais desenvolvidas no município.</t>
+  </si>
+  <si>
+    <t>28154</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>WILLIAN FREITAS, BEITO MACHADINHO, DR. ANDREI, ELIAS BARRIGA, JOAQUIM EQUIP, MILTON SOARES</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28154/indicacao_199.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Poder Executivo a viabilização de estudo para implantação de câmeras e/ou equipamentos de monitoramento com tecnologia capaz de identificar e autuar veículos que emitam ruídos excessivos provenientes de motores ou escapamentos adulterados, visando reduzir a poluição sonora, promover o sossego público e fortalecer a fiscalização no município.</t>
+  </si>
+  <si>
+    <t>28165</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28165/indicacao_200.2026.ass.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a criação e construção de um hemocentro no município de Campo Novo do Parecis.</t>
+  </si>
+  <si>
+    <t>28168</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>MILTON SOARES, BEITO MACHADINHO, DR. ANDREI, ELIAS BARRIGA, JOAQUIM EQUIP, WILLIAN FREITAS</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28168/indicacao_201.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicam ao Poder Executivo Municipal a necessidade de instalação de um quebra-molas (redutor de velocidade) na Rua 5, no cruzamento com a Rua 8, no bairro Parque dos Girassóis, neste município.</t>
+  </si>
+  <si>
+    <t>28190</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Indicamos ao Poder Executivo Municipal a contratação de vigilância especializada, instalação de sistema de videomonitoramento e adoção de outras medidas de segurança nas escolas da rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>28192</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28192/indicacao_203.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Poder Executivo Municipal a construção de uma quadra de esportes e a implantação de um parquinho infantil na Escola Municipal Jardim das Palmeiras, com a devida instalação de estrutura adequada para a prática de atividades esportivas, recreativas e educacionais, bem como a disponibilização de brinquedos apropriados para o lazer dos alunos.</t>
+  </si>
+  <si>
+    <t>28193</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28193/indicacao_204.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Poder Executivo Municipal a aquisição de um veículo destinado ao atendimento das demandas da área de esportes do município, a fim de garantir melhores condições logísticas para o desenvolvimento das atividades esportivas.</t>
+  </si>
+  <si>
     <t>28054</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>MOCA</t>
   </si>
   <si>
     <t>Moção Aplauso</t>
   </si>
   <si>
-    <t>MILTON SOARES, BEITO MACHADINHO, DR. ANDREI, DRIKA LIMA, ELIAS BARRIGA, GRINGO, JOAQUIM EQUIP, WILLIAN FREITAS</t>
-[...2 lines deleted...]
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28054/mocao_de_aplausos_76.2026.ass.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28054/mocao_de_aplausos_76.2026.ass.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Policial Militar Cabo Thiago Jardim, pelo ato de bravura, sensibilidade e elevado espírito humanitário demonstrados ao agir com equilíbrio emocional, empatia e diálogo, conseguindo evitar um suicídio e preservar uma vida, evidenciando o compromisso da Polícia Militar com a proteção da vida, a promoção da segurança pública e o respeito à dignidade humana.</t>
   </si>
   <si>
     <t>28072</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28072/mocao_de_aplausos_77.2026.ass.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28072/mocao_de_aplausos_77.2026.ass.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Secretaria Municipal de Infraestrutura, extensivo a todos os seus servidores, colaboradores e parceiros, pelas relevantes ações desenvolvidas no exercício de 2025, que refletem zelo com o patrimônio público e compromisso com o bem-estar da coletividade.</t>
   </si>
   <si>
     <t>28103</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28103/mocao_de_aplausos_78.2026.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28103/mocao_de_aplausos_78.2026.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Polícia Militar Ambiental, em reconhecimento às relevantes ações desenvolvidas na região de Campo Novo do Parecis, especialmente no combate aos crimes ambientais e na fiscalização ambiental.</t>
   </si>
   <si>
     <t>28111</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28111/mocao_de_aplausos_79.2026.ass.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Serviço de Atendimento Móvel de Urgência – SAMU, pelo relevante trabalho realizado no ano anterior, consistente na capacitação de profissionais da rede municipal de ensino, em cumprimento à Lei nº 13.722/2018, conhecida como Lei Lucas, no município de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>28112</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>BAIOTO</t>
-[...2 lines deleted...]
-    <t>Luiz Augusto Ferres Shimidt</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28112/mocao_de_aplausos_80.2026.ass.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao Sr. Luiz Augusto Ferres Schimith, representante do Ministério Público, em reconhecimento à sua relevante atuação na viabilização e entrega de um veículo à Associação de Pais e Amigos dos Excepcionais (APAE).</t>
+  </si>
+  <si>
+    <t>28142</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>MILTON SOARES, BAIOTO, BEITO MACHADINHO, DR. ANDREI, DRIKA LIMA, ELIAS BARRIGA, GRINGO, JOAQUIM EQUIP, WILLIAN FREITAS</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28142/mocao_de_aplausos_81.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos aos atletas Théo Zordan Lemes e Geovanna Pinheiro de Araújo, bem como ao Sensei Ronan Rafael Barbosa de Almeida, pela convocação para integrar a Delegação Brasileira que representará o país no 14º Campeonato Mundial de Karatê WUKF 2026, promovido pela Confederação Brasileira de Karatê Interestilos (CBKI), a ser realizado na cidade de Cluj-Napoca, Romênia.</t>
+  </si>
+  <si>
+    <t>28164</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>GRINGO</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos para a Sra. Everly Soares Rosiak</t>
+  </si>
+  <si>
+    <t>28173</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28173/mocao_de_aplausos_83.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos aos senhores Alexandre Garcia, Bruno Eduardo Pereira e Elusmar Maggi Scheffer, em reconhecimento aos relevantes serviços prestados ao esporte no município de Campo Novo do Parecis.</t>
+  </si>
+  <si>
+    <t>28178</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28178/mocao_de_aplausos_84.2026.ass.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao senhor João Felipe Ventura Corrêa em reconhecimento à sua participação na Primeira Etapa do Campeonato Estadual Matogrossense de Tiro na cidade de Rondonópolis, no Clube de Tiro Marechal Rondon - CTMR.</t>
+  </si>
+  <si>
+    <t>28179</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28179/mocao_de_aplausos_85.2026.ass.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos aos envolvidos no processo de implantação do modelo cívico-militar na Escola Estadual Cívico-Militar Madre Tarcila, situada no município de Campo Novo do Parecis – MT.</t>
+  </si>
+  <si>
+    <t>28191</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>GRINGO, ELIAS BARRIGA</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28191/mocao_de_aplausos_86.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à equipe gestora, aos professores e a todos os servidores da Escola Municipal Jardim das Palmeiras, pelo destaque obtido no Programa Alfabetiza MT, com a conquista do 2º lugar no TOP 10 dos melhores Professores Alfabetizadores da Região.</t>
+  </si>
+  <si>
+    <t>28194</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28194/mocao_de_aplausos_87.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos aos atletas, técnicos e equipe de karatê de Campo Novo do Parecis, participantes do 5º Copa Sparta Karatê Championship, realizado no município de Sinop-MT, pelos relevantes resultados alcançados com a conquista de 1º, 2º e 3º lugares, destacando-se pelo desempenho esportivo, disciplina e dedicação, bem como pelo importante papel na promoção do esporte, da cidadania e da formação de jovens em nosso município.</t>
+  </si>
+  <si>
+    <t>28201</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28201/mocao_de_aplausos_88.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos aos funcionários da Escola Municipal de Educação Infantil Hestha Beata K. Heidemann, em reconhecimento aos relevantes serviços prestados à educação infantil e à comunidade escolar.</t>
+  </si>
+  <si>
+    <t>28202</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28202/mocao_de_aplausos_89.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos aos profissionais da Escola Municipal Itamarati Norte, em reconhecimento à dedicação, ao comprometimento e à relevante contribuição para a educação e o desenvolvimento da comunidade escolar.</t>
+  </si>
+  <si>
+    <t>28203</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28203/mocao_de_aplausos_90.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos aos profissionais da EMEI Reino Encantado, em reconhecimento à dedicação, ao amor e ao compromisso com a educação infantil, contribuindo de forma significativa para a formação das crianças e o fortalecimento da comunidade.</t>
+  </si>
+  <si>
+    <t>28204</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28204/mocao_de_aplausos_91.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos aos funcionários da Escola 04 de Julho, em reconhecimento à dedicação incansável, ao compromisso com a educação e ao papel transformador que exercem na formação de cidadãos, contribuindo diariamente para o desenvolvimento humano, social e educacional da comunidade.</t>
+  </si>
+  <si>
+    <t>28205</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28205/mocao_de_aplausos_92.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos aos profissionais da Escola Municipal de Educação Infantil Karine Alves Maforte, em reconhecimento ao trabalho sensível, dedicado e transformador desenvolvido na educação infantil, contribuindo com excelência para a formação das crianças e para o fortalecimento da comunidade escolar.</t>
+  </si>
+  <si>
+    <t>28206</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28206/mocao_de_aplausos_93.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos aos profissionais da Escola Municipal Professor Antonio Pereira, em reconhecimento à dedicação incansável, ao compromisso com a educação pública e à nobre missão de transformar vidas por meio do conhecimento, contribuindo significativamente para o desenvolvimento social e humano da comunidade.</t>
+  </si>
+  <si>
+    <t>28207</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28207/mocao_de_aplausos_94.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos aos profissionais da Escola Municipal José Delfino Campos de Sousa, em reconhecimento ao compromisso, à dedicação e à sensibilidade com que exercem a missão de educar, contribuindo de forma significativa para a formação de cidadãos e para o desenvolvimento da comunidade.</t>
+  </si>
+  <si>
+    <t>28208</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28208/mocao_de_aplausos_95.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos às servidoras da E.M.E.I. Armando Jacinto Brolio, em reconhecimento à dedicação, ao compromisso e ao amor com que exercem suas funções, contribuindo de forma essencial para o desenvolvimento da educação infantil e para a formação das futuras gerações.</t>
+  </si>
+  <si>
+    <t>28209</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28209/mocao_de_aplausos_96.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos às profissionais da EMEI Professora Dolores Maria Backes Funk, em reconhecimento à dedicação, ao cuidado e ao compromisso com a educação infantil, contribuindo de forma essencial para o desenvolvimento humano e social das crianças.</t>
+  </si>
+  <si>
+    <t>28210</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28210/mocao_de_aplausos_97.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos aos servidores da EMEI Jordana Araújo da Silva, em reconhecimento à dedicação, ao comprometimento e ao trabalho humanizado prestado à educação infantil, contribuindo de forma significativa para o desenvolvimento das crianças e o fortalecimento da comunidade.</t>
+  </si>
+  <si>
+    <t>28211</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28211/mocao_de_aplausos_98.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à EMEI Jardim dos Ipês, em reconhecimento ao desenvolvimento de projetos pedagógicos inovadores, com destaque para o projeto da horta escolar, e pela conquista do 1º lugar no Índice de Aprendizado da Educação Infantil, evidenciando a excelência no ensino e o comprometimento com a formação integral das crianças.</t>
+  </si>
+  <si>
+    <t>28212</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>GRINGO, BEITO MACHADINHO, DR. ANDREI, ELIAS BARRIGA, MILTON SOARES, WILLIAN FREITAS</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao evento Elas por Elas – Mulheres que Transformam, realizado em Campo Novo do Parecis, em reconhecimento à valorização e fortalecimento do protagonismo feminino no município.</t>
   </si>
   <si>
     <t>28091</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Projeto Indicativo</t>
   </si>
   <si>
     <t>GRINGO, DRIKA LIMA, ELIAS BARRIGA, JOAQUIM EQUIP, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28091/projeto_indicativo_11.2026.ass.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28091/projeto_indicativo_11.2026.ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção de providências necessárias para criação de auxilio saúde aos servidores Públicos do Poder Executivo, como forma de valorização, funcionalismo e promoção.</t>
   </si>
   <si>
+    <t>28138</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28138/projeto_indicativo_n12-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instalação de abrigos de concreto tipo "c" em pontos estratégicos do município de Campo Novo do Parecis e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28182</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28182/projeto_indicativo_13.2026.ass.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o controle populacional de cães e gatos no Município, mediante esterilização cirúrgica como método oficial de saúde pública; institui normas para registro, vacinação, posse responsável e bem-estar animal; proíbe o extermínio sistemático de animais urbanos; e dá outras providências.</t>
+  </si>
+  <si>
     <t>28081</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>PDLC</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo Comissão</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28081/parecer_conjunto_pdlc_n17-2026.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28081/parecer_conjunto_pdlc_n17-2026.pdf</t>
   </si>
   <si>
     <t>Rejeita o Veto Total aposto ao Projeto de Lei nº 48/2025-LE, de autoria do Vereador Willian Freitas e demais vereadores subscritores, objeto Autógrafo nº 2.379, de 02 de dezembro de 2025.</t>
   </si>
   <si>
+    <t>28156</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28156/projeto_de_decreto_legislativo_de_comissao_-_cljrf_n18-2026.pdf</t>
+  </si>
+  <si>
+    <t>Rejeita o Veto Total aposto ao Projeto de Lei nº 52/2026, de autoria dos Vereadores Elias Barriga, Milton Soares, Beito Machadinho, Dr. Andrei, Joaquim Equip, Drika Lima, Deilson Lopes Beiral (Gringo) e Willian Freitas, objeto Autógrafo nº 2.407, de 10 de fevereiro de 2026.</t>
+  </si>
+  <si>
     <t>28053</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>PDLV</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo Vereador</t>
   </si>
   <si>
     <t>MILTON SOARES</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28053/projeto_de_decreto_35.2026.ass.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28053/projeto_de_decreto_35.2026.ass.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Camponovense a Senhora Marines Accordi Dummel, e dá outras providências.</t>
   </si>
   <si>
+    <t>28163</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>Concede o Título de Mulher Destaque à Senhora Everly Soares Rosiak, por enaltecer o trabalho da Mulher em nosso município.</t>
+  </si>
+  <si>
     <t>28108</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
     <t>Edilson Antônio Piaia</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28108/projeto_de_lei_complementar_1-2026_-_dispoe_sobre_criacao_de_cargo_comissionado_na_secretaria_de_infraestrutura.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28108/projeto_de_lei_complementar_1-2026_-_dispoe_sobre_criacao_de_cargo_comissionado_na_secretaria_de_infraestrutura.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de 1(um) cargo comissionado na estrutura administrativa da Prefeitura de Campo Novo do Parecis, que passa a integrar a Lei Complementar n° 21, de 8 de abril de 2009.</t>
   </si>
   <si>
+    <t>28139</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28139/projeto_de_lei_complementar_02.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação de 1 (um) cargo comissionado na estrutura administrativa da Prefeitura de Campo Novo do Parecis, que passa a integrar a Lei Complementar nº 21, de 8 de abril de 2009.</t>
+  </si>
+  <si>
     <t>28061</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28061/projeto_de_lei_01.2026.completo.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28061/projeto_de_lei_01.2026.completo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 902, de 5 de agosto de 2002, para a inclusão de novos bairros na delimitação oficial dos bairros do Município de Campo Novo do Parecis/MT.</t>
   </si>
   <si>
     <t>28062</t>
   </si>
   <si>
-    <t>2</t>
-[...2 lines deleted...]
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28062/projeto_de_lei_2-2026.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28062/projeto_de_lei_2-2026.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 2.084, de 23 de dezembro de 2019, promovendo a extinção dos cargos de Professor de Educação Básica nível superior - 40 horas e criação de novas vagas de Professor de Educação Básica nível superior - 30 horas, e dá outras providências.</t>
   </si>
   <si>
     <t>28065</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28065/projeto_de_lei_3-2026_-_autoriza_o_chefe_do_poder_executivo_a_firmar_termo_de_cessao_de_uso_de_bem_movel_com_a_associacao_dos_feirantes_e_pequenos_produtores.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28065/projeto_de_lei_3-2026_-_autoriza_o_chefe_do_poder_executivo_a_firmar_termo_de_cessao_de_uso_de_bem_movel_com_a_associacao_dos_feirantes_e_pequenos_produtores.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 3/2026 - Autoriza o Chefe do Poder Executivo Municipal a firmar Termo de Cessão de Uso de Bem Móvel com a Associação dos Feirantes e Pequenos Produtores de Campo Novo do Parecis/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>28066</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28066/projeto_de_lei_04.2026.completo.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28066/projeto_de_lei_04.2026.completo.pdf</t>
   </si>
   <si>
     <t>Cria vaga para o cargo de Técnico em Contabilidade - provimento efetivo - na Lei Ordinária Municipal n° 1.822, de 5 de abril de 2016.</t>
   </si>
   <si>
     <t>28070</t>
   </si>
   <si>
-    <t>5</t>
-[...2 lines deleted...]
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28070/projeto_de_lei_5-2026_-_dispoe_sobre_a_alteracao_da_emenda_parlamentar_individual_n_eii-040_constante_de_anexo_proprio_da_lei_n_2.745-2025.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28070/projeto_de_lei_5-2026_-_dispoe_sobre_a_alteracao_da_emenda_parlamentar_individual_n_eii-040_constante_de_anexo_proprio_da_lei_n_2.745-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Emenda Parlamentar Individual n° EII-040, constante de anexo próprio da Lei n° 2.745, de 29 de dezembro de 2025 (Lei Orçamentária Anual), e dá outras providências.</t>
   </si>
   <si>
     <t>28084</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28084/projeto_de_lei_6-2026_-_dispoe_sobre_o_conselho_municipal_de_politicas_sobre_drogas_-_compod_e_o_fundo_municipal_de_politicas_sobre_drogas_-_fumpod.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28084/projeto_de_lei_6-2026_-_dispoe_sobre_o_conselho_municipal_de_politicas_sobre_drogas_-_compod_e_o_fundo_municipal_de_politicas_sobre_drogas_-_fumpod.pdf</t>
   </si>
   <si>
     <t>28085</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28085/projeto_de_lei_7-2026_-_dispoe_sobre_a_politica_municipal_de_habitacao_de_interesse_social_-_pmhis_atualiza_e_organiza_o_fundo_municipal_de_habitacao_e_interesse_social_-_fmhis.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28085/projeto_de_lei_7-2026_-_dispoe_sobre_a_politica_municipal_de_habitacao_de_interesse_social_-_pmhis_atualiza_e_organiza_o_fundo_municipal_de_habitacao_e_interesse_social_-_fmhis.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 7/2025 - Dispõe sobre a Política Municipal de Habitação de Interesse Social - PMHIS, atualiza e organiza o Fundo Municipal de Habitação e Interesse Social - FMHIS, seus Conselhos, critérios de acesso a programas habitacionais, e dá outras providências.</t>
   </si>
   <si>
     <t>28086</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28086/projeto_de_lei_8-2026_-_dispoe_sobre_o_conselho_municipal_de_defesa_dos_direitos_da_pessoa_idosa_e_o_fundo_municipal_de_apoio_a_politica_do_idoso_-_fumapi.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28086/projeto_de_lei_8-2026_-_dispoe_sobre_o_conselho_municipal_de_defesa_dos_direitos_da_pessoa_idosa_e_o_fundo_municipal_de_apoio_a_politica_do_idoso_-_fumapi.pdf</t>
   </si>
   <si>
     <t>28087</t>
   </si>
   <si>
-    <t>9</t>
-[...2 lines deleted...]
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28087/projeto_de_lei_9-2026_-_concessao_de_direito_real_de_uso_de_bem_imovel_ao_conseg.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28087/projeto_de_lei_9-2026_-_concessao_de_direito_real_de_uso_de_bem_imovel_ao_conseg.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a outorgar Concessão de Direito Real de uso ao Conselho Comunitário de Segurança de Campo Novo do Parecis - CONSEG, e dá outras providências.</t>
   </si>
   <si>
     <t>28088</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28088/projeto_de_lei_10-2026_-abertura_de_creditos_adicionais_suplementares_no_orcamento_vigente_totalizando_r205.00000.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28088/projeto_de_lei_10-2026_-abertura_de_creditos_adicionais_suplementares_no_orcamento_vigente_totalizando_r205.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais suplementares no Orçamento vigente, totalizando o valor de R$ 205.000,00, e dá outras providências.</t>
   </si>
   <si>
     <t>28089</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28089/projeto_de_lei_11-2026_-_abertura_de_creditos_adicionais_suplementares_no_valor_de_r_500.00000.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28089/projeto_de_lei_11-2026_-_abertura_de_creditos_adicionais_suplementares_no_valor_de_r_500.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir créditos adicionais suplementares no Orçamento vigente, totalizando o valor de R$ 500.000,00, e dá outras providências.</t>
   </si>
   <si>
     <t>28098</t>
   </si>
   <si>
-    <t>12</t>
-[...2 lines deleted...]
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28098/projeto_de_lei_12-2026_-_abertura_de_creditos_adicionais_suplementares_no_valor_de_r_3.454.15000.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28098/projeto_de_lei_12-2026_-_abertura_de_creditos_adicionais_suplementares_no_valor_de_r_3.454.15000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir créditos adicionais suplementares no valor de R$ 3.454.150,00, e dá outras providências.</t>
   </si>
   <si>
     <t>28101</t>
   </si>
   <si>
-    <t>13</t>
-[...2 lines deleted...]
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28101/projeto_de_lei_13-2026_-_autoriza_o_poder_executivo_municipal_a_receber_em_doacao_areas_de_propriedade_particular_destinadas_a_ampliacao_e_interligacao_de_vias_publicas.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28101/projeto_de_lei_13-2026_-_autoriza_o_poder_executivo_municipal_a_receber_em_doacao_areas_de_propriedade_particular_destinadas_a_ampliacao_e_interligacao_de_vias_publicas.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 13/2026 - Autoriza o Poder Executivo Municipal a receber em doação áreas de propriedade particular destinadas à ampliação e interligação de vias públicas, e dá outras providências.</t>
   </si>
   <si>
     <t>28102</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28102/projeto_de_lei_14-2026.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28102/projeto_de_lei_14-2026.pdf</t>
   </si>
   <si>
     <t>Altera a Emenda Parlamentar de Bancada EIB-008, constante de anexo próprio da Lei n° 2.745, de 29 de dezembro de 2025 (Lei Orçamentária Anual).</t>
   </si>
   <si>
+    <t>28147</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28147/projeto_de_lei_15-20256-_acrescenta_secao_no_capitulo_i_da_lei_municipal_n_2.691-2025_ppa_2026-2029_agendas_transversais.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta Seção ao Capítulo I da Lei Municipal n° 2.691, de 15 de agosto de 2025, que institui o Plano Plurianual para o período de 2026 a 2029, para dispor sobre Agendas Transversais.</t>
+  </si>
+  <si>
+    <t>28134</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28134/projeto_de_lei_16-2026_-_abertura_de_creditos_adicionais_suplementares_no_valor_de_r_655.00000_saude_2.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no Orçamento vigente, no valor de R$ 655.000,00, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28135</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28135/projeto_de_lei_17-2026_-_altera_o_caput_do_art._17_da_lei_municipal_n__1.273-2008_que_regulamenta_o_transporte_individual_de_passageiros_no_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Altera o caput do art. 17 da Lei Municipal n°  1.273, de 15 de dezembro de 2008, que regulamenta o transporte individual de passageiros no Município de Campo Novo do Parecis/MT.</t>
+  </si>
+  <si>
+    <t>28148</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28148/projeto_de_lei_18-2026_-_abertura_de_credito_adicional_suplementar_no_valor_de_r_2.805.09017_assistencia_social.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 2.805.090,17, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28149</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28149/projeto_de_lei_19-2026_-_abertura_de_credito_adicional_suplementar_no_valor_de_200.00000_parecis_superagro.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de 200.000,00, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28150</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28150/projeto_de_lei_20-2026_-_autoriza_o_poder_executivo_municipal_a_receber_em_doacao_o_imovel_que_especifica_declara_o_interesse_publico_e_a_afetacao_do_bem_como_de_uso_comum_do_povo.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 20/2026 - Autoriza o Poder Executivo Municipal a receber em doação o imóvel que especifica, declara o interesse público e a afetação do bem como de uso comum do povo, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28151</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28151/projeto_de_lei_21-2026_-_abertura_de_credito_adicional_suplementar_no_valor_de_600.00000_turismo.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 600.000,00, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28158</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28158/projeto_de_lei_22-2026_-_dispoe_sobre_a_criacao_e_alteracao_de_emendas_parlamentares_inviduais_e_de_bancada.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe a alteração e criação de Emendas Parlamentares, Individuais e de Bancada,  constantes de anexos próprios da Lei n° 2.745, de 29 de dezembro de 2025 (Lei Orçamentária Anual), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28169</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28169/projeto_de_lei_23-2026_-_altera_dispositivos_da_lei_n_2.474-2023_que_trata_da_estrutura_administrativa_e_funcionamento_do_funsem.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Municipal n° 2.474, de 5 de setembro de 2023, que trata da estrutura administrativa e funcionamento do Fundo de Previdência dos Servidores Públicos Municipais de Campo Novo do Parecis - FUNSEM e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28184</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28184/projeto_de_lei_24-2026_-_abertura_de_credito_adicional_suplementar_no_valor_de_r_2.632.00000_sefin.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 2.632.000,00, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28185</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28185/projeto_de_lei_25-2026_-_abertura_de_credito_adicional_suplementar_no_valor_de_r_3.560.00000_cultura.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir no Orçamento vigente crédito adicional suplementar no valor de R$ 3.560.000,00.</t>
+  </si>
+  <si>
+    <t>28186</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28186/projeto_de_lei_26-2026_-_autoriza_o_poder_executivo_a_firmar_termo_de_fomento_com_o_sindicato_rural_para_realizacao_da_parecis_superagro.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a firmar Termo de Fomento com o Sindicato Rural de Campo Novo do Parecis.</t>
+  </si>
+  <si>
+    <t>28187</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28187/projeto_de_lei_27-2026_-_autoriza_o_poder_executivo_a_firmar_termo_de_cooperacao_tecnica_com_a_fs_i_industria_de_etanol_s.a_para_implantacao_de_trevo_de_acesso.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 27/2026 - Autoriza o Poder Executivo Municipal a firmar Termo de Cooperação Técnica com a empresa FS I Indústria de Etanol S.A., para a execução de obra de implantação de trevo de acesso em estrada municipal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28188</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28188/projeto_de_lei_28-2026_-_abertura_de_credito_adicional_suplementar_no_valor_de_r_1.500.00000_-_sinfra.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir no Orçamento vigente crédito adicional suplementar no valor de R$ 1.500.000,00.</t>
+  </si>
+  <si>
     <t>28059</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>WILLIAN FREITAS, BAIOTO, BEITO MACHADINHO, DR. ANDREI, DRIKA LIMA, ELIAS BARRIGA, GRINGO, JOAQUIM EQUIP, MILTON SOARES</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28059/projeto_de_lei_49.2026.ass.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28059/projeto_de_lei_49.2026.ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Campo Novo do Parecis/MT a executar, de forma excepcional, serviços e obras de drenagem e manejo de águas pluviais em condomínios horizontais oriundos de programas habitacionais de interesse social do Governo Federal, como política pública preventiva de saúde, nos termos do art. 196 da Constituição Federal, quando caracterizado risco à saúde pública, e dá outras providências.</t>
   </si>
   <si>
     <t>28060</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28060/projeto_de_lei_50.2026.ass.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28060/projeto_de_lei_50.2026.ass.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Conselho de Ministros e Lideranças Evangélicas do Parecis – COMEP.</t>
   </si>
   <si>
     <t>28073</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28073/projeto_de_lei_51.2026.ass.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28073/projeto_de_lei_51.2026.ass.pdf</t>
   </si>
   <si>
     <t>Institui a política municipal de proteção e reconhecimento do cão e gato comunitário no município de Campo Novo do Parecis e dá outras providências.</t>
   </si>
   <si>
     <t>28077</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>ELIAS BARRIGA, BEITO MACHADINHO, DR. ANDREI, DRIKA LIMA, GRINGO, JOAQUIM EQUIP, MILTON SOARES, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28077/projeto_de_lei_52.2026.ass.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28077/projeto_de_lei_52.2026.ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de peixes às famílias de baixa renda no município de Campo Novo do Parecis durante a Semana Santa e dá outras providências.</t>
   </si>
   <si>
     <t>28095</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>BEITO MACHADINHO</t>
-[...2 lines deleted...]
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28095/projeto_de_lei_53.2026.le.ass.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28095/projeto_de_lei_53.2026.le.ass.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação dos Catadores de Materiais Recicláveis de Campo Novo do Parecis/MT – RECICAMPO.</t>
   </si>
   <si>
     <t>28105</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>DRIKA LIMA</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28105/projeto_de_lei_-_054.2026_-_drika.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28105/projeto_de_lei_54.2026.le.pdf</t>
   </si>
   <si>
     <t>Que cria diretrizes para que o Poder Executivo institua ações voltadas ao acolhimento humanizado de gestantes que sofreram perda gestacional, perinatal ou neonatal, no âmbito da rede municipal de saúde.</t>
   </si>
   <si>
     <t>28106</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28106/projeto_de_lei_-_055.2026_-_drika.pdf</t>
-[...2 lines deleted...]
-    <t>DISPÕE SOBRE A INSTITUIÇÃO DO PLANO MUNICIPAL PARA A HUMANIZAÇÃO DO PARTO NO ÂMBITO DO MUNICÍPIO DE CAMPO NOVO DO PARECIS E DÁ OUTRAS PROVIDÊNCIAS. (LEI LARISSA POMPERMAYER)</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28106/projeto_de_lei_55.2026.le.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição do Plano Municipal para a humanização do parto no âmbito do Município de Campo Novo do Parecis e dá outras providências. (Lei Larissa Pompermayer)</t>
+  </si>
+  <si>
+    <t>28133</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>BEITO MACHADINHO, BAIOTO, DR. ANDREI, DRIKA LIMA, ELIAS BARRIGA, GRINGO, JOAQUIM EQUIP, MILTON SOARES, WILLIAN FREITAS</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28133/projeto_de_lei_56.2026.le.ass.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Proteção e Bem-Estar Animal (PROBEAN-PARECIS), compreendendo o atendimento veterinário a animais resgatados e o controle humanitário de natalidade de cães e gatos no Município, por meio de castração subsidiada, bem como autoriza o Poder Executivo a celebrar convênios, contratos e parcerias com clínicas veterinárias e entidades de proteção animal; e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28137</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28137/projeto_de_lei_57.2026.le.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa “Atestado Responsável” no âmbito do Município de Campo Novo do Parecis - MT, estabelece critérios e diretrizes para a emissão de atestados médicos nas unidades públicas de saúde e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28143</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28143/projeto_de_lei_58.2026.le.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal do Pastor e da Pastora no Município de  Campo Novo do Parecis e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28144</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28144/projeto_de_lei_59.2026.le.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Departamento Municipal de Assuntos Cristãos no âmbito do Município de e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28146</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28146/projeto_de_lei_60.2026.ass.pdf</t>
+  </si>
+  <si>
+    <t>Institui no Município de Campo Novo do Parecis, o Programa “Ensino do Legislativo” e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28166</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>Institui no calendário oficial do Município de Campo Novo Do Parecis- MT a Semana Municipal do Empreendedorismo e da outras providências.</t>
+  </si>
+  <si>
+    <t>28167</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal “Empresa Amiga da Escola” no Município de Campo Novo do Parecis e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28180</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28180/projeto_de_lei_63.2026.le.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública a Associação Beneficente José Delfino Campos de Souza.</t>
+  </si>
+  <si>
+    <t>28199</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28199/projeto_de_lei_no_64-2026_ver._elias_barriga.docx</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Incentivo à Denúncia de Descarte Irregular de Resíduos Sólidos no município de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>28068</t>
   </si>
   <si>
     <t>PRMM</t>
   </si>
   <si>
     <t>Projeto de Resolução Mesa</t>
   </si>
   <si>
     <t>Mesa Diretora 2026</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28068/projeto_de_resolucao_09.2026.ass.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28068/projeto_de_resolucao_09.2026.ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição e regulamentação do auxílio saúde no âmbito do Poder Legislativo de Campo Novo do Parecis/MT.</t>
   </si>
   <si>
     <t>28090</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28090/projeto_de_resolucao_10.2026.ass.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28090/projeto_de_resolucao_10.2026.ass.pdf</t>
   </si>
   <si>
     <t>Altera o anexo II da Resolução nº 045/2023 de 30 de novembro de 2023, que dispõe sobre a reorganização administrativa da Câmara Municipal de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>28107</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28107/projeto_de_resolucao_11-2026_2.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28107/projeto_de_resolucao_11.2026.ass.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução nº 40, de 06 de março de 2023, que institui o auxílio alimentação no âmbito da Câmara Municipal de Campo Novo do Parecis Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
+    <t>28141</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28141/projeto_de_resolucao_12.2026.ass.pdf</t>
+  </si>
+  <si>
     <t>28052</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28052/requerimento_69.2026.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28052/requerimento_69.2026.pdf</t>
   </si>
   <si>
     <t>Requeremos, ouvido o soberano Plenário, com fundamento no art.23, XIII, da Lei Orgânica Municipal, ao Excelentíssimo Senhor Prefeito Municipal, para que, por intermédio do setor competente, encaminhe a esta Casa de Leis informações completas, detalhadas, circunstanciadas e devidamente documentadas relativas ao Contrato nº 084/2025, firmado entre o Poder Público Municipal e a empresa DLN SERVIÇOS LTDA, especialmente no que se refere à sua execução financeira, operacional e trabalhista.</t>
   </si>
   <si>
     <t>28055</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28055/requerimento_70.2026.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28055/requerimento_70.2026.pdf</t>
   </si>
   <si>
     <t>Requeremos informações ao Poder Executivo Municipal acerca da execução, alcance, resultados financeiros, destinação dos recursos e estratégias de divulgação do Programa de Recuperação Fiscal – REFIS Saúde 2025, bem como comparativo com o REFIS 2023.</t>
   </si>
   <si>
     <t>28056</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28056/requerimento_71.2026.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28056/requerimento_71.2026.pdf</t>
   </si>
   <si>
     <t>Requeremos, ouvido o soberano Plenário, com fundamento no art.23, XIII, da Lei Orgânica Municipal, ao Excelentíssimo Senhor Prefeito Municipal, que encaminhe a esta Casa Legislativa, por meio do setor competente e da Secretaria Municipal de Educação, informações devidamente e formalmente documentadas, e adotadas as providências abaixo relacionadas, referentes ao Concurso Público Municipal nº 001/2024.</t>
   </si>
   <si>
     <t>28057</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28057/requerimento_72.2026.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28057/requerimento_72.2026.pdf</t>
   </si>
   <si>
     <t>Requeremos, ouvido o soberano Plenário, com fundamento no art.23, XIII, da Lei Orgânica Municipal, ao Excelentíssimo Senhor Prefeito Municipal, que encaminhe a esta Casa Legislativa, por meio da Secretaria Municipal de Saúde e do Instituto Hilda Strenger Ribeiro, informações referentes ao Hospital Municipal Euclides Horst.</t>
   </si>
   <si>
     <t>28069</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28069/requerimento_73.2026.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28069/requerimento_73.2026.pdf</t>
   </si>
   <si>
     <t>Requer informações ao Poder Executivo Municipal acerca da interrupção dos serviços de impressão na Administração Municipal, em decorrência do encerramento de contrato ocorrido em janeiro de 2026, bem como sobre a adoção de contratação emergencial, planejamento administrativo, impactos aos serviços públicos, custos envolvidos e providências adotadas para a regularização definitiva do serviço.</t>
   </si>
   <si>
     <t>28092</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>BEITO MACHADINHO, DR. ANDREI, DRIKA LIMA, ELIAS BARRIGA, GRINGO, JOAQUIM EQUIP, MILTON SOARES, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28092/requerimento_74.2026.ass.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28092/requerimento_74.2026.ass.pdf</t>
   </si>
   <si>
     <t>Requeremos, ouvido o soberano Plenário, com fundamento no art.23, XIII, da Lei Orgânica Municipal, ao Excelentíssimo Senhor Prefeito Municipal para que, por intermédio da Secretaria de Saúde, informe se existe planejamento, cronograma ou programa em execução ou previsto para a reforma, manutenção, ampliação ou adequação das Unidades Básicas de Saúde (UBS) do Município.</t>
   </si>
   <si>
     <t>28093</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28093/requerimento_75.2026.ass.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28093/requerimento_75.2026.ass.pdf</t>
   </si>
   <si>
     <t>Requeremos, ouvido o soberano Plenário, com fundamento no art.23, XIII, da Lei Orgânica Municipal, ao Excelentíssimo Senhor Prefeito Municipal para que, por intermédio da Secretaria de Infraestrutura, sejam prestadas informações acerca: das estradas vicinais e das pontes do município, especialmente quanto à existência de cronograma de manutenção, recuperação ou melhorias; e da implantação de sarjetas e meios-fios.</t>
   </si>
   <si>
+    <t>28124</t>
+  </si>
+  <si>
+    <t>CPI01/2025 - COMISSÃO PARLAMENTAR DE INQUÉRITO 001/2025</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28124/requerimento_76.2026.ass.pdf</t>
+  </si>
+  <si>
+    <t>Pedido de dilação de prazo para conclusão dos trabalhos da Comissão Processante</t>
+  </si>
+  <si>
+    <t>28125</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28125/requerimento_77.2026.ass.pdf</t>
+  </si>
+  <si>
+    <t>Requeremos, ouvido o soberano Plenário, com fundamento no art.23, XIII, da Lei Orgânica Municipal, ao Excelentíssimo Senhor Prefeito Municipal para que, encaminhe as seguintes informações sobre a quantidade de cargos comissionados existentes e ocupados por cada Secretaria, contratos de terceirização vigentes, bem como o envio de cópia atualizada da estrutura administrativa do Município.</t>
+  </si>
+  <si>
+    <t>28126</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28126/requerimento_78.2026.ass.pdf</t>
+  </si>
+  <si>
+    <t>Requeremos, ouvido o soberano Plenário, com fundamento no art.23, XIII, da Lei Orgânica Municipal, ao Excelentíssimo Senhor Prefeito Municipal para que, por intermédio da Secretaria de Finanças, para que preste as seguintes informações: sobre a arrecadação municipal dos exercícios de 2024 e 2025, a discriminação das receitas por Secretaria e a previsão orçamentária de gastos para o exercício de 2026, com envio de relatórios oficiais do sistema contábil.</t>
+  </si>
+  <si>
+    <t>28176</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28176/requerimento_79.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeremos ao Poder Executivo Municipal a apresentação de Estudo de Impacto Orçamentário-Financeiro relativo ao Projeto de Lei nº 34/2025, que dispõe sobre a concessão de isenção do Imposto Predial e Territorial Urbano (IPTU) a contribuintes ou seus dependentes acometidos por doença grave ou incapacidade, em conformidade com a Lei de Responsabilidade Fiscal.</t>
+  </si>
+  <si>
+    <t>28177</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28177/requerimento_80.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeremos informações e documentos ao Poder Executivo acerca da arrecadação, gestão e aplicação dos recursos da Contribuição para Custeio do Serviço de Iluminação Pública (CIP) e do Fundo Municipal de Iluminação Pública no município de Campo Novo do Parecis.</t>
+  </si>
+  <si>
+    <t>28200</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28200/requerimento_81.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeremos ao Poder Executivo Municipal informações acerca da quantidade e da localização das áreas públicas disponíveis pertencentes ao Município de Campo Novo do Parecis.</t>
+  </si>
+  <si>
+    <t>28213</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28213/requerimento_82.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeremos, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Excelentíssimo Senhor Prefeito Municipal, para que, por intermédio do setor competente, especialmente da Secretaria Municipal de Infraestrutura, encaminhe a esta Casa de Leis o projeto estrutural e o georreferenciamento da ponte localizada sobre o Rio do Sangue, situada em estrada vicinal aos fundos da usina Coprodia, a qual dá acesso a diversas propriedades rurais.</t>
+  </si>
+  <si>
     <t>28037</t>
   </si>
   <si>
     <t>REQI</t>
   </si>
   <si>
     <t>Requerimento INFORMAÇÕES</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28037/oficio_1-gab-2025-legis_-_resposta_ao_reuquerimento_67-2025.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28037/oficio_1-gab-2025-legis_-_resposta_ao_reuquerimento_67-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N° 1/GAB/2026-LEGIS - RESPOSTA AO REQUERIMENTO 67/2025</t>
   </si>
   <si>
     <t>28038</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28038/auto_de_infracao_compressed_3.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28038/auto_de_infracao_compressed_3.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTO OFÍCIO N° 1/GAB/2026-LEGIS - RESPOSTA AO REQUERIMENTO 67/2025</t>
   </si>
   <si>
     <t>28039</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28039/documentos_isssl_compelemnto_3_2.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28039/documentos_isssl_compelemnto_3_2.pdf</t>
   </si>
   <si>
     <t>28040</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28040/documentos_isssl_4.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28040/documentos_isssl_4.pdf</t>
   </si>
   <si>
     <t>28041</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28041/documentos_isssl_complemento_3.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28041/documentos_isssl_complemento_3.pdf</t>
   </si>
   <si>
     <t>28042</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28042/notificacao_2.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28042/notificacao_2.pdf</t>
   </si>
   <si>
     <t>28043</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28043/img_0001_3.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28043/img_0001_3.pdf</t>
   </si>
   <si>
     <t>28044</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28044/relatorio_vistoria_24.09.25_2.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28044/relatorio_vistoria_24.09.25_2.pdf</t>
   </si>
   <si>
     <t>28045</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28045/sesdic2025151987_1_2.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28045/sesdic2025151987_1_2.pdf</t>
   </si>
   <si>
     <t>28046</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28046/termo_de_apreensao_compressed_2.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28046/termo_de_apreensao_compressed_2.pdf</t>
   </si>
   <si>
     <t>28047</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28047/termo_notificacao_d10261_1.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28047/termo_notificacao_d10261_1.pdf</t>
   </si>
   <si>
     <t>28048</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28048/termo_de_notificacao_1_compressed_1.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28048/termo_de_notificacao_1_compressed_1.pdf</t>
   </si>
   <si>
     <t>28049</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28049/termo_interdicao_d8540_1.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28049/termo_interdicao_d8540_1.pdf</t>
   </si>
   <si>
     <t>28050</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28050/resposta_requerimento_67.2025.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28050/resposta_requerimento_67.2025.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 67/2025</t>
   </si>
   <si>
     <t>28058</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28058/oficio_2-gab-2026-legis_-_encaminhamento_de_leis_a_camara_2.734_a_2.745-lc_158.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28058/oficio_2-gab-2026-legis_-_encaminhamento_de_leis_a_camara_2.734_a_2.745-lc_158.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N° 2/GAB/2025-LEGIS - Encaminhamento de Leis Municipais.</t>
   </si>
   <si>
     <t>28063</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28063/mapa_bairros_27_08_25.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28063/mapa_bairros_27_08_25.pdf</t>
   </si>
   <si>
     <t>ANEXO DO PROJETO DE LEI 1/2026 - Altera a Lei n° 902, de 5 de agosto de 2002, para a inclusão de novos bairros na delimitação oficial dos bairros do Município de Campo Novo do Parecis/MT.</t>
   </si>
   <si>
     <t>28064</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28064/oficio_3-gab-2026-legis_-_convocacao_da_camara_municipal_na_sessao_legislativa_extraordinaria_20-01.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28064/oficio_3-gab-2026-legis_-_convocacao_da_camara_municipal_na_sessao_legislativa_extraordinaria_20-01.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N° 3/GAB/2025-LEGIS - Convocação da Câmara Municipal na sessão legislativa extraordinária.</t>
   </si>
   <si>
     <t>28067</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28067/anexo_projeto_de_lei_4-2026.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28067/anexo_projeto_de_lei_4-2026.pdf</t>
   </si>
   <si>
     <t>ANEXO AO PROJETO DE LEI 4/2025 - Cria vaga para o cargo de Técnico em Contabilidade - provimento efetivo - na Lei Ordinária Municipal n° 1.822, de 5 de abril de 2016.</t>
   </si>
   <si>
+    <t>28113</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28113/oficio_018.2026.smf.pdf</t>
+  </si>
+  <si>
+    <t>Resposta ao Requerimento nº 70/2026</t>
+  </si>
+  <si>
+    <t>28114</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28114/oficio_7-gab-2026-legis_-_resposta_ao_requerimento_69-2026.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO N° 7/GAB/2026-LEGIS - Resposta ao Requerimento 69/2026.</t>
+  </si>
+  <si>
+    <t>28115</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28115/memorando_50-2026_-_sinfra_-_resposta_ao_req_69-2026.pdf</t>
+  </si>
+  <si>
+    <t>COMPLEMENTO OFÍCIO N° 7/GAB/2026-LEGIS - REF. AO REQUERIMENTO 69/2026</t>
+  </si>
+  <si>
+    <t>28116</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28116/oficio_6-gab-2026-legis_-_resposta_ao_requerimento_71-2026.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO N° 6/GAB/2026-LEGIS - Resposta Requerimento 71/2026</t>
+  </si>
+  <si>
+    <t>28117</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28117/oficio_3-gab-2026-legis_-_resposta_ao_requerimento_73-2026.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO N° 3/GAB/2025-LEGIS - Resposta ao Requerimento n° 73/2026</t>
+  </si>
+  <si>
+    <t>28118</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28118/oficio_5-gab-2026-legis_-_resposta_ao_requerimento_72-2026.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO N° 5/GAB/2025-LEGIS - Encainhamento do Requerimento 72/2026</t>
+  </si>
+  <si>
+    <t>28119</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>Anexo resposta ao requerimento 72/2026</t>
+  </si>
+  <si>
+    <t>28120</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28120/req.72.2026.notasfiscais.pdf</t>
+  </si>
+  <si>
+    <t>28121</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28121/req.72.2026.movimento_financeiro_01.pdf</t>
+  </si>
+  <si>
+    <t>28122</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28122/req.72.2026.movimento_financeiro_02.pdf</t>
+  </si>
+  <si>
+    <t>28123</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28123/oficiorequerimentohospital.docx</t>
+  </si>
+  <si>
+    <t>Anexo Resposta Requerimento 72/2026</t>
+  </si>
+  <si>
+    <t>28130</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28130/oficio_8-gab-2026-legis_-_resposta_ao_requerimento_74-2026.pdf</t>
+  </si>
+  <si>
+    <t>Resposta ao Requerimento 74/2026</t>
+  </si>
+  <si>
+    <t>28131</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28131/resposta_requerimento_74.2026.pdf</t>
+  </si>
+  <si>
+    <t>28132</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28132/oficio_8-gab-2026-legis_-_resposta_ao_requerimento_74-2026.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO N° 8/GAB/2026-LEGIS - Resposta ao Requerimento 74/2026</t>
+  </si>
+  <si>
+    <t>28136</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28136/oficio_9-gab-2026-legis_-_resposta_ao_requerimento_75-2026.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO N° 9/GAB/2026-LEGIS - resposta ao Requerimento 75/2026</t>
+  </si>
+  <si>
+    <t>28157</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28157/oficio_11-gab-2026-legis_-_alteracoes_no_projeto_de_lei_18-2026.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO N° 11/GAB/2026-LEGIS      _x000D_
+Assunto:  Alterações no Projeto de Lei 18/2026, que autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 2.805.090,17, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28160</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28160/oficio_12-gab-2026-legis_-_resposta_ao_requerimento_78-2026.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO N° 12/GAB/2026-LEGIS -  resposta ao Requerimento 78/2026</t>
+  </si>
+  <si>
+    <t>28161</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28161/documentacao_em_resposta_ao_requerimento_78-2026.pdf</t>
+  </si>
+  <si>
+    <t>Complemento de informações referente ao Requerimento 78/2026.</t>
+  </si>
+  <si>
+    <t>28162</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28162/oficio_11-gab-2026-legis_-_resposta_ao_requerimento_77-2026.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO N° 11/GAB/2026-LEGIS  - Resposta ao Requerimento 77/2026.</t>
+  </si>
+  <si>
+    <t>28170</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28170/oficio_13-gab-2026-legis_-_resposta_ao_oficio_n_003-2026_-_comissao_parlamentar_de_inquerito_n_001-2025..pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO N° 13/GAB/2026-LEGIS  _x000D_
+Assunto:  Resposta ao OFÍCIO N° 003/2026 - Comissão Parlamentar de Inquérito n° 001/2025.</t>
+  </si>
+  <si>
+    <t>28171</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28171/relatorio_de_auditoria_no_001-2021_-_uci.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO N° 13/GAB/2026-LEGIS      _x000D_
+Assunto:  Resposta ao OFÍCIO N° 003/2026 - Comissão Parlamentar de Inquérito n° 001/2025. _x000D_
+Relatório de Auditoria n° 001/2021 - Assunto: Avaliação dos Controles Internos em nível de atividade - Contrato de Gestão CHP - ISSRV - Instituto Social Saúde e Resgate a Vida.</t>
+  </si>
+  <si>
+    <t>28172</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28172/relatorio_de_verificacao_no_002-2023_-_uci.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO N° 13/GAB/2026-LEGIS      _x000D_
+Assunto:  Resposta ao OFÍCIO N° 003/2026 - Comissão Parlamentar de Inquérito n° 001/2025. _x000D_
+Relatório de Verificação n° 002/2023 - Assunto: Avaliação dos Controles Internos em nível de atividade - Contrato de Gestão ISSSL.</t>
+  </si>
+  <si>
+    <t>28174</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28174/oficio_14-gab-2026-legis_-_complemento_de_resposta_ao_requerimento_77-2026.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO N° 14/GAB/2026-LEGIS      _x000D_
+Assunto: Complemento de informações ao Requerimento n° 77/2026.</t>
+  </si>
+  <si>
+    <t>28175</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28175/complemento_de_informacoes_ref._ao_req_77-2026.pdf</t>
+  </si>
+  <si>
+    <t>Anexo do OFÍCIO N° 14/GAB/2026-LEGIS ref. a complemento de informações ao Requerimento n° 77/2026.</t>
+  </si>
+  <si>
+    <t>28181</t>
+  </si>
+  <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28181/oficio_15-gab-2026-legis_-_alteracoes_pl_22-2026.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO N° 15/GAB/2026-LEGIS  - ref. a solicitação de alterações do PL 22/2026.</t>
+  </si>
+  <si>
+    <t>28196</t>
+  </si>
+  <si>
+    <t>REQP</t>
+  </si>
+  <si>
+    <t>Requerimento PRESIDÊNCIA</t>
+  </si>
+  <si>
+    <t>JOAQUIM EQUIP</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28196/requerimento_da_presidencia_05.2026.ass.pdf</t>
+  </si>
+  <si>
+    <t>Leitura e votação da denúncia protocolada junto ao Ofício nº 004/2026 – Ouvidoria da Câmara Municipal.</t>
+  </si>
+  <si>
     <t>28051</t>
   </si>
   <si>
     <t>VETT</t>
   </si>
   <si>
     <t>Veto Total</t>
   </si>
   <si>
-    <t>https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28051/oficio_132-gab-2025-legis_-_ref._razoes_do_veto_autografo_n_2.379-2025.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28051/oficio_132-gab-2025-legis_-_ref._razoes_do_veto_autografo_n_2.379-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N° 132/GAB/2025-LEGIS  - Ref. Razões do Veto Total aposto ao Projeto de Lei 48/2025, de iniciativa legislativa, convertido no Autógrafo n° 2.379, de 2 de dezembro de 2025.</t>
+  </si>
+  <si>
+    <t>28155</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28155/oficio_10-gab-2026-legis_-_ref._razoes_do__veto_total_aposto_ao_projeto_de_lei_n_52-2026_-_autografo_n_2.407-2025.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO N° 10/GAB/2026-LEGIS - Ref. Razões do Veto Total aposto ao Projeto de Lei n° 52/2026, de iniciativa legislativa, convertido no Autógrafo n° 2.407, de 10 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>28183</t>
+  </si>
+  <si>
+    <t>RFCPI</t>
+  </si>
+  <si>
+    <t>Relatório Final de CPI</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28183/relatorio_cpi_001-2025.pdf</t>
+  </si>
+  <si>
+    <t>Leitura e Votação do Relatório Final da Comissão Parlamentar de Inquérito CPI Nº 01/2025.</t>
+  </si>
+  <si>
+    <t>28198</t>
+  </si>
+  <si>
+    <t>RAL</t>
+  </si>
+  <si>
+    <t>Relatório de Atividades Legislativa.</t>
+  </si>
+  <si>
+    <t>Gabinete da Presidência - GPRES</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28198/relatorio_de_atividades_2025_-_camara_municipal_cnp.pdf</t>
+  </si>
+  <si>
+    <t>Relatório de Atividades Parlamentar do ano de 2025.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1296,56 +2410,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28096/emenda_modificativa_n07-2026_cljrf.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28097/emenda_modificativa_n08-2026_cljrf.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28071/indicacao_183.2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28074/indicacao_184.2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28075/indicacao_185.2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28076/indicacao_186.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28078/indicacao_187.2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28080/indicacao_188.2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28082/indicacao_189.2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28094/indicacao_190.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28099/indicacao_191.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28100/indicacao_192.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28104/indicacao_193.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28109/indicacao_194.2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28110/indicacao_195.2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28054/mocao_de_aplausos_76.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28072/mocao_de_aplausos_77.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28103/mocao_de_aplausos_78.2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28091/projeto_indicativo_11.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28081/parecer_conjunto_pdlc_n17-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28053/projeto_de_decreto_35.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28108/projeto_de_lei_complementar_1-2026_-_dispoe_sobre_criacao_de_cargo_comissionado_na_secretaria_de_infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28061/projeto_de_lei_01.2026.completo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28062/projeto_de_lei_2-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28065/projeto_de_lei_3-2026_-_autoriza_o_chefe_do_poder_executivo_a_firmar_termo_de_cessao_de_uso_de_bem_movel_com_a_associacao_dos_feirantes_e_pequenos_produtores.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28066/projeto_de_lei_04.2026.completo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28070/projeto_de_lei_5-2026_-_dispoe_sobre_a_alteracao_da_emenda_parlamentar_individual_n_eii-040_constante_de_anexo_proprio_da_lei_n_2.745-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28084/projeto_de_lei_6-2026_-_dispoe_sobre_o_conselho_municipal_de_politicas_sobre_drogas_-_compod_e_o_fundo_municipal_de_politicas_sobre_drogas_-_fumpod.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28085/projeto_de_lei_7-2026_-_dispoe_sobre_a_politica_municipal_de_habitacao_de_interesse_social_-_pmhis_atualiza_e_organiza_o_fundo_municipal_de_habitacao_e_interesse_social_-_fmhis.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28086/projeto_de_lei_8-2026_-_dispoe_sobre_o_conselho_municipal_de_defesa_dos_direitos_da_pessoa_idosa_e_o_fundo_municipal_de_apoio_a_politica_do_idoso_-_fumapi.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28087/projeto_de_lei_9-2026_-_concessao_de_direito_real_de_uso_de_bem_imovel_ao_conseg.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28088/projeto_de_lei_10-2026_-abertura_de_creditos_adicionais_suplementares_no_orcamento_vigente_totalizando_r205.00000.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28089/projeto_de_lei_11-2026_-_abertura_de_creditos_adicionais_suplementares_no_valor_de_r_500.00000.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28098/projeto_de_lei_12-2026_-_abertura_de_creditos_adicionais_suplementares_no_valor_de_r_3.454.15000.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28101/projeto_de_lei_13-2026_-_autoriza_o_poder_executivo_municipal_a_receber_em_doacao_areas_de_propriedade_particular_destinadas_a_ampliacao_e_interligacao_de_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28102/projeto_de_lei_14-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28059/projeto_de_lei_49.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28060/projeto_de_lei_50.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28073/projeto_de_lei_51.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28077/projeto_de_lei_52.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28095/projeto_de_lei_53.2026.le.ass.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28105/projeto_de_lei_-_054.2026_-_drika.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28106/projeto_de_lei_-_055.2026_-_drika.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28068/projeto_de_resolucao_09.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28090/projeto_de_resolucao_10.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28107/projeto_de_resolucao_11-2026_2.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28052/requerimento_69.2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28055/requerimento_70.2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28056/requerimento_71.2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28057/requerimento_72.2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28069/requerimento_73.2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28092/requerimento_74.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28093/requerimento_75.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28037/oficio_1-gab-2025-legis_-_resposta_ao_reuquerimento_67-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28038/auto_de_infracao_compressed_3.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28039/documentos_isssl_compelemnto_3_2.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28040/documentos_isssl_4.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28041/documentos_isssl_complemento_3.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28042/notificacao_2.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28043/img_0001_3.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28044/relatorio_vistoria_24.09.25_2.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28045/sesdic2025151987_1_2.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28046/termo_de_apreensao_compressed_2.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28047/termo_notificacao_d10261_1.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28048/termo_de_notificacao_1_compressed_1.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28049/termo_interdicao_d8540_1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28050/resposta_requerimento_67.2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28058/oficio_2-gab-2026-legis_-_encaminhamento_de_leis_a_camara_2.734_a_2.745-lc_158.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28063/mapa_bairros_27_08_25.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28064/oficio_3-gab-2026-legis_-_convocacao_da_camara_municipal_na_sessao_legislativa_extraordinaria_20-01.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28067/anexo_projeto_de_lei_4-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28051/oficio_132-gab-2025-legis_-_ref._razoes_do_veto_autografo_n_2.379-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28096/emenda_modificativa_n07-2026_cljrf.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28097/emenda_modificativa_n08-2026_cljrf.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28159/emenda_modificativa_n09-2026_cljrf.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28197/emenda_conjunta_n05-2026_cljrf.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28071/indicacao_183.2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28074/indicacao_184.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28075/indicacao_185.2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28076/indicacao_186.2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28078/indicacao_187.2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28080/indicacao_188.2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28082/indicacao_189.2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28094/indicacao_190.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28099/indicacao_191.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28100/indicacao_192.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28104/indicacao_193.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28109/indicacao_194.2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28110/indicacao_195.2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28129/indicacao_196.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28145/indicacao_197.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28153/indicacao_198.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28154/indicacao_199.2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28165/indicacao_200.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28168/indicacao_201.2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28192/indicacao_203.2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28193/indicacao_204.2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28054/mocao_de_aplausos_76.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28072/mocao_de_aplausos_77.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28103/mocao_de_aplausos_78.2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28111/mocao_de_aplausos_79.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28112/mocao_de_aplausos_80.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28142/mocao_de_aplausos_81.2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28173/mocao_de_aplausos_83.2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28178/mocao_de_aplausos_84.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28179/mocao_de_aplausos_85.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28191/mocao_de_aplausos_86.2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28194/mocao_de_aplausos_87.2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28201/mocao_de_aplausos_88.2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28202/mocao_de_aplausos_89.2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28203/mocao_de_aplausos_90.2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28204/mocao_de_aplausos_91.2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28205/mocao_de_aplausos_92.2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28206/mocao_de_aplausos_93.2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28207/mocao_de_aplausos_94.2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28208/mocao_de_aplausos_95.2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28209/mocao_de_aplausos_96.2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28210/mocao_de_aplausos_97.2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28211/mocao_de_aplausos_98.2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28091/projeto_indicativo_11.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28138/projeto_indicativo_n12-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28182/projeto_indicativo_13.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28081/parecer_conjunto_pdlc_n17-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28156/projeto_de_decreto_legislativo_de_comissao_-_cljrf_n18-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28053/projeto_de_decreto_35.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28108/projeto_de_lei_complementar_1-2026_-_dispoe_sobre_criacao_de_cargo_comissionado_na_secretaria_de_infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28139/projeto_de_lei_complementar_02.2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28061/projeto_de_lei_01.2026.completo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28062/projeto_de_lei_2-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28065/projeto_de_lei_3-2026_-_autoriza_o_chefe_do_poder_executivo_a_firmar_termo_de_cessao_de_uso_de_bem_movel_com_a_associacao_dos_feirantes_e_pequenos_produtores.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28066/projeto_de_lei_04.2026.completo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28070/projeto_de_lei_5-2026_-_dispoe_sobre_a_alteracao_da_emenda_parlamentar_individual_n_eii-040_constante_de_anexo_proprio_da_lei_n_2.745-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28084/projeto_de_lei_6-2026_-_dispoe_sobre_o_conselho_municipal_de_politicas_sobre_drogas_-_compod_e_o_fundo_municipal_de_politicas_sobre_drogas_-_fumpod.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28085/projeto_de_lei_7-2026_-_dispoe_sobre_a_politica_municipal_de_habitacao_de_interesse_social_-_pmhis_atualiza_e_organiza_o_fundo_municipal_de_habitacao_e_interesse_social_-_fmhis.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28086/projeto_de_lei_8-2026_-_dispoe_sobre_o_conselho_municipal_de_defesa_dos_direitos_da_pessoa_idosa_e_o_fundo_municipal_de_apoio_a_politica_do_idoso_-_fumapi.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28087/projeto_de_lei_9-2026_-_concessao_de_direito_real_de_uso_de_bem_imovel_ao_conseg.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28088/projeto_de_lei_10-2026_-abertura_de_creditos_adicionais_suplementares_no_orcamento_vigente_totalizando_r205.00000.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28089/projeto_de_lei_11-2026_-_abertura_de_creditos_adicionais_suplementares_no_valor_de_r_500.00000.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28098/projeto_de_lei_12-2026_-_abertura_de_creditos_adicionais_suplementares_no_valor_de_r_3.454.15000.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28101/projeto_de_lei_13-2026_-_autoriza_o_poder_executivo_municipal_a_receber_em_doacao_areas_de_propriedade_particular_destinadas_a_ampliacao_e_interligacao_de_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28102/projeto_de_lei_14-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28147/projeto_de_lei_15-20256-_acrescenta_secao_no_capitulo_i_da_lei_municipal_n_2.691-2025_ppa_2026-2029_agendas_transversais.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28134/projeto_de_lei_16-2026_-_abertura_de_creditos_adicionais_suplementares_no_valor_de_r_655.00000_saude_2.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28135/projeto_de_lei_17-2026_-_altera_o_caput_do_art._17_da_lei_municipal_n__1.273-2008_que_regulamenta_o_transporte_individual_de_passageiros_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28148/projeto_de_lei_18-2026_-_abertura_de_credito_adicional_suplementar_no_valor_de_r_2.805.09017_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28149/projeto_de_lei_19-2026_-_abertura_de_credito_adicional_suplementar_no_valor_de_200.00000_parecis_superagro.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28150/projeto_de_lei_20-2026_-_autoriza_o_poder_executivo_municipal_a_receber_em_doacao_o_imovel_que_especifica_declara_o_interesse_publico_e_a_afetacao_do_bem_como_de_uso_comum_do_povo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28151/projeto_de_lei_21-2026_-_abertura_de_credito_adicional_suplementar_no_valor_de_600.00000_turismo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28158/projeto_de_lei_22-2026_-_dispoe_sobre_a_criacao_e_alteracao_de_emendas_parlamentares_inviduais_e_de_bancada.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28169/projeto_de_lei_23-2026_-_altera_dispositivos_da_lei_n_2.474-2023_que_trata_da_estrutura_administrativa_e_funcionamento_do_funsem.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28184/projeto_de_lei_24-2026_-_abertura_de_credito_adicional_suplementar_no_valor_de_r_2.632.00000_sefin.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28185/projeto_de_lei_25-2026_-_abertura_de_credito_adicional_suplementar_no_valor_de_r_3.560.00000_cultura.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28186/projeto_de_lei_26-2026_-_autoriza_o_poder_executivo_a_firmar_termo_de_fomento_com_o_sindicato_rural_para_realizacao_da_parecis_superagro.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28187/projeto_de_lei_27-2026_-_autoriza_o_poder_executivo_a_firmar_termo_de_cooperacao_tecnica_com_a_fs_i_industria_de_etanol_s.a_para_implantacao_de_trevo_de_acesso.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28188/projeto_de_lei_28-2026_-_abertura_de_credito_adicional_suplementar_no_valor_de_r_1.500.00000_-_sinfra.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28059/projeto_de_lei_49.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28060/projeto_de_lei_50.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28073/projeto_de_lei_51.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28077/projeto_de_lei_52.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28095/projeto_de_lei_53.2026.le.ass.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28105/projeto_de_lei_54.2026.le.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28106/projeto_de_lei_55.2026.le.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28133/projeto_de_lei_56.2026.le.ass.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28137/projeto_de_lei_57.2026.le.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28143/projeto_de_lei_58.2026.le.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28144/projeto_de_lei_59.2026.le.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28146/projeto_de_lei_60.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28180/projeto_de_lei_63.2026.le.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28199/projeto_de_lei_no_64-2026_ver._elias_barriga.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28068/projeto_de_resolucao_09.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28090/projeto_de_resolucao_10.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28107/projeto_de_resolucao_11.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28141/projeto_de_resolucao_12.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28052/requerimento_69.2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28055/requerimento_70.2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28056/requerimento_71.2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28057/requerimento_72.2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28069/requerimento_73.2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28092/requerimento_74.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28093/requerimento_75.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28124/requerimento_76.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28125/requerimento_77.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28126/requerimento_78.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28176/requerimento_79.2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28177/requerimento_80.2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28200/requerimento_81.2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28213/requerimento_82.2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28037/oficio_1-gab-2025-legis_-_resposta_ao_reuquerimento_67-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28038/auto_de_infracao_compressed_3.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28039/documentos_isssl_compelemnto_3_2.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28040/documentos_isssl_4.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28041/documentos_isssl_complemento_3.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28042/notificacao_2.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28043/img_0001_3.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28044/relatorio_vistoria_24.09.25_2.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28045/sesdic2025151987_1_2.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28046/termo_de_apreensao_compressed_2.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28047/termo_notificacao_d10261_1.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28048/termo_de_notificacao_1_compressed_1.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28049/termo_interdicao_d8540_1.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28050/resposta_requerimento_67.2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28058/oficio_2-gab-2026-legis_-_encaminhamento_de_leis_a_camara_2.734_a_2.745-lc_158.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28063/mapa_bairros_27_08_25.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28064/oficio_3-gab-2026-legis_-_convocacao_da_camara_municipal_na_sessao_legislativa_extraordinaria_20-01.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28067/anexo_projeto_de_lei_4-2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28113/oficio_018.2026.smf.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28114/oficio_7-gab-2026-legis_-_resposta_ao_requerimento_69-2026.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28115/memorando_50-2026_-_sinfra_-_resposta_ao_req_69-2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28116/oficio_6-gab-2026-legis_-_resposta_ao_requerimento_71-2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28117/oficio_3-gab-2026-legis_-_resposta_ao_requerimento_73-2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28118/oficio_5-gab-2026-legis_-_resposta_ao_requerimento_72-2026.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28120/req.72.2026.notasfiscais.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28121/req.72.2026.movimento_financeiro_01.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28122/req.72.2026.movimento_financeiro_02.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28123/oficiorequerimentohospital.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28130/oficio_8-gab-2026-legis_-_resposta_ao_requerimento_74-2026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28131/resposta_requerimento_74.2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28132/oficio_8-gab-2026-legis_-_resposta_ao_requerimento_74-2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28136/oficio_9-gab-2026-legis_-_resposta_ao_requerimento_75-2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28157/oficio_11-gab-2026-legis_-_alteracoes_no_projeto_de_lei_18-2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28160/oficio_12-gab-2026-legis_-_resposta_ao_requerimento_78-2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28161/documentacao_em_resposta_ao_requerimento_78-2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28162/oficio_11-gab-2026-legis_-_resposta_ao_requerimento_77-2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28170/oficio_13-gab-2026-legis_-_resposta_ao_oficio_n_003-2026_-_comissao_parlamentar_de_inquerito_n_001-2025..pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28171/relatorio_de_auditoria_no_001-2021_-_uci.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28172/relatorio_de_verificacao_no_002-2023_-_uci.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28174/oficio_14-gab-2026-legis_-_complemento_de_resposta_ao_requerimento_77-2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28175/complemento_de_informacoes_ref._ao_req_77-2026.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28181/oficio_15-gab-2026-legis_-_alteracoes_pl_22-2026.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28196/requerimento_da_presidencia_05.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28051/oficio_132-gab-2025-legis_-_ref._razoes_do_veto_autografo_n_2.379-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28155/oficio_10-gab-2026-legis_-_ref._razoes_do__veto_total_aposto_ao_projeto_de_lei_n_52-2026_-_autografo_n_2.407-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28183/relatorio_cpi_001-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28198/relatorio_de_atividades_2025_-_camara_municipal_cnp.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H75"/>
+  <dimension ref="A1:H170"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="118.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -1405,1903 +2519,4349 @@
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>21</v>
       </c>
       <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="E4" t="s">
+      <c r="H4" t="s">
         <v>23</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" t="s">
+        <v>26</v>
+      </c>
+      <c r="E5" t="s">
         <v>27</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D5" t="s">
-[...5 lines deleted...]
-      <c r="F5" t="s">
+      <c r="H5" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D6" t="s">
         <v>32</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="E6" t="s">
         <v>33</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="F7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="F8" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H8" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="F9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D10" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E10" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="F10" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D11" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E11" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="F11" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="H11" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D12" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E12" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="F12" t="s">
-        <v>29</v>
+        <v>57</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="H12" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D13" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E13" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="F13" t="s">
-        <v>29</v>
+        <v>66</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="H13" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D14" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E14" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="F14" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="H14" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D15" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E15" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="F15" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H15" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D16" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E16" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="F16" t="s">
-        <v>77</v>
+        <v>57</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H16" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D17" t="s">
-        <v>82</v>
+        <v>32</v>
       </c>
       <c r="E17" t="s">
+        <v>33</v>
+      </c>
+      <c r="F17" t="s">
+        <v>39</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="F17" t="s">
+      <c r="H17" t="s">
         <v>84</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>85</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>86</v>
+      </c>
+      <c r="D18" t="s">
+        <v>32</v>
+      </c>
+      <c r="E18" t="s">
+        <v>33</v>
+      </c>
+      <c r="F18" t="s">
         <v>87</v>
       </c>
-      <c r="B18" t="s">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="G18" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="D18" t="s">
-[...8 lines deleted...]
-      <c r="G18" s="1" t="s">
+      <c r="H18" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>90</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
         <v>91</v>
       </c>
-      <c r="B19" t="s">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="D19" t="s">
+        <v>32</v>
+      </c>
+      <c r="E19" t="s">
+        <v>33</v>
+      </c>
+      <c r="F19" t="s">
         <v>92</v>
-      </c>
-[...7 lines deleted...]
-        <v>24</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>93</v>
       </c>
       <c r="H19" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>95</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>96</v>
       </c>
       <c r="D20" t="s">
-        <v>82</v>
+        <v>32</v>
       </c>
       <c r="E20" t="s">
-        <v>83</v>
+        <v>33</v>
       </c>
       <c r="F20" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H20" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D21" t="s">
-        <v>82</v>
+        <v>32</v>
       </c>
       <c r="E21" t="s">
-        <v>83</v>
+        <v>33</v>
       </c>
       <c r="F21" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="H21" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D22" t="s">
-        <v>105</v>
+        <v>32</v>
       </c>
       <c r="E22" t="s">
-        <v>106</v>
+        <v>33</v>
       </c>
       <c r="F22" t="s">
         <v>107</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>108</v>
       </c>
       <c r="H22" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>110</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
         <v>111</v>
       </c>
       <c r="D23" t="s">
+        <v>32</v>
+      </c>
+      <c r="E23" t="s">
+        <v>33</v>
+      </c>
+      <c r="F23" t="s">
+        <v>102</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="E23" t="s">
+      <c r="H23" t="s">
         <v>113</v>
-      </c>
-[...7 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>114</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>115</v>
+      </c>
+      <c r="D24" t="s">
+        <v>32</v>
+      </c>
+      <c r="E24" t="s">
+        <v>33</v>
+      </c>
+      <c r="F24" t="s">
         <v>116</v>
       </c>
-      <c r="B24" t="s">
-[...2 lines deleted...]
-      <c r="C24" t="s">
+      <c r="G24" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="D24" t="s">
+      <c r="H24" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="D25" t="s">
-        <v>125</v>
+        <v>32</v>
       </c>
       <c r="E25" t="s">
-        <v>126</v>
+        <v>33</v>
       </c>
       <c r="F25" t="s">
-        <v>127</v>
+        <v>92</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="H25" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
         <v>124</v>
       </c>
       <c r="D26" t="s">
-        <v>131</v>
+        <v>32</v>
       </c>
       <c r="E26" t="s">
-        <v>132</v>
+        <v>33</v>
       </c>
       <c r="F26" t="s">
-        <v>127</v>
+        <v>39</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>133</v>
+        <v>125</v>
       </c>
       <c r="H26" t="s">
-        <v>134</v>
+        <v>126</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>136</v>
+        <v>128</v>
       </c>
       <c r="D27" t="s">
-        <v>131</v>
+        <v>32</v>
       </c>
       <c r="E27" t="s">
-        <v>132</v>
+        <v>33</v>
       </c>
       <c r="F27" t="s">
-        <v>127</v>
+        <v>39</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="H27" t="s">
-        <v>138</v>
+        <v>130</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>139</v>
+        <v>131</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>140</v>
+        <v>132</v>
       </c>
       <c r="D28" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E28" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="F28" t="s">
-        <v>127</v>
+        <v>97</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="H28" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="D29" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E29" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="F29" t="s">
-        <v>127</v>
+        <v>34</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="H29" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="D30" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E30" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="F30" t="s">
-        <v>127</v>
+        <v>34</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="H30" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="D31" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E31" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="F31" t="s">
-        <v>127</v>
+        <v>87</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="H31" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>10</v>
+        <v>150</v>
       </c>
       <c r="D32" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E32" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="F32" t="s">
-        <v>127</v>
+        <v>87</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="H32" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>153</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>154</v>
+      </c>
+      <c r="D33" t="s">
+        <v>133</v>
+      </c>
+      <c r="E33" t="s">
+        <v>134</v>
+      </c>
+      <c r="F33" t="s">
+        <v>155</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H33" t="s">
         <v>157</v>
-      </c>
-[...19 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>158</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
         <v>159</v>
       </c>
-      <c r="B34" t="s">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="D34" t="s">
+        <v>133</v>
+      </c>
+      <c r="E34" t="s">
+        <v>134</v>
+      </c>
+      <c r="F34" t="s">
         <v>160</v>
       </c>
-      <c r="D34" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G34" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H34" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>162</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
         <v>163</v>
       </c>
-      <c r="B35" t="s">
-[...2 lines deleted...]
-      <c r="C35" t="s">
+      <c r="D35" t="s">
+        <v>133</v>
+      </c>
+      <c r="E35" t="s">
+        <v>134</v>
+      </c>
+      <c r="F35" t="s">
+        <v>116</v>
+      </c>
+      <c r="G35" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="D35" t="s">
-[...8 lines deleted...]
-      <c r="G35" s="1" t="s">
+      <c r="H35" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>166</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
         <v>167</v>
       </c>
-      <c r="B36" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D36" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E36" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="F36" t="s">
-        <v>127</v>
+        <v>102</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>168</v>
       </c>
       <c r="H36" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>170</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
         <v>171</v>
       </c>
       <c r="D37" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E37" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="F37" t="s">
-        <v>127</v>
+        <v>102</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>172</v>
       </c>
       <c r="H37" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>174</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
         <v>175</v>
       </c>
       <c r="D38" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E38" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="F38" t="s">
-        <v>127</v>
+        <v>176</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="H38" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D39" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E39" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="F39" t="s">
-        <v>127</v>
+        <v>116</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="H39" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D40" t="s">
-        <v>184</v>
+        <v>133</v>
       </c>
       <c r="E40" t="s">
+        <v>134</v>
+      </c>
+      <c r="F40" t="s">
+        <v>116</v>
+      </c>
+      <c r="G40" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="F40" t="s">
+      <c r="H40" t="s">
         <v>186</v>
-      </c>
-[...4 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>187</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>188</v>
+      </c>
+      <c r="D41" t="s">
+        <v>133</v>
+      </c>
+      <c r="E41" t="s">
+        <v>134</v>
+      </c>
+      <c r="F41" t="s">
+        <v>116</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="B41" t="s">
-[...2 lines deleted...]
-      <c r="C41" t="s">
+      <c r="H41" t="s">
         <v>190</v>
-      </c>
-[...13 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>191</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>192</v>
+      </c>
+      <c r="D42" t="s">
+        <v>133</v>
+      </c>
+      <c r="E42" t="s">
+        <v>134</v>
+      </c>
+      <c r="F42" t="s">
+        <v>116</v>
+      </c>
+      <c r="G42" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="B42" t="s">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="H42" t="s">
         <v>194</v>
-      </c>
-[...13 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
+        <v>195</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>196</v>
+      </c>
+      <c r="D43" t="s">
+        <v>133</v>
+      </c>
+      <c r="E43" t="s">
+        <v>134</v>
+      </c>
+      <c r="F43" t="s">
+        <v>116</v>
+      </c>
+      <c r="G43" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="B43" t="s">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="H43" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>199</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>200</v>
+      </c>
+      <c r="D44" t="s">
+        <v>133</v>
+      </c>
+      <c r="E44" t="s">
+        <v>134</v>
+      </c>
+      <c r="F44" t="s">
+        <v>116</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H44" t="s">
         <v>202</v>
-      </c>
-[...19 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="D45" t="s">
-        <v>184</v>
+        <v>133</v>
       </c>
       <c r="E45" t="s">
-        <v>185</v>
+        <v>134</v>
       </c>
       <c r="F45" t="s">
-        <v>209</v>
+        <v>116</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="H45" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="D46" t="s">
-        <v>184</v>
+        <v>133</v>
       </c>
       <c r="E46" t="s">
-        <v>185</v>
+        <v>134</v>
       </c>
       <c r="F46" t="s">
+        <v>116</v>
+      </c>
+      <c r="G46" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="G46" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H46" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>160</v>
+        <v>212</v>
       </c>
       <c r="D47" t="s">
-        <v>217</v>
+        <v>133</v>
       </c>
       <c r="E47" t="s">
-        <v>218</v>
+        <v>134</v>
       </c>
       <c r="F47" t="s">
-        <v>219</v>
+        <v>116</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="H47" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>222</v>
+        <v>215</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>164</v>
+        <v>216</v>
       </c>
       <c r="D48" t="s">
+        <v>133</v>
+      </c>
+      <c r="E48" t="s">
+        <v>134</v>
+      </c>
+      <c r="F48" t="s">
+        <v>116</v>
+      </c>
+      <c r="G48" s="1" t="s">
         <v>217</v>
       </c>
-      <c r="E48" t="s">
+      <c r="H48" t="s">
         <v>218</v>
-      </c>
-[...7 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>104</v>
+        <v>220</v>
       </c>
       <c r="D49" t="s">
-        <v>217</v>
+        <v>133</v>
       </c>
       <c r="E49" t="s">
-        <v>218</v>
+        <v>134</v>
+      </c>
+      <c r="F49" t="s">
+        <v>116</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="H49" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="D50" t="s">
-        <v>230</v>
+        <v>133</v>
       </c>
       <c r="E50" t="s">
-        <v>231</v>
+        <v>134</v>
       </c>
       <c r="F50" t="s">
-        <v>84</v>
+        <v>116</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>232</v>
+        <v>225</v>
       </c>
       <c r="H50" t="s">
-        <v>233</v>
+        <v>226</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>234</v>
+        <v>227</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>235</v>
+        <v>228</v>
       </c>
       <c r="D51" t="s">
+        <v>133</v>
+      </c>
+      <c r="E51" t="s">
+        <v>134</v>
+      </c>
+      <c r="F51" t="s">
+        <v>229</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H51" t="s">
         <v>230</v>
-      </c>
-[...10 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>238</v>
+        <v>231</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>239</v>
+        <v>232</v>
       </c>
       <c r="D52" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="E52" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="F52" t="s">
-        <v>186</v>
+        <v>235</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="H52" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="D53" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="E53" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="F53" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="H53" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="D54" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="E54" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="F54" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="H54" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>246</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>247</v>
+      </c>
+      <c r="D55" t="s">
+        <v>248</v>
+      </c>
+      <c r="E55" t="s">
+        <v>249</v>
+      </c>
+      <c r="F55" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" s="1" t="s">
         <v>250</v>
       </c>
-      <c r="B55" t="s">
-[...2 lines deleted...]
-      <c r="C55" t="s">
+      <c r="H55" t="s">
         <v>251</v>
-      </c>
-[...13 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>252</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>253</v>
+      </c>
+      <c r="D56" t="s">
+        <v>248</v>
+      </c>
+      <c r="E56" t="s">
+        <v>249</v>
+      </c>
+      <c r="F56" t="s">
+        <v>13</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H56" t="s">
         <v>255</v>
-      </c>
-[...19 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>256</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>257</v>
+      </c>
+      <c r="D57" t="s">
+        <v>258</v>
+      </c>
+      <c r="E57" t="s">
         <v>259</v>
       </c>
-      <c r="B57" t="s">
-[...5 lines deleted...]
-      <c r="D57" t="s">
+      <c r="F57" t="s">
         <v>260</v>
       </c>
-      <c r="E57" t="s">
+      <c r="G57" s="1" t="s">
         <v>261</v>
       </c>
-      <c r="F57" t="s">
-[...2 lines deleted...]
-      <c r="G57" s="1" t="s">
+      <c r="H57" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>263</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
         <v>264</v>
       </c>
-      <c r="B58" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D58" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="E58" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="F58" t="s">
-        <v>127</v>
+        <v>160</v>
       </c>
       <c r="G58" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H58" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>266</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
         <v>267</v>
       </c>
-      <c r="B59" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D59" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E59" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="F59" t="s">
-        <v>127</v>
+        <v>270</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="H59" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
+        <v>273</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>274</v>
+      </c>
+      <c r="D60" t="s">
+        <v>268</v>
+      </c>
+      <c r="E60" t="s">
         <v>269</v>
       </c>
-      <c r="B60" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F60" t="s">
-        <v>127</v>
+        <v>270</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="H60" t="s">
-        <v>266</v>
+        <v>276</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>148</v>
+        <v>267</v>
       </c>
       <c r="D61" t="s">
-        <v>260</v>
+        <v>278</v>
       </c>
       <c r="E61" t="s">
-        <v>261</v>
+        <v>279</v>
       </c>
       <c r="F61" t="s">
-        <v>127</v>
+        <v>270</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>272</v>
+        <v>280</v>
       </c>
       <c r="H61" t="s">
-        <v>266</v>
+        <v>281</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>273</v>
+        <v>282</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>152</v>
+        <v>274</v>
       </c>
       <c r="D62" t="s">
-        <v>260</v>
+        <v>278</v>
       </c>
       <c r="E62" t="s">
-        <v>261</v>
+        <v>279</v>
       </c>
       <c r="F62" t="s">
-        <v>127</v>
+        <v>270</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>274</v>
+        <v>283</v>
       </c>
       <c r="H62" t="s">
-        <v>266</v>
+        <v>284</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>275</v>
+        <v>285</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>10</v>
+        <v>286</v>
       </c>
       <c r="D63" t="s">
-        <v>260</v>
+        <v>278</v>
       </c>
       <c r="E63" t="s">
-        <v>261</v>
+        <v>279</v>
       </c>
       <c r="F63" t="s">
-        <v>127</v>
+        <v>270</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>276</v>
+        <v>287</v>
       </c>
       <c r="H63" t="s">
-        <v>266</v>
+        <v>288</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>277</v>
+        <v>289</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>17</v>
+        <v>290</v>
       </c>
       <c r="D64" t="s">
-        <v>260</v>
+        <v>278</v>
       </c>
       <c r="E64" t="s">
-        <v>261</v>
+        <v>279</v>
       </c>
       <c r="F64" t="s">
-        <v>127</v>
+        <v>270</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>278</v>
+        <v>291</v>
       </c>
       <c r="H64" t="s">
-        <v>266</v>
+        <v>292</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
+        <v>293</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>25</v>
+      </c>
+      <c r="D65" t="s">
+        <v>278</v>
+      </c>
+      <c r="E65" t="s">
         <v>279</v>
       </c>
-      <c r="B65" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F65" t="s">
-        <v>127</v>
+        <v>270</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>280</v>
+        <v>294</v>
       </c>
       <c r="H65" t="s">
-        <v>266</v>
+        <v>295</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>281</v>
+        <v>296</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>164</v>
+        <v>297</v>
       </c>
       <c r="D66" t="s">
-        <v>260</v>
+        <v>278</v>
       </c>
       <c r="E66" t="s">
-        <v>261</v>
+        <v>279</v>
       </c>
       <c r="F66" t="s">
-        <v>127</v>
+        <v>270</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>282</v>
+        <v>298</v>
       </c>
       <c r="H66" t="s">
-        <v>266</v>
+        <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>283</v>
+        <v>299</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="D67" t="s">
-        <v>260</v>
+        <v>278</v>
       </c>
       <c r="E67" t="s">
-        <v>261</v>
+        <v>279</v>
       </c>
       <c r="F67" t="s">
-        <v>127</v>
+        <v>270</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>284</v>
+        <v>300</v>
       </c>
       <c r="H67" t="s">
-        <v>266</v>
+        <v>301</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>285</v>
+        <v>302</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>171</v>
+        <v>17</v>
       </c>
       <c r="D68" t="s">
-        <v>260</v>
+        <v>278</v>
       </c>
       <c r="E68" t="s">
-        <v>261</v>
+        <v>279</v>
       </c>
       <c r="F68" t="s">
-        <v>127</v>
+        <v>270</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>286</v>
+        <v>303</v>
       </c>
       <c r="H68" t="s">
-        <v>266</v>
+        <v>19</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>287</v>
+        <v>304</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>175</v>
+        <v>21</v>
       </c>
       <c r="D69" t="s">
-        <v>260</v>
+        <v>278</v>
       </c>
       <c r="E69" t="s">
-        <v>261</v>
+        <v>279</v>
       </c>
       <c r="F69" t="s">
-        <v>127</v>
+        <v>270</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>288</v>
+        <v>305</v>
       </c>
       <c r="H69" t="s">
-        <v>266</v>
+        <v>306</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>289</v>
+        <v>307</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>179</v>
+        <v>308</v>
       </c>
       <c r="D70" t="s">
-        <v>260</v>
+        <v>278</v>
       </c>
       <c r="E70" t="s">
-        <v>261</v>
+        <v>279</v>
+      </c>
+      <c r="F70" t="s">
+        <v>270</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>290</v>
+        <v>309</v>
       </c>
       <c r="H70" t="s">
-        <v>291</v>
+        <v>310</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>292</v>
+        <v>311</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>293</v>
+        <v>232</v>
       </c>
       <c r="D71" t="s">
-        <v>260</v>
+        <v>278</v>
       </c>
       <c r="E71" t="s">
-        <v>261</v>
+        <v>279</v>
       </c>
       <c r="F71" t="s">
-        <v>127</v>
+        <v>270</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>294</v>
+        <v>312</v>
       </c>
       <c r="H71" t="s">
-        <v>295</v>
+        <v>313</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>296</v>
+        <v>314</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>297</v>
+        <v>239</v>
       </c>
       <c r="D72" t="s">
-        <v>260</v>
+        <v>278</v>
       </c>
       <c r="E72" t="s">
-        <v>261</v>
+        <v>279</v>
       </c>
       <c r="F72" t="s">
-        <v>127</v>
+        <v>270</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>298</v>
+        <v>315</v>
       </c>
       <c r="H72" t="s">
-        <v>299</v>
+        <v>316</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>300</v>
+        <v>317</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>301</v>
+        <v>243</v>
       </c>
       <c r="D73" t="s">
-        <v>260</v>
+        <v>278</v>
       </c>
       <c r="E73" t="s">
-        <v>261</v>
+        <v>279</v>
       </c>
       <c r="F73" t="s">
-        <v>127</v>
+        <v>270</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>302</v>
+        <v>318</v>
       </c>
       <c r="H73" t="s">
-        <v>303</v>
+        <v>319</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>304</v>
+        <v>320</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>305</v>
+        <v>321</v>
       </c>
       <c r="D74" t="s">
-        <v>260</v>
+        <v>278</v>
       </c>
       <c r="E74" t="s">
-        <v>261</v>
+        <v>279</v>
       </c>
       <c r="F74" t="s">
-        <v>127</v>
+        <v>270</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>306</v>
+        <v>322</v>
       </c>
       <c r="H74" t="s">
-        <v>307</v>
+        <v>323</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
+        <v>324</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>325</v>
+      </c>
+      <c r="D75" t="s">
+        <v>278</v>
+      </c>
+      <c r="E75" t="s">
+        <v>279</v>
+      </c>
+      <c r="F75" t="s">
+        <v>270</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H75" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>328</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>329</v>
+      </c>
+      <c r="D76" t="s">
+        <v>278</v>
+      </c>
+      <c r="E76" t="s">
+        <v>279</v>
+      </c>
+      <c r="F76" t="s">
+        <v>270</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H76" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>332</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>247</v>
+      </c>
+      <c r="D77" t="s">
+        <v>278</v>
+      </c>
+      <c r="E77" t="s">
+        <v>279</v>
+      </c>
+      <c r="F77" t="s">
+        <v>270</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H77" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>335</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>253</v>
+      </c>
+      <c r="D78" t="s">
+        <v>278</v>
+      </c>
+      <c r="E78" t="s">
+        <v>279</v>
+      </c>
+      <c r="F78" t="s">
+        <v>270</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H78" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>338</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>339</v>
+      </c>
+      <c r="D79" t="s">
+        <v>278</v>
+      </c>
+      <c r="E79" t="s">
+        <v>279</v>
+      </c>
+      <c r="F79" t="s">
+        <v>270</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="H79" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>342</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>343</v>
+      </c>
+      <c r="D80" t="s">
+        <v>278</v>
+      </c>
+      <c r="E80" t="s">
+        <v>279</v>
+      </c>
+      <c r="F80" t="s">
+        <v>270</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="H80" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>346</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>347</v>
+      </c>
+      <c r="D81" t="s">
+        <v>278</v>
+      </c>
+      <c r="E81" t="s">
+        <v>279</v>
+      </c>
+      <c r="F81" t="s">
+        <v>270</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="H81" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>350</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>351</v>
+      </c>
+      <c r="D82" t="s">
+        <v>278</v>
+      </c>
+      <c r="E82" t="s">
+        <v>279</v>
+      </c>
+      <c r="F82" t="s">
+        <v>270</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="H82" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>354</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>355</v>
+      </c>
+      <c r="D83" t="s">
+        <v>278</v>
+      </c>
+      <c r="E83" t="s">
+        <v>279</v>
+      </c>
+      <c r="F83" t="s">
+        <v>270</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="H83" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>358</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>359</v>
+      </c>
+      <c r="D84" t="s">
+        <v>278</v>
+      </c>
+      <c r="E84" t="s">
+        <v>279</v>
+      </c>
+      <c r="F84" t="s">
+        <v>270</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="H84" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>362</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>363</v>
+      </c>
+      <c r="D85" t="s">
+        <v>278</v>
+      </c>
+      <c r="E85" t="s">
+        <v>279</v>
+      </c>
+      <c r="F85" t="s">
+        <v>270</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H85" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>366</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>367</v>
+      </c>
+      <c r="D86" t="s">
+        <v>278</v>
+      </c>
+      <c r="E86" t="s">
+        <v>279</v>
+      </c>
+      <c r="F86" t="s">
+        <v>270</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H86" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>370</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>371</v>
+      </c>
+      <c r="D87" t="s">
+        <v>278</v>
+      </c>
+      <c r="E87" t="s">
+        <v>279</v>
+      </c>
+      <c r="F87" t="s">
+        <v>270</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H87" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>374</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>375</v>
+      </c>
+      <c r="D88" t="s">
+        <v>278</v>
+      </c>
+      <c r="E88" t="s">
+        <v>279</v>
+      </c>
+      <c r="F88" t="s">
+        <v>270</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="H88" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>378</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>379</v>
+      </c>
+      <c r="D89" t="s">
+        <v>380</v>
+      </c>
+      <c r="E89" t="s">
+        <v>381</v>
+      </c>
+      <c r="F89" t="s">
+        <v>382</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H89" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>385</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>386</v>
+      </c>
+      <c r="D90" t="s">
+        <v>380</v>
+      </c>
+      <c r="E90" t="s">
+        <v>381</v>
+      </c>
+      <c r="F90" t="s">
+        <v>39</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H90" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>389</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>390</v>
+      </c>
+      <c r="D91" t="s">
+        <v>380</v>
+      </c>
+      <c r="E91" t="s">
+        <v>381</v>
+      </c>
+      <c r="F91" t="s">
+        <v>97</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H91" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>393</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>394</v>
+      </c>
+      <c r="D92" t="s">
+        <v>380</v>
+      </c>
+      <c r="E92" t="s">
+        <v>381</v>
+      </c>
+      <c r="F92" t="s">
+        <v>395</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H92" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>398</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>399</v>
+      </c>
+      <c r="D93" t="s">
+        <v>380</v>
+      </c>
+      <c r="E93" t="s">
+        <v>381</v>
+      </c>
+      <c r="F93" t="s">
+        <v>92</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H93" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>402</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>403</v>
+      </c>
+      <c r="D94" t="s">
+        <v>380</v>
+      </c>
+      <c r="E94" t="s">
+        <v>381</v>
+      </c>
+      <c r="F94" t="s">
+        <v>404</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H94" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>407</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>408</v>
+      </c>
+      <c r="D95" t="s">
+        <v>380</v>
+      </c>
+      <c r="E95" t="s">
+        <v>381</v>
+      </c>
+      <c r="F95" t="s">
+        <v>404</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="H95" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>411</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>412</v>
+      </c>
+      <c r="D96" t="s">
+        <v>380</v>
+      </c>
+      <c r="E96" t="s">
+        <v>381</v>
+      </c>
+      <c r="F96" t="s">
+        <v>413</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H96" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>416</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>417</v>
+      </c>
+      <c r="D97" t="s">
+        <v>380</v>
+      </c>
+      <c r="E97" t="s">
+        <v>381</v>
+      </c>
+      <c r="F97" t="s">
+        <v>34</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H97" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>420</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>421</v>
+      </c>
+      <c r="D98" t="s">
+        <v>380</v>
+      </c>
+      <c r="E98" t="s">
+        <v>381</v>
+      </c>
+      <c r="F98" t="s">
+        <v>39</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="H98" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>424</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>425</v>
+      </c>
+      <c r="D99" t="s">
+        <v>380</v>
+      </c>
+      <c r="E99" t="s">
+        <v>381</v>
+      </c>
+      <c r="F99" t="s">
+        <v>39</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H99" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>428</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>429</v>
+      </c>
+      <c r="D100" t="s">
+        <v>380</v>
+      </c>
+      <c r="E100" t="s">
+        <v>381</v>
+      </c>
+      <c r="F100" t="s">
+        <v>395</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H100" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>432</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>433</v>
+      </c>
+      <c r="D101" t="s">
+        <v>380</v>
+      </c>
+      <c r="E101" t="s">
+        <v>381</v>
+      </c>
+      <c r="F101" t="s">
+        <v>116</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H101" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>435</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>436</v>
+      </c>
+      <c r="D102" t="s">
+        <v>380</v>
+      </c>
+      <c r="E102" t="s">
+        <v>381</v>
+      </c>
+      <c r="F102" t="s">
+        <v>116</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H102" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>438</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>439</v>
+      </c>
+      <c r="D103" t="s">
+        <v>380</v>
+      </c>
+      <c r="E103" t="s">
+        <v>381</v>
+      </c>
+      <c r="F103" t="s">
+        <v>116</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="H103" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>442</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>443</v>
+      </c>
+      <c r="D104" t="s">
+        <v>380</v>
+      </c>
+      <c r="E104" t="s">
+        <v>381</v>
+      </c>
+      <c r="F104" t="s">
+        <v>57</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H104" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>446</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>21</v>
+      </c>
+      <c r="D105" t="s">
+        <v>447</v>
+      </c>
+      <c r="E105" t="s">
+        <v>448</v>
+      </c>
+      <c r="F105" t="s">
+        <v>449</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H105" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>452</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
         <v>308</v>
       </c>
-      <c r="B75" t="s">
-[...18 lines deleted...]
-        <v>312</v>
+      <c r="D106" t="s">
+        <v>447</v>
+      </c>
+      <c r="E106" t="s">
+        <v>448</v>
+      </c>
+      <c r="F106" t="s">
+        <v>449</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="H106" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>455</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>232</v>
+      </c>
+      <c r="D107" t="s">
+        <v>447</v>
+      </c>
+      <c r="E107" t="s">
+        <v>448</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="H107" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>458</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>239</v>
+      </c>
+      <c r="D108" t="s">
+        <v>447</v>
+      </c>
+      <c r="E108" t="s">
+        <v>448</v>
+      </c>
+      <c r="F108" t="s">
+        <v>449</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="H108" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>460</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>461</v>
+      </c>
+      <c r="D109" t="s">
+        <v>462</v>
+      </c>
+      <c r="E109" t="s">
+        <v>463</v>
+      </c>
+      <c r="F109" t="s">
+        <v>97</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H109" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>466</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>467</v>
+      </c>
+      <c r="D110" t="s">
+        <v>462</v>
+      </c>
+      <c r="E110" t="s">
+        <v>463</v>
+      </c>
+      <c r="F110" t="s">
+        <v>97</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="H110" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>470</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>471</v>
+      </c>
+      <c r="D111" t="s">
+        <v>462</v>
+      </c>
+      <c r="E111" t="s">
+        <v>463</v>
+      </c>
+      <c r="F111" t="s">
+        <v>382</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="H111" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>474</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>475</v>
+      </c>
+      <c r="D112" t="s">
+        <v>462</v>
+      </c>
+      <c r="E112" t="s">
+        <v>463</v>
+      </c>
+      <c r="F112" t="s">
+        <v>39</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="H112" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>478</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>479</v>
+      </c>
+      <c r="D113" t="s">
+        <v>462</v>
+      </c>
+      <c r="E113" t="s">
+        <v>463</v>
+      </c>
+      <c r="F113" t="s">
+        <v>97</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="H113" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>482</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>483</v>
+      </c>
+      <c r="D114" t="s">
+        <v>462</v>
+      </c>
+      <c r="E114" t="s">
+        <v>463</v>
+      </c>
+      <c r="F114" t="s">
+        <v>484</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H114" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>487</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>488</v>
+      </c>
+      <c r="D115" t="s">
+        <v>462</v>
+      </c>
+      <c r="E115" t="s">
+        <v>463</v>
+      </c>
+      <c r="F115" t="s">
+        <v>484</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H115" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>491</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>132</v>
+      </c>
+      <c r="D116" t="s">
+        <v>462</v>
+      </c>
+      <c r="E116" t="s">
+        <v>463</v>
+      </c>
+      <c r="F116" t="s">
+        <v>492</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="H116" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>495</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>138</v>
+      </c>
+      <c r="D117" t="s">
+        <v>462</v>
+      </c>
+      <c r="E117" t="s">
+        <v>463</v>
+      </c>
+      <c r="F117" t="s">
+        <v>39</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="H117" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>498</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>142</v>
+      </c>
+      <c r="D118" t="s">
+        <v>462</v>
+      </c>
+      <c r="E118" t="s">
+        <v>463</v>
+      </c>
+      <c r="F118" t="s">
+        <v>39</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="H118" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>501</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>146</v>
+      </c>
+      <c r="D119" t="s">
+        <v>462</v>
+      </c>
+      <c r="E119" t="s">
+        <v>463</v>
+      </c>
+      <c r="F119" t="s">
+        <v>116</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="H119" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>504</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>150</v>
+      </c>
+      <c r="D120" t="s">
+        <v>462</v>
+      </c>
+      <c r="E120" t="s">
+        <v>463</v>
+      </c>
+      <c r="F120" t="s">
+        <v>116</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="H120" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>507</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>154</v>
+      </c>
+      <c r="D121" t="s">
+        <v>462</v>
+      </c>
+      <c r="E121" t="s">
+        <v>463</v>
+      </c>
+      <c r="F121" t="s">
+        <v>39</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="H121" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>510</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>159</v>
+      </c>
+      <c r="D122" t="s">
+        <v>462</v>
+      </c>
+      <c r="E122" t="s">
+        <v>463</v>
+      </c>
+      <c r="F122" t="s">
+        <v>57</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H122" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>513</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>267</v>
+      </c>
+      <c r="D123" t="s">
+        <v>514</v>
+      </c>
+      <c r="E123" t="s">
+        <v>515</v>
+      </c>
+      <c r="F123" t="s">
+        <v>270</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="H123" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>518</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>274</v>
+      </c>
+      <c r="D124" t="s">
+        <v>514</v>
+      </c>
+      <c r="E124" t="s">
+        <v>515</v>
+      </c>
+      <c r="F124" t="s">
+        <v>270</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H124" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>521</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>286</v>
+      </c>
+      <c r="D125" t="s">
+        <v>514</v>
+      </c>
+      <c r="E125" t="s">
+        <v>515</v>
+      </c>
+      <c r="F125" t="s">
+        <v>270</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="H125" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>523</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>290</v>
+      </c>
+      <c r="D126" t="s">
+        <v>514</v>
+      </c>
+      <c r="E126" t="s">
+        <v>515</v>
+      </c>
+      <c r="F126" t="s">
+        <v>270</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="H126" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>525</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>25</v>
+      </c>
+      <c r="D127" t="s">
+        <v>514</v>
+      </c>
+      <c r="E127" t="s">
+        <v>515</v>
+      </c>
+      <c r="F127" t="s">
+        <v>270</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="H127" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>527</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>297</v>
+      </c>
+      <c r="D128" t="s">
+        <v>514</v>
+      </c>
+      <c r="E128" t="s">
+        <v>515</v>
+      </c>
+      <c r="F128" t="s">
+        <v>270</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="H128" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>529</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>10</v>
+      </c>
+      <c r="D129" t="s">
+        <v>514</v>
+      </c>
+      <c r="E129" t="s">
+        <v>515</v>
+      </c>
+      <c r="F129" t="s">
+        <v>270</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="H129" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>531</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>17</v>
+      </c>
+      <c r="D130" t="s">
+        <v>514</v>
+      </c>
+      <c r="E130" t="s">
+        <v>515</v>
+      </c>
+      <c r="F130" t="s">
+        <v>270</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="H130" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>533</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>21</v>
+      </c>
+      <c r="D131" t="s">
+        <v>514</v>
+      </c>
+      <c r="E131" t="s">
+        <v>515</v>
+      </c>
+      <c r="F131" t="s">
+        <v>270</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="H131" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>535</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>308</v>
+      </c>
+      <c r="D132" t="s">
+        <v>514</v>
+      </c>
+      <c r="E132" t="s">
+        <v>515</v>
+      </c>
+      <c r="F132" t="s">
+        <v>270</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H132" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>537</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>232</v>
+      </c>
+      <c r="D133" t="s">
+        <v>514</v>
+      </c>
+      <c r="E133" t="s">
+        <v>515</v>
+      </c>
+      <c r="F133" t="s">
+        <v>270</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="H133" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>539</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>239</v>
+      </c>
+      <c r="D134" t="s">
+        <v>514</v>
+      </c>
+      <c r="E134" t="s">
+        <v>515</v>
+      </c>
+      <c r="F134" t="s">
+        <v>270</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="H134" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>541</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>243</v>
+      </c>
+      <c r="D135" t="s">
+        <v>514</v>
+      </c>
+      <c r="E135" t="s">
+        <v>515</v>
+      </c>
+      <c r="F135" t="s">
+        <v>270</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H135" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>543</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>321</v>
+      </c>
+      <c r="D136" t="s">
+        <v>514</v>
+      </c>
+      <c r="E136" t="s">
+        <v>515</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="H136" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>546</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>547</v>
+      </c>
+      <c r="D137" t="s">
+        <v>514</v>
+      </c>
+      <c r="E137" t="s">
+        <v>515</v>
+      </c>
+      <c r="F137" t="s">
+        <v>270</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="H137" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>550</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>551</v>
+      </c>
+      <c r="D138" t="s">
+        <v>514</v>
+      </c>
+      <c r="E138" t="s">
+        <v>515</v>
+      </c>
+      <c r="F138" t="s">
+        <v>270</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="H138" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>554</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>555</v>
+      </c>
+      <c r="D139" t="s">
+        <v>514</v>
+      </c>
+      <c r="E139" t="s">
+        <v>515</v>
+      </c>
+      <c r="F139" t="s">
+        <v>270</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="H139" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>558</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>559</v>
+      </c>
+      <c r="D140" t="s">
+        <v>514</v>
+      </c>
+      <c r="E140" t="s">
+        <v>515</v>
+      </c>
+      <c r="F140" t="s">
+        <v>270</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="H140" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>562</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>563</v>
+      </c>
+      <c r="D141" t="s">
+        <v>514</v>
+      </c>
+      <c r="E141" t="s">
+        <v>515</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="H141" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>566</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>567</v>
+      </c>
+      <c r="D142" t="s">
+        <v>514</v>
+      </c>
+      <c r="E142" t="s">
+        <v>515</v>
+      </c>
+      <c r="F142" t="s">
+        <v>270</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="H142" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>570</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>571</v>
+      </c>
+      <c r="D143" t="s">
+        <v>514</v>
+      </c>
+      <c r="E143" t="s">
+        <v>515</v>
+      </c>
+      <c r="F143" t="s">
+        <v>270</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="H143" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>574</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>575</v>
+      </c>
+      <c r="D144" t="s">
+        <v>514</v>
+      </c>
+      <c r="E144" t="s">
+        <v>515</v>
+      </c>
+      <c r="F144" t="s">
+        <v>270</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="H144" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>578</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>579</v>
+      </c>
+      <c r="D145" t="s">
+        <v>514</v>
+      </c>
+      <c r="E145" t="s">
+        <v>515</v>
+      </c>
+      <c r="F145" t="s">
+        <v>270</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="H145" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>582</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>583</v>
+      </c>
+      <c r="D146" t="s">
+        <v>514</v>
+      </c>
+      <c r="E146" t="s">
+        <v>515</v>
+      </c>
+      <c r="F146" t="s">
+        <v>270</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="H146" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>586</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>587</v>
+      </c>
+      <c r="D147" t="s">
+        <v>514</v>
+      </c>
+      <c r="E147" t="s">
+        <v>515</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H147" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>589</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>590</v>
+      </c>
+      <c r="D148" t="s">
+        <v>514</v>
+      </c>
+      <c r="E148" t="s">
+        <v>515</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="H148" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>592</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>593</v>
+      </c>
+      <c r="D149" t="s">
+        <v>514</v>
+      </c>
+      <c r="E149" t="s">
+        <v>515</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H149" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>595</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>596</v>
+      </c>
+      <c r="D150" t="s">
+        <v>514</v>
+      </c>
+      <c r="E150" t="s">
+        <v>515</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="H150" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>598</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>599</v>
+      </c>
+      <c r="D151" t="s">
+        <v>514</v>
+      </c>
+      <c r="E151" t="s">
+        <v>515</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="H151" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>602</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>603</v>
+      </c>
+      <c r="D152" t="s">
+        <v>514</v>
+      </c>
+      <c r="E152" t="s">
+        <v>515</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="H152" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>606</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>607</v>
+      </c>
+      <c r="D153" t="s">
+        <v>514</v>
+      </c>
+      <c r="E153" t="s">
+        <v>515</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="H153" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>609</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>610</v>
+      </c>
+      <c r="D154" t="s">
+        <v>514</v>
+      </c>
+      <c r="E154" t="s">
+        <v>515</v>
+      </c>
+      <c r="F154" t="s">
+        <v>270</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="H154" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>613</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>614</v>
+      </c>
+      <c r="D155" t="s">
+        <v>514</v>
+      </c>
+      <c r="E155" t="s">
+        <v>515</v>
+      </c>
+      <c r="F155" t="s">
+        <v>270</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="H155" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>617</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>618</v>
+      </c>
+      <c r="D156" t="s">
+        <v>514</v>
+      </c>
+      <c r="E156" t="s">
+        <v>515</v>
+      </c>
+      <c r="F156" t="s">
+        <v>270</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="H156" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>621</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>622</v>
+      </c>
+      <c r="D157" t="s">
+        <v>514</v>
+      </c>
+      <c r="E157" t="s">
+        <v>515</v>
+      </c>
+      <c r="F157" t="s">
+        <v>270</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="H157" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>625</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>626</v>
+      </c>
+      <c r="D158" t="s">
+        <v>514</v>
+      </c>
+      <c r="E158" t="s">
+        <v>515</v>
+      </c>
+      <c r="F158" t="s">
+        <v>270</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="H158" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>629</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>630</v>
+      </c>
+      <c r="D159" t="s">
+        <v>514</v>
+      </c>
+      <c r="E159" t="s">
+        <v>515</v>
+      </c>
+      <c r="F159" t="s">
+        <v>270</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="H159" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>633</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>634</v>
+      </c>
+      <c r="D160" t="s">
+        <v>514</v>
+      </c>
+      <c r="E160" t="s">
+        <v>515</v>
+      </c>
+      <c r="F160" t="s">
+        <v>270</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="H160" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>637</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>638</v>
+      </c>
+      <c r="D161" t="s">
+        <v>514</v>
+      </c>
+      <c r="E161" t="s">
+        <v>515</v>
+      </c>
+      <c r="F161" t="s">
+        <v>270</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="H161" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>641</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>642</v>
+      </c>
+      <c r="D162" t="s">
+        <v>514</v>
+      </c>
+      <c r="E162" t="s">
+        <v>515</v>
+      </c>
+      <c r="F162" t="s">
+        <v>270</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="H162" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>645</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>646</v>
+      </c>
+      <c r="D163" t="s">
+        <v>514</v>
+      </c>
+      <c r="E163" t="s">
+        <v>515</v>
+      </c>
+      <c r="F163" t="s">
+        <v>270</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H163" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>649</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>650</v>
+      </c>
+      <c r="D164" t="s">
+        <v>514</v>
+      </c>
+      <c r="E164" t="s">
+        <v>515</v>
+      </c>
+      <c r="F164" t="s">
+        <v>270</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="H164" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>653</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>654</v>
+      </c>
+      <c r="D165" t="s">
+        <v>514</v>
+      </c>
+      <c r="E165" t="s">
+        <v>515</v>
+      </c>
+      <c r="F165" t="s">
+        <v>270</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="H165" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>657</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>25</v>
+      </c>
+      <c r="D166" t="s">
+        <v>658</v>
+      </c>
+      <c r="E166" t="s">
+        <v>659</v>
+      </c>
+      <c r="F166" t="s">
+        <v>660</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="H166" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>663</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>267</v>
+      </c>
+      <c r="D167" t="s">
+        <v>664</v>
+      </c>
+      <c r="E167" t="s">
+        <v>665</v>
+      </c>
+      <c r="F167" t="s">
+        <v>270</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="H167" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>668</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>243</v>
+      </c>
+      <c r="D168" t="s">
+        <v>664</v>
+      </c>
+      <c r="E168" t="s">
+        <v>665</v>
+      </c>
+      <c r="F168" t="s">
+        <v>270</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="H168" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>671</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>267</v>
+      </c>
+      <c r="D169" t="s">
+        <v>672</v>
+      </c>
+      <c r="E169" t="s">
+        <v>673</v>
+      </c>
+      <c r="F169" t="s">
+        <v>492</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="H169" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>676</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>267</v>
+      </c>
+      <c r="D170" t="s">
+        <v>677</v>
+      </c>
+      <c r="E170" t="s">
+        <v>678</v>
+      </c>
+      <c r="F170" t="s">
+        <v>679</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="H170" t="s">
+        <v>681</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3336,50 +6896,145 @@
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>