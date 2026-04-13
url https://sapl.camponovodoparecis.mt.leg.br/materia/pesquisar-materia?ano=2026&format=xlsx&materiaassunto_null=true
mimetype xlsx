--- v1 (2026-04-05)
+++ v2 (2026-04-13)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1350" uniqueCount="682">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1454" uniqueCount="736">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -336,1059 +336,1176 @@
   <si>
     <t>28153</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>BAIOTO</t>
   </si>
   <si>
     <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28153/indicacao_198.2026.ass.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo Municipal a doação de um terreno ao Projeto Social Casa das Marias para que a entidade possa ampliar e fortalecer suas atividades sociais desenvolvidas no município.</t>
   </si>
   <si>
     <t>28154</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>WILLIAN FREITAS, BEITO MACHADINHO, DR. ANDREI, ELIAS BARRIGA, JOAQUIM EQUIP, MILTON SOARES</t>
   </si>
   <si>
-    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28154/indicacao_199.2026.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28154/indicacao_199.2026.ass.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo a viabilização de estudo para implantação de câmeras e/ou equipamentos de monitoramento com tecnologia capaz de identificar e autuar veículos que emitam ruídos excessivos provenientes de motores ou escapamentos adulterados, visando reduzir a poluição sonora, promover o sossego público e fortalecer a fiscalização no município.</t>
   </si>
   <si>
     <t>28165</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28165/indicacao_200.2026.ass.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a criação e construção de um hemocentro no município de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>28168</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>MILTON SOARES, BEITO MACHADINHO, DR. ANDREI, ELIAS BARRIGA, JOAQUIM EQUIP, WILLIAN FREITAS</t>
   </si>
   <si>
-    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28168/indicacao_201.2026.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28168/indicacao_201.2026.ass.pdf</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo Municipal a necessidade de instalação de um quebra-molas (redutor de velocidade) na Rua 5, no cruzamento com a Rua 8, no bairro Parque dos Girassóis, neste município.</t>
   </si>
   <si>
     <t>28190</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
+    <t>BEITO MACHADINHO, BAIOTO, DR. ANDREI, DRIKA LIMA, ELIAS BARRIGA, GRINGO, JOAQUIM EQUIP, MILTON SOARES, WILLIAN FREITAS</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28190/indicacao_202.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Poder Executivo Municipal a contratação de vigilância especializada e adoção de outras medidas de segurança nas escolas da rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>28192</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28192/indicacao_203.2026.ass.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Poder Executivo Municipal a construção de uma quadra de esportes e a implantação de um parquinho infantil na Escola Municipal Jardim das Palmeiras, com a devida instalação de estrutura adequada para a prática de atividades esportivas, recreativas e educacionais, bem como a disponibilização de brinquedos apropriados para o lazer dos alunos.</t>
+  </si>
+  <si>
+    <t>28193</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28193/indicacao_204.2026.ass.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Poder Executivo Municipal a aquisição de um veículo destinado ao atendimento das demandas da área de esportes do município, a fim de garantir melhores condições logísticas para o desenvolvimento das atividades esportivas.</t>
+  </si>
+  <si>
+    <t>28216</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28216/indicacao_205.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Poder Executivo Municipal a necessidade de instalação de uma rotatória no cruzamento da Avenida Tancredo Neves com a Avenida Martinho Lutero, neste município.</t>
+  </si>
+  <si>
+    <t>28228</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28228/indicacao_206.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Poder Executivo Municipal a necessidade de instalação de faixas elevadas na Avenida Minas Gerais, em frente à Distribuidora SOS e à Praça César Rodrigues Caldatto, e na Avenida Getúlio Vargas, nas proximidades do Container Park, neste município.</t>
+  </si>
+  <si>
+    <t>28054</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>MOCA</t>
+  </si>
+  <si>
+    <t>Moção Aplauso</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28054/mocao_de_aplausos_76.2026.ass.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao Policial Militar Cabo Thiago Jardim, pelo ato de bravura, sensibilidade e elevado espírito humanitário demonstrados ao agir com equilíbrio emocional, empatia e diálogo, conseguindo evitar um suicídio e preservar uma vida, evidenciando o compromisso da Polícia Militar com a proteção da vida, a promoção da segurança pública e o respeito à dignidade humana.</t>
+  </si>
+  <si>
+    <t>28072</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28072/mocao_de_aplausos_77.2026.ass.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à Secretaria Municipal de Infraestrutura, extensivo a todos os seus servidores, colaboradores e parceiros, pelas relevantes ações desenvolvidas no exercício de 2025, que refletem zelo com o patrimônio público e compromisso com o bem-estar da coletividade.</t>
+  </si>
+  <si>
+    <t>28103</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28103/mocao_de_aplausos_78.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à Polícia Militar Ambiental, em reconhecimento às relevantes ações desenvolvidas na região de Campo Novo do Parecis, especialmente no combate aos crimes ambientais e na fiscalização ambiental.</t>
+  </si>
+  <si>
+    <t>28111</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28111/mocao_de_aplausos_79.2026.ass.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao Serviço de Atendimento Móvel de Urgência – SAMU, pelo relevante trabalho realizado no ano anterior, consistente na capacitação de profissionais da rede municipal de ensino, em cumprimento à Lei nº 13.722/2018, conhecida como Lei Lucas, no município de Campo Novo do Parecis.</t>
+  </si>
+  <si>
+    <t>28112</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28112/mocao_de_aplausos_80.2026.ass.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao Sr. Luiz Augusto Ferres Schimith, representante do Ministério Público, em reconhecimento à sua relevante atuação na viabilização e entrega de um veículo à Associação de Pais e Amigos dos Excepcionais (APAE).</t>
+  </si>
+  <si>
+    <t>28142</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>MILTON SOARES, BAIOTO, BEITO MACHADINHO, DR. ANDREI, DRIKA LIMA, ELIAS BARRIGA, GRINGO, JOAQUIM EQUIP, WILLIAN FREITAS</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28142/mocao_de_aplausos_81.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos aos atletas Théo Zordan Lemes e Geovanna Pinheiro de Araújo, bem como ao Sensei Ronan Rafael Barbosa de Almeida, pela convocação para integrar a Delegação Brasileira que representará o país no 14º Campeonato Mundial de Karatê WUKF 2026, promovido pela Confederação Brasileira de Karatê Interestilos (CBKI), a ser realizado na cidade de Cluj-Napoca, Romênia.</t>
+  </si>
+  <si>
+    <t>28164</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28164/mocao_de_aplausos_82.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à Dra. Everly Soares Rosiak, em reconhecimento à sua destacada atuação profissional e à relevante representação do Município em âmbito estadual e nacional.</t>
+  </si>
+  <si>
+    <t>28173</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28173/mocao_de_aplausos_83.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos aos senhores Alexandre Garcia, Bruno Eduardo Pereira e Elusmar Maggi Scheffer, em reconhecimento aos relevantes serviços prestados ao esporte no município de Campo Novo do Parecis.</t>
+  </si>
+  <si>
+    <t>28178</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28178/mocao_de_aplausos_84.2026.ass.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao senhor João Felipe Ventura Corrêa em reconhecimento à sua participação na Primeira Etapa do Campeonato Estadual Matogrossense de Tiro na cidade de Rondonópolis, no Clube de Tiro Marechal Rondon - CTMR.</t>
+  </si>
+  <si>
+    <t>28179</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28179/mocao_de_aplausos_85.2026.ass.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos aos envolvidos no processo de implantação do modelo cívico-militar na Escola Estadual Cívico-Militar Madre Tarcila, situada no município de Campo Novo do Parecis – MT.</t>
+  </si>
+  <si>
+    <t>28191</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>GRINGO, ELIAS BARRIGA</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28191/mocao_de_aplausos_86.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à equipe gestora, aos professores e a todos os servidores da Escola Municipal Jardim das Palmeiras, pelo destaque obtido no Programa Alfabetiza MT, com a conquista do 2º lugar no TOP 10 dos melhores Professores Alfabetizadores da Região.</t>
+  </si>
+  <si>
+    <t>28194</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28194/mocao_de_aplausos_87.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos aos atletas, técnicos e equipe de karatê de Campo Novo do Parecis, participantes do 5º Copa Sparta Karatê Championship, realizado no município de Sinop-MT, pelos relevantes resultados alcançados com a conquista de 1º, 2º e 3º lugares, destacando-se pelo desempenho esportivo, disciplina e dedicação, bem como pelo importante papel na promoção do esporte, da cidadania e da formação de jovens em nosso município.</t>
+  </si>
+  <si>
+    <t>28201</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28201/mocao_de_aplausos_88.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos aos funcionários da Escola Municipal de Educação Infantil Hestha Beata K. Heidemann, em reconhecimento aos relevantes serviços prestados à educação infantil e à comunidade escolar.</t>
+  </si>
+  <si>
+    <t>28202</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28202/mocao_de_aplausos_89.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos aos profissionais da Escola Municipal Itamarati Norte, em reconhecimento à dedicação, ao comprometimento e à relevante contribuição para a educação e o desenvolvimento da comunidade escolar.</t>
+  </si>
+  <si>
+    <t>28203</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28203/mocao_de_aplausos_90.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos aos profissionais da EMEI Reino Encantado, em reconhecimento à dedicação, ao amor e ao compromisso com a educação infantil, contribuindo de forma significativa para a formação das crianças e o fortalecimento da comunidade.</t>
+  </si>
+  <si>
+    <t>28204</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28204/mocao_de_aplausos_91.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos aos funcionários da Escola 04 de Julho, em reconhecimento à dedicação incansável, ao compromisso com a educação e ao papel transformador que exercem na formação de cidadãos, contribuindo diariamente para o desenvolvimento humano, social e educacional da comunidade.</t>
+  </si>
+  <si>
+    <t>28205</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28205/mocao_de_aplausos_92.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos aos profissionais da Escola Municipal de Educação Infantil Karine Alves Maforte, em reconhecimento ao trabalho sensível, dedicado e transformador desenvolvido na educação infantil, contribuindo com excelência para a formação das crianças e para o fortalecimento da comunidade escolar.</t>
+  </si>
+  <si>
+    <t>28206</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28206/mocao_de_aplausos_93.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos aos profissionais da Escola Municipal Professor Antonio Pereira, em reconhecimento à dedicação incansável, ao compromisso com a educação pública e à nobre missão de transformar vidas por meio do conhecimento, contribuindo significativamente para o desenvolvimento social e humano da comunidade.</t>
+  </si>
+  <si>
+    <t>28207</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28207/mocao_de_aplausos_94.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos aos profissionais da Escola Municipal José Delfino Campos de Sousa, em reconhecimento ao compromisso, à dedicação e à sensibilidade com que exercem a missão de educar, contribuindo de forma significativa para a formação de cidadãos e para o desenvolvimento da comunidade.</t>
+  </si>
+  <si>
+    <t>28208</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28208/mocao_de_aplausos_95.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos às servidoras da E.M.E.I. Armando Jacinto Brolio, em reconhecimento à dedicação, ao compromisso e ao amor com que exercem suas funções, contribuindo de forma essencial para o desenvolvimento da educação infantil e para a formação das futuras gerações.</t>
+  </si>
+  <si>
+    <t>28209</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28209/mocao_de_aplausos_96.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos às profissionais da EMEI Professora Dolores Maria Backes Funk, em reconhecimento à dedicação, ao cuidado e ao compromisso com a educação infantil, contribuindo de forma essencial para o desenvolvimento humano e social das crianças.</t>
+  </si>
+  <si>
+    <t>28210</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28210/mocao_de_aplausos_97.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos aos servidores da EMEI Jordana Araújo da Silva, em reconhecimento à dedicação, ao comprometimento e ao trabalho humanizado prestado à educação infantil, contribuindo de forma significativa para o desenvolvimento das crianças e o fortalecimento da comunidade.</t>
+  </si>
+  <si>
+    <t>28211</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28211/mocao_de_aplausos_98.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à EMEI Jardim dos Ipês, em reconhecimento ao desenvolvimento de projetos pedagógicos inovadores, com destaque para o projeto da horta escolar, e pela conquista do 1º lugar no Índice de Aprendizado da Educação Infantil, evidenciando a excelência no ensino e o comprometimento com a formação integral das crianças.</t>
+  </si>
+  <si>
+    <t>28212</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28212/mocao_de_aplausos_99.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos a todos os envolvidos na idealização, organização e realização do evento “Elas por Elas – Mulheres que Transformam”, realizado no município de Campo Novo do Parecis.</t>
+  </si>
+  <si>
+    <t>28222</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28222/mocao_de_aplausos_100.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos aos envolvidos na implantação do Programa Meu CNPJ, no município de Campo Novo do Parecis.</t>
+  </si>
+  <si>
+    <t>28091</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>PI</t>
+  </si>
+  <si>
+    <t>Projeto Indicativo</t>
+  </si>
+  <si>
+    <t>GRINGO, DRIKA LIMA, ELIAS BARRIGA, JOAQUIM EQUIP, WILLIAN FREITAS</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28091/projeto_indicativo_11.2026.ass.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a adoção de providências necessárias para criação de auxilio saúde aos servidores Públicos do Poder Executivo, como forma de valorização, funcionalismo e promoção.</t>
+  </si>
+  <si>
+    <t>28138</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28138/projeto_indicativo_n12-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instalação de abrigos de concreto tipo "c" em pontos estratégicos do município de Campo Novo do Parecis e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28144</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28144/projeto_indicativo_13.2026.ass.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Departamento Municipal de Assuntos Cristãos no âmbito do Município de Campo Novo do Parecis e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28081</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>PDLC</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo Comissão</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28081/parecer_conjunto_pdlc_n17-2026.pdf</t>
+  </si>
+  <si>
+    <t>Rejeita o Veto Total aposto ao Projeto de Lei nº 48/2025-LE, de autoria do Vereador Willian Freitas e demais vereadores subscritores, objeto Autógrafo nº 2.379, de 02 de dezembro de 2025.</t>
+  </si>
+  <si>
+    <t>28156</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28156/projeto_de_decreto_legislativo_de_comissao_-_cljrf_n18-2026.pdf</t>
+  </si>
+  <si>
+    <t>Rejeita o Veto Total aposto ao Projeto de Lei nº 52/2026, de autoria dos Vereadores Elias Barriga, Milton Soares, Beito Machadinho, Dr. Andrei, Joaquim Equip, Drika Lima, Deilson Lopes Beiral (Gringo) e Willian Freitas, objeto Autógrafo nº 2.407, de 10 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>28053</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>PDLV</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo Vereador</t>
+  </si>
+  <si>
+    <t>MILTON SOARES</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28053/projeto_de_decreto_35.2026.ass.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Honorário Camponovense a Senhora Marines Accordi Dummel, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28163</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>GRINGO</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28163/projeto_de_decreto_36.2026.ass.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Mulher Destaque à Senhora Everly Soares Rosiak, por enaltecer o trabalho da Mulher em nosso município.</t>
+  </si>
+  <si>
+    <t>28215</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>DRIKA LIMA</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28215/projeto_de_decreto_37.2026.mulher_destaque.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Mulher Destaque à Senhora Valéria Mota de Oliveira, por enaltecer o trabalho da Mulher em nosso município.</t>
+  </si>
+  <si>
+    <t>28108</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PLCE</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar Executivo</t>
+  </si>
+  <si>
+    <t>Edilson Antônio Piaia</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28108/projeto_de_lei_complementar_1-2026_-_dispoe_sobre_criacao_de_cargo_comissionado_na_secretaria_de_infraestrutura.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação de 1(um) cargo comissionado na estrutura administrativa da Prefeitura de Campo Novo do Parecis, que passa a integrar a Lei Complementar n° 21, de 8 de abril de 2009.</t>
+  </si>
+  <si>
+    <t>28139</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28139/projeto_de_lei_complementar_02.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação de 1 (um) cargo comissionado na estrutura administrativa da Prefeitura de Campo Novo do Parecis, que passa a integrar a Lei Complementar nº 21, de 8 de abril de 2009.</t>
+  </si>
+  <si>
+    <t>28227</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28227/projeto_de_lei_complementar_3-2026_-_dispoe_sobre_criacao_do_cargo_de_chefe_de_logistica_de_transporte_escolar_rural.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação de cargo na estrutura administrativa da Prefeitura de Campo Novo do Parecis, que passa a integrar a Lei Complementar n° 21, de 8 de abril de 2009.</t>
+  </si>
+  <si>
+    <t>28061</t>
+  </si>
+  <si>
+    <t>PLE</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Executivo</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28061/projeto_de_lei_01.2026.completo.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei n° 902, de 5 de agosto de 2002, para a inclusão de novos bairros na delimitação oficial dos bairros do Município de Campo Novo do Parecis/MT.</t>
+  </si>
+  <si>
+    <t>28062</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28062/projeto_de_lei_2-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal n° 2.084, de 23 de dezembro de 2019, promovendo a extinção dos cargos de Professor de Educação Básica nível superior - 40 horas e criação de novas vagas de Professor de Educação Básica nível superior - 30 horas, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28065</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28065/projeto_de_lei_3-2026_-_autoriza_o_chefe_do_poder_executivo_a_firmar_termo_de_cessao_de_uso_de_bem_movel_com_a_associacao_dos_feirantes_e_pequenos_produtores.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 3/2026 - Autoriza o Chefe do Poder Executivo Municipal a firmar Termo de Cessão de Uso de Bem Móvel com a Associação dos Feirantes e Pequenos Produtores de Campo Novo do Parecis/MT, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28066</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28066/projeto_de_lei_04.2026.completo.pdf</t>
+  </si>
+  <si>
+    <t>Cria vaga para o cargo de Técnico em Contabilidade - provimento efetivo - na Lei Ordinária Municipal n° 1.822, de 5 de abril de 2016.</t>
+  </si>
+  <si>
+    <t>28070</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28070/projeto_de_lei_5-2026_-_dispoe_sobre_a_alteracao_da_emenda_parlamentar_individual_n_eii-040_constante_de_anexo_proprio_da_lei_n_2.745-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração da Emenda Parlamentar Individual n° EII-040, constante de anexo próprio da Lei n° 2.745, de 29 de dezembro de 2025 (Lei Orçamentária Anual), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28084</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28084/projeto_de_lei_6-2026_-_dispoe_sobre_o_conselho_municipal_de_politicas_sobre_drogas_-_compod_e_o_fundo_municipal_de_politicas_sobre_drogas_-_fumpod.pdf</t>
+  </si>
+  <si>
+    <t>28085</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28085/projeto_de_lei_7-2026_-_dispoe_sobre_a_politica_municipal_de_habitacao_de_interesse_social_-_pmhis_atualiza_e_organiza_o_fundo_municipal_de_habitacao_e_interesse_social_-_fmhis.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 7/2025 - Dispõe sobre a Política Municipal de Habitação de Interesse Social - PMHIS, atualiza e organiza o Fundo Municipal de Habitação e Interesse Social - FMHIS, seus Conselhos, critérios de acesso a programas habitacionais, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28086</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28086/projeto_de_lei_8-2026_-_dispoe_sobre_o_conselho_municipal_de_defesa_dos_direitos_da_pessoa_idosa_e_o_fundo_municipal_de_apoio_a_politica_do_idoso_-_fumapi.pdf</t>
+  </si>
+  <si>
+    <t>28087</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28087/projeto_de_lei_9-2026_-_concessao_de_direito_real_de_uso_de_bem_imovel_ao_conseg.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a outorgar Concessão de Direito Real de uso ao Conselho Comunitário de Segurança de Campo Novo do Parecis - CONSEG, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28088</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28088/projeto_de_lei_10-2026_-abertura_de_creditos_adicionais_suplementares_no_orcamento_vigente_totalizando_r205.00000.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de créditos adicionais suplementares no Orçamento vigente, totalizando o valor de R$ 205.000,00, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28089</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28089/projeto_de_lei_11-2026_-_abertura_de_creditos_adicionais_suplementares_no_valor_de_r_500.00000.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir créditos adicionais suplementares no Orçamento vigente, totalizando o valor de R$ 500.000,00, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28098</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28098/projeto_de_lei_12-2026_-_abertura_de_creditos_adicionais_suplementares_no_valor_de_r_3.454.15000.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir créditos adicionais suplementares no valor de R$ 3.454.150,00, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28101</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28101/projeto_de_lei_13-2026_-_autoriza_o_poder_executivo_municipal_a_receber_em_doacao_areas_de_propriedade_particular_destinadas_a_ampliacao_e_interligacao_de_vias_publicas.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 13/2026 - Autoriza o Poder Executivo Municipal a receber em doação áreas de propriedade particular destinadas à ampliação e interligação de vias públicas, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28102</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28102/projeto_de_lei_14-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Emenda Parlamentar de Bancada EIB-008, constante de anexo próprio da Lei n° 2.745, de 29 de dezembro de 2025 (Lei Orçamentária Anual).</t>
+  </si>
+  <si>
+    <t>28147</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28147/projeto_de_lei_15-20256-_acrescenta_secao_no_capitulo_i_da_lei_municipal_n_2.691-2025_ppa_2026-2029_agendas_transversais.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta Seção ao Capítulo I da Lei Municipal n° 2.691, de 15 de agosto de 2025, que institui o Plano Plurianual para o período de 2026 a 2029, para dispor sobre Agendas Transversais.</t>
+  </si>
+  <si>
+    <t>28134</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28134/projeto_de_lei_16-2026_-_abertura_de_creditos_adicionais_suplementares_no_valor_de_r_655.00000_saude_2.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no Orçamento vigente, no valor de R$ 655.000,00, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28135</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28135/projeto_de_lei_17-2026_-_altera_o_caput_do_art._17_da_lei_municipal_n__1.273-2008_que_regulamenta_o_transporte_individual_de_passageiros_no_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Altera o caput do art. 17 da Lei Municipal n°  1.273, de 15 de dezembro de 2008, que regulamenta o transporte individual de passageiros no Município de Campo Novo do Parecis/MT.</t>
+  </si>
+  <si>
+    <t>28148</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28148/projeto_de_lei_18-2026_-_abertura_de_credito_adicional_suplementar_no_valor_de_r_2.805.09017_assistencia_social.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 2.805.090,17, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28149</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28149/projeto_de_lei_19-2026_-_abertura_de_credito_adicional_suplementar_no_valor_de_200.00000_parecis_superagro.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de 200.000,00, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28150</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28150/projeto_de_lei_20-2026_-_autoriza_o_poder_executivo_municipal_a_receber_em_doacao_o_imovel_que_especifica_declara_o_interesse_publico_e_a_afetacao_do_bem_como_de_uso_comum_do_povo.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 20/2026 - Autoriza o Poder Executivo Municipal a receber em doação o imóvel que especifica, declara o interesse público e a afetação do bem como de uso comum do povo, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28151</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28151/projeto_de_lei_21-2026_-_abertura_de_credito_adicional_suplementar_no_valor_de_600.00000_turismo.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 600.000,00, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28158</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28158/projeto_de_lei_22-2026_-_dispoe_sobre_a_criacao_e_alteracao_de_emendas_parlamentares_inviduais_e_de_bancada.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe a alteração e criação de Emendas Parlamentares, Individuais e de Bancada,  constantes de anexos próprios da Lei n° 2.745, de 29 de dezembro de 2025 (Lei Orçamentária Anual), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28169</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28169/projeto_de_lei_23-2026_-_altera_dispositivos_da_lei_n_2.474-2023_que_trata_da_estrutura_administrativa_e_funcionamento_do_funsem.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Municipal n° 2.474, de 5 de setembro de 2023, que trata da estrutura administrativa e funcionamento do Fundo de Previdência dos Servidores Públicos Municipais de Campo Novo do Parecis - FUNSEM e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28184</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28184/projeto_de_lei_24-2026_-_abertura_de_credito_adicional_suplementar_no_valor_de_r_2.632.00000_sefin.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 2.632.000,00, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28185</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28185/projeto_de_lei_25-2026_-_abertura_de_credito_adicional_suplementar_no_valor_de_r_3.560.00000_cultura.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir no Orçamento vigente crédito adicional suplementar no valor de R$ 3.560.000,00.</t>
+  </si>
+  <si>
+    <t>28186</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28186/projeto_de_lei_26-2026_-_autoriza_o_poder_executivo_a_firmar_termo_de_fomento_com_o_sindicato_rural_para_realizacao_da_parecis_superagro.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a firmar Termo de Fomento com o Sindicato Rural de Campo Novo do Parecis.</t>
+  </si>
+  <si>
+    <t>28187</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28187/projeto_de_lei_27-2026_-_autoriza_o_poder_executivo_a_firmar_termo_de_cooperacao_tecnica_com_a_fs_i_industria_de_etanol_s.a_para_implantacao_de_trevo_de_acesso.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 27/2026 - Autoriza o Poder Executivo Municipal a firmar Termo de Cooperação Técnica com a empresa FS I Indústria de Etanol S.A., para a execução de obra de implantação de trevo de acesso em estrada municipal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28188</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28188/projeto_de_lei_28-2026_-_abertura_de_credito_adicional_suplementar_no_valor_de_r_1.500.00000_-_sinfra.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir no Orçamento vigente crédito adicional suplementar no valor de R$ 1.500.000,00.</t>
+  </si>
+  <si>
+    <t>28214</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28214/projeto_de_lei_29-2026_-_altera_dispositivos_da_lei_n_1.398-2010_que_dispoe_sobre_a_criacao_do_sistema_municipal_de_cultura.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei n° 1.398, de 23 de dezembro de 2010, que dispõe sobre a criação do Sistema Municipal de Cultura, do Centro Cultural, do Fundo Municipal de Incentivo à Cultura e do Sistema Municipal de Informações e Indicadores Culturais.</t>
+  </si>
+  <si>
+    <t>28219</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28219/projeto_de_lei_30-2026_-_autoriza_o_poder_executivo_a_abrir_no_orcamento_vigente_credito_adicional_suplementar_no_valor_de_r_2.181.51710.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no orçamento vigente, no valor de R$ 2.181.517,10.</t>
+  </si>
+  <si>
+    <t>28224</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28224/projeto_de_lei_31-2026_-_dispoe_sobre_a_criacao_e_alteracao_de_emendas_parlamentares_de_bancada.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração e criação de Emendas Parlamentares de Bancada,  integrantes de anexo da Lei n° 2.745, de 29 de dezembro de 2025 (Lei Orçamentária Anual), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28220</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28220/projeto_de_lei_32-2026_-_abertura_de_credito_adicional_suplementar_no_valor_de_r_1.445.14373_saude.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no orçamento vigente, no valor de R$1.445.143,73.</t>
+  </si>
+  <si>
+    <t>28221</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28221/projeto_de_lei_33-2026_-_autoriza_o_poder_executivo_a_abrir_no_orcamento_vigente_credito_adicional_suplementar_no_valor_de_r_2.327.53081_infraestrutura.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no orçamento vigente, no valor de R$ 2.327.530,81.</t>
+  </si>
+  <si>
+    <t>28059</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Legislativo</t>
+  </si>
+  <si>
+    <t>WILLIAN FREITAS, BAIOTO, BEITO MACHADINHO, DR. ANDREI, DRIKA LIMA, ELIAS BARRIGA, GRINGO, JOAQUIM EQUIP, MILTON SOARES</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28059/projeto_de_lei_49.2026.ass.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Município de Campo Novo do Parecis/MT a executar, de forma excepcional, serviços e obras de drenagem e manejo de águas pluviais em condomínios horizontais oriundos de programas habitacionais de interesse social do Governo Federal, como política pública preventiva de saúde, nos termos do art. 196 da Constituição Federal, quando caracterizado risco à saúde pública, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28060</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28060/projeto_de_lei_50.2026.ass.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública a Associação Conselho de Ministros e Lideranças Evangélicas do Parecis – COMEP.</t>
+  </si>
+  <si>
+    <t>28073</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28073/projeto_de_lei_51.2026.ass.pdf</t>
+  </si>
+  <si>
+    <t>Institui a política municipal de proteção e reconhecimento do cão e gato comunitário no município de Campo Novo do Parecis e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28077</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>ELIAS BARRIGA, BEITO MACHADINHO, DR. ANDREI, DRIKA LIMA, GRINGO, JOAQUIM EQUIP, MILTON SOARES, WILLIAN FREITAS</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28077/projeto_de_lei_52.2026.ass.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a doação de peixes às famílias de baixa renda no município de Campo Novo do Parecis durante a Semana Santa e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28095</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28095/projeto_de_lei_53.2026.le.ass.pdf</t>
+  </si>
+  <si>
+    <t>Declara de utilidade pública a Associação dos Catadores de Materiais Recicláveis de Campo Novo do Parecis/MT – RECICAMPO.</t>
+  </si>
+  <si>
+    <t>28105</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28105/projeto_de_lei_54.2026.le.ass.pdf</t>
+  </si>
+  <si>
+    <t>Que cria diretrizes para que o Poder Executivo institua ações voltadas ao acolhimento humanizado de gestantes que sofreram perda gestacional, perinatal ou neonatal, no âmbito da rede municipal de saúde.</t>
+  </si>
+  <si>
+    <t>28106</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28106/projeto_de_lei_55.2026.le.ass.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição do Plano Municipal para a humanização do parto no âmbito do Município de Campo Novo do Parecis e dá outras providências. (Lei Larissa Pompermayer)</t>
+  </si>
+  <si>
+    <t>28133</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28133/projeto_de_lei_56.2026.le.ass.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Proteção e Bem-Estar Animal (PROBEAN-PARECIS), compreendendo o atendimento veterinário a animais resgatados e o controle humanitário de natalidade de cães e gatos no Município, por meio de castração subsidiada, bem como autoriza o Poder Executivo a celebrar convênios, contratos e parcerias com clínicas veterinárias e entidades de proteção animal; e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28137</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28137/projeto_de_lei_57.2026.le.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa “Atestado Responsável” no âmbito do Município de Campo Novo do Parecis - MT, estabelece critérios e diretrizes para a emissão de atestados médicos nas unidades públicas de saúde e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28143</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28143/projeto_de_lei_58.2026.le.ass.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal do Pastor e da Pastora no Município de  Campo Novo do Parecis e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28146</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28146/projeto_de_lei_60.2026.ass.pdf</t>
+  </si>
+  <si>
+    <t>Institui no Município de Campo Novo do Parecis, o Programa “Ensino do Legislativo” e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28166</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28166/projeto_de_lei_61.2026.le.ass.pdf</t>
+  </si>
+  <si>
+    <t>Institui no calendário oficial do Município de Campo Novo Do Parecis- MT a Semana Municipal do Empreendedorismo e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28167</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
     <t>http://sapl.camponovodoparecis.mt.leg.br/media/</t>
   </si>
   <si>
-    <t>Indicamos ao Poder Executivo Municipal a contratação de vigilância especializada, instalação de sistema de videomonitoramento e adoção de outras medidas de segurança nas escolas da rede municipal de ensino.</t>
-[...943 lines deleted...]
-  <si>
     <t>Institui o Programa Municipal “Empresa Amiga da Escola” no Município de Campo Novo do Parecis e dá outras providências.</t>
   </si>
   <si>
     <t>28180</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28180/projeto_de_lei_63.2026.le.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28180/projeto_de_lei_63.2026.le.ass.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Beneficente José Delfino Campos de Souza.</t>
   </si>
   <si>
     <t>28199</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28199/projeto_de_lei_no_64-2026_ver._elias_barriga.docx</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28199/projeto_de_lei_64.2026.le.ass.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Incentivo à Denúncia de Descarte Irregular de Resíduos Sólidos no município de Campo Novo do Parecis, e dá outras providências.</t>
   </si>
   <si>
     <t>28068</t>
   </si>
   <si>
     <t>PRMM</t>
   </si>
   <si>
     <t>Projeto de Resolução Mesa</t>
   </si>
   <si>
     <t>Mesa Diretora 2026</t>
   </si>
   <si>
     <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28068/projeto_de_resolucao_09.2026.ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição e regulamentação do auxílio saúde no âmbito do Poder Legislativo de Campo Novo do Parecis/MT.</t>
   </si>
   <si>
     <t>28090</t>
   </si>
@@ -1518,83 +1635,92 @@
   <si>
     <t>Pedido de dilação de prazo para conclusão dos trabalhos da Comissão Processante</t>
   </si>
   <si>
     <t>28125</t>
   </si>
   <si>
     <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28125/requerimento_77.2026.ass.pdf</t>
   </si>
   <si>
     <t>Requeremos, ouvido o soberano Plenário, com fundamento no art.23, XIII, da Lei Orgânica Municipal, ao Excelentíssimo Senhor Prefeito Municipal para que, encaminhe as seguintes informações sobre a quantidade de cargos comissionados existentes e ocupados por cada Secretaria, contratos de terceirização vigentes, bem como o envio de cópia atualizada da estrutura administrativa do Município.</t>
   </si>
   <si>
     <t>28126</t>
   </si>
   <si>
     <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28126/requerimento_78.2026.ass.pdf</t>
   </si>
   <si>
     <t>Requeremos, ouvido o soberano Plenário, com fundamento no art.23, XIII, da Lei Orgânica Municipal, ao Excelentíssimo Senhor Prefeito Municipal para que, por intermédio da Secretaria de Finanças, para que preste as seguintes informações: sobre a arrecadação municipal dos exercícios de 2024 e 2025, a discriminação das receitas por Secretaria e a previsão orçamentária de gastos para o exercício de 2026, com envio de relatórios oficiais do sistema contábil.</t>
   </si>
   <si>
     <t>28176</t>
   </si>
   <si>
-    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28176/requerimento_79.2026.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28176/requerimento_79.2026.ass.pdf</t>
   </si>
   <si>
     <t>Requeremos ao Poder Executivo Municipal a apresentação de Estudo de Impacto Orçamentário-Financeiro relativo ao Projeto de Lei nº 34/2025, que dispõe sobre a concessão de isenção do Imposto Predial e Territorial Urbano (IPTU) a contribuintes ou seus dependentes acometidos por doença grave ou incapacidade, em conformidade com a Lei de Responsabilidade Fiscal.</t>
   </si>
   <si>
     <t>28177</t>
   </si>
   <si>
-    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28177/requerimento_80.2026.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28177/requerimento_80.2026.ass.pdf</t>
   </si>
   <si>
     <t>Requeremos informações e documentos ao Poder Executivo acerca da arrecadação, gestão e aplicação dos recursos da Contribuição para Custeio do Serviço de Iluminação Pública (CIP) e do Fundo Municipal de Iluminação Pública no município de Campo Novo do Parecis.</t>
   </si>
   <si>
-    <t>28200</t>
-[...7 lines deleted...]
-  <si>
     <t>28213</t>
   </si>
   <si>
-    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28213/requerimento_82.2026.pdf</t>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28213/requerimento_81.2026.ass.pdf</t>
   </si>
   <si>
     <t>Requeremos, ouvido o soberano Plenário, com fundamento no art. 23, XIII, da Lei Orgânica Municipal, ao Excelentíssimo Senhor Prefeito Municipal, para que, por intermédio do setor competente, especialmente da Secretaria Municipal de Infraestrutura, encaminhe a esta Casa de Leis o projeto estrutural e o georreferenciamento da ponte localizada sobre o Rio do Sangue, situada em estrada vicinal aos fundos da usina Coprodia, a qual dá acesso a diversas propriedades rurais.</t>
   </si>
   <si>
+    <t>28225</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28225/requerimento_82.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeremos o encaminhamento das gravações de circuito fechado de televisão (CFTV) e/ou sistema de videomonitoramento da Secretaria Municipal de Infraestrutura, referentes ao dia 31 de março de 2026, no período das 07h30min às 09h30min, bem como a prestação de informações e envio de documentos correlatos acerca do acesso, segurança, manutenção, armazenamento e eventuais ocorrências registradas no local.</t>
+  </si>
+  <si>
+    <t>28226</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28226/requerimento_83.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Excelentíssimo Senhor Prefeito Municipal para que preste informações quanto a estudo e eventual implantação de programa habitacional com incentivos fiscais e urbanísticos, nos moldes do Programa Casa Pronta.</t>
+  </si>
+  <si>
     <t>28037</t>
   </si>
   <si>
     <t>REQI</t>
   </si>
   <si>
     <t>Requerimento INFORMAÇÕES</t>
   </si>
   <si>
     <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28037/oficio_1-gab-2025-legis_-_resposta_ao_reuquerimento_67-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N° 1/GAB/2026-LEGIS - RESPOSTA AO REQUERIMENTO 67/2025</t>
   </si>
   <si>
     <t>28038</t>
   </si>
   <si>
     <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28038/auto_de_infracao_compressed_3.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTO OFÍCIO N° 1/GAB/2026-LEGIS - RESPOSTA AO REQUERIMENTO 67/2025</t>
   </si>
   <si>
     <t>28039</t>
@@ -1653,53 +1779,50 @@
   <si>
     <t>28048</t>
   </si>
   <si>
     <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28048/termo_de_notificacao_1_compressed_1.pdf</t>
   </si>
   <si>
     <t>28049</t>
   </si>
   <si>
     <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28049/termo_interdicao_d8540_1.pdf</t>
   </si>
   <si>
     <t>28050</t>
   </si>
   <si>
     <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28050/resposta_requerimento_67.2025.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 67/2025</t>
   </si>
   <si>
     <t>28058</t>
   </si>
   <si>
-    <t>206</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28058/oficio_2-gab-2026-legis_-_encaminhamento_de_leis_a_camara_2.734_a_2.745-lc_158.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N° 2/GAB/2025-LEGIS - Encaminhamento de Leis Municipais.</t>
   </si>
   <si>
     <t>28063</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28063/mapa_bairros_27_08_25.pdf</t>
   </si>
   <si>
     <t>ANEXO DO PROJETO DE LEI 1/2026 - Altera a Lei n° 902, de 5 de agosto de 2002, para a inclusão de novos bairros na delimitação oficial dos bairros do Município de Campo Novo do Parecis/MT.</t>
   </si>
   <si>
     <t>28064</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28064/oficio_3-gab-2026-legis_-_convocacao_da_camara_municipal_na_sessao_legislativa_extraordinaria_20-01.pdf</t>
@@ -1774,50 +1897,53 @@
     <t>214</t>
   </si>
   <si>
     <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28117/oficio_3-gab-2026-legis_-_resposta_ao_requerimento_73-2026.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N° 3/GAB/2025-LEGIS - Resposta ao Requerimento n° 73/2026</t>
   </si>
   <si>
     <t>28118</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28118/oficio_5-gab-2026-legis_-_resposta_ao_requerimento_72-2026.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N° 5/GAB/2025-LEGIS - Encainhamento do Requerimento 72/2026</t>
   </si>
   <si>
     <t>28119</t>
   </si>
   <si>
     <t>216</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28119/req._72.2026.documentos.pdf</t>
   </si>
   <si>
     <t>Anexo resposta ao requerimento 72/2026</t>
   </si>
   <si>
     <t>28120</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28120/req.72.2026.notasfiscais.pdf</t>
   </si>
   <si>
     <t>28121</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28121/req.72.2026.movimento_financeiro_01.pdf</t>
   </si>
   <si>
     <t>28122</t>
   </si>
@@ -1988,50 +2114,87 @@
 Assunto: Complemento de informações ao Requerimento n° 77/2026.</t>
   </si>
   <si>
     <t>28175</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28175/complemento_de_informacoes_ref._ao_req_77-2026.pdf</t>
   </si>
   <si>
     <t>Anexo do OFÍCIO N° 14/GAB/2026-LEGIS ref. a complemento de informações ao Requerimento n° 77/2026.</t>
   </si>
   <si>
     <t>28181</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28181/oficio_15-gab-2026-legis_-_alteracoes_pl_22-2026.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N° 15/GAB/2026-LEGIS  - ref. a solicitação de alterações do PL 22/2026.</t>
+  </si>
+  <si>
+    <t>28217</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28217/oficio_16-gab-2026-legis_-_encaminhamento_de_leis_a_camara_lo_-_2.748_a_2.781_lc_-_159_160.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO N° 16/GAB/2025-LEGIS - Encaminhamento de Leis Municipais.</t>
+  </si>
+  <si>
+    <t>28218</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28218/oficio_17-gab-2026-legis_-_retificacao_do_autografo_n_2.422_de_24_de_marco_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO N° 17/GAB/2025-LEGIS      _x000D_
+Assunto: Autógrafo n° 2.422, de 24 de março de 2026, que dispõe sobre a alteração e criação de Emendas Parlamentares, Individuais e de Bancada,  constantes de anexos próprios da Lei n° 2.745, de 29 de dezembro de 2025 (Lei Orçamentária Anual), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28223</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28223/oficio_18-gab-2026-legis_-_pedido_do_urgencia_especial_projeto_de_lei_31-2026.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO N° 18/GAB/2026-LEGIS - solicita a tramitação em regime de urgência especial  do PL 31/2026.</t>
   </si>
   <si>
     <t>28196</t>
   </si>
   <si>
     <t>REQP</t>
   </si>
   <si>
     <t>Requerimento PRESIDÊNCIA</t>
   </si>
   <si>
     <t>JOAQUIM EQUIP</t>
   </si>
   <si>
     <t>http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28196/requerimento_da_presidencia_05.2026.ass.pdf</t>
   </si>
   <si>
     <t>Leitura e votação da denúncia protocolada junto ao Ofício nº 004/2026 – Ouvidoria da Câmara Municipal.</t>
   </si>
   <si>
     <t>28051</t>
   </si>
   <si>
     <t>VETT</t>
   </si>
@@ -2410,56 +2573,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28096/emenda_modificativa_n07-2026_cljrf.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28097/emenda_modificativa_n08-2026_cljrf.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28159/emenda_modificativa_n09-2026_cljrf.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28197/emenda_conjunta_n05-2026_cljrf.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28071/indicacao_183.2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28074/indicacao_184.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28075/indicacao_185.2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28076/indicacao_186.2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28078/indicacao_187.2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28080/indicacao_188.2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28082/indicacao_189.2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28094/indicacao_190.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28099/indicacao_191.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28100/indicacao_192.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28104/indicacao_193.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28109/indicacao_194.2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28110/indicacao_195.2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28129/indicacao_196.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28145/indicacao_197.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28153/indicacao_198.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28154/indicacao_199.2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28165/indicacao_200.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28168/indicacao_201.2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28192/indicacao_203.2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28193/indicacao_204.2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28054/mocao_de_aplausos_76.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28072/mocao_de_aplausos_77.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28103/mocao_de_aplausos_78.2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28111/mocao_de_aplausos_79.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28112/mocao_de_aplausos_80.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28142/mocao_de_aplausos_81.2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28173/mocao_de_aplausos_83.2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28178/mocao_de_aplausos_84.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28179/mocao_de_aplausos_85.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28191/mocao_de_aplausos_86.2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28194/mocao_de_aplausos_87.2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28201/mocao_de_aplausos_88.2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28202/mocao_de_aplausos_89.2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28203/mocao_de_aplausos_90.2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28204/mocao_de_aplausos_91.2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28205/mocao_de_aplausos_92.2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28206/mocao_de_aplausos_93.2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28207/mocao_de_aplausos_94.2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28208/mocao_de_aplausos_95.2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28209/mocao_de_aplausos_96.2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28210/mocao_de_aplausos_97.2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28211/mocao_de_aplausos_98.2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28091/projeto_indicativo_11.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28138/projeto_indicativo_n12-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28182/projeto_indicativo_13.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28081/parecer_conjunto_pdlc_n17-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28156/projeto_de_decreto_legislativo_de_comissao_-_cljrf_n18-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28053/projeto_de_decreto_35.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28108/projeto_de_lei_complementar_1-2026_-_dispoe_sobre_criacao_de_cargo_comissionado_na_secretaria_de_infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28139/projeto_de_lei_complementar_02.2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28061/projeto_de_lei_01.2026.completo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28062/projeto_de_lei_2-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28065/projeto_de_lei_3-2026_-_autoriza_o_chefe_do_poder_executivo_a_firmar_termo_de_cessao_de_uso_de_bem_movel_com_a_associacao_dos_feirantes_e_pequenos_produtores.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28066/projeto_de_lei_04.2026.completo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28070/projeto_de_lei_5-2026_-_dispoe_sobre_a_alteracao_da_emenda_parlamentar_individual_n_eii-040_constante_de_anexo_proprio_da_lei_n_2.745-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28084/projeto_de_lei_6-2026_-_dispoe_sobre_o_conselho_municipal_de_politicas_sobre_drogas_-_compod_e_o_fundo_municipal_de_politicas_sobre_drogas_-_fumpod.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28085/projeto_de_lei_7-2026_-_dispoe_sobre_a_politica_municipal_de_habitacao_de_interesse_social_-_pmhis_atualiza_e_organiza_o_fundo_municipal_de_habitacao_e_interesse_social_-_fmhis.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28086/projeto_de_lei_8-2026_-_dispoe_sobre_o_conselho_municipal_de_defesa_dos_direitos_da_pessoa_idosa_e_o_fundo_municipal_de_apoio_a_politica_do_idoso_-_fumapi.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28087/projeto_de_lei_9-2026_-_concessao_de_direito_real_de_uso_de_bem_imovel_ao_conseg.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28088/projeto_de_lei_10-2026_-abertura_de_creditos_adicionais_suplementares_no_orcamento_vigente_totalizando_r205.00000.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28089/projeto_de_lei_11-2026_-_abertura_de_creditos_adicionais_suplementares_no_valor_de_r_500.00000.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28098/projeto_de_lei_12-2026_-_abertura_de_creditos_adicionais_suplementares_no_valor_de_r_3.454.15000.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28101/projeto_de_lei_13-2026_-_autoriza_o_poder_executivo_municipal_a_receber_em_doacao_areas_de_propriedade_particular_destinadas_a_ampliacao_e_interligacao_de_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28102/projeto_de_lei_14-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28147/projeto_de_lei_15-20256-_acrescenta_secao_no_capitulo_i_da_lei_municipal_n_2.691-2025_ppa_2026-2029_agendas_transversais.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28134/projeto_de_lei_16-2026_-_abertura_de_creditos_adicionais_suplementares_no_valor_de_r_655.00000_saude_2.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28135/projeto_de_lei_17-2026_-_altera_o_caput_do_art._17_da_lei_municipal_n__1.273-2008_que_regulamenta_o_transporte_individual_de_passageiros_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28148/projeto_de_lei_18-2026_-_abertura_de_credito_adicional_suplementar_no_valor_de_r_2.805.09017_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28149/projeto_de_lei_19-2026_-_abertura_de_credito_adicional_suplementar_no_valor_de_200.00000_parecis_superagro.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28150/projeto_de_lei_20-2026_-_autoriza_o_poder_executivo_municipal_a_receber_em_doacao_o_imovel_que_especifica_declara_o_interesse_publico_e_a_afetacao_do_bem_como_de_uso_comum_do_povo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28151/projeto_de_lei_21-2026_-_abertura_de_credito_adicional_suplementar_no_valor_de_600.00000_turismo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28158/projeto_de_lei_22-2026_-_dispoe_sobre_a_criacao_e_alteracao_de_emendas_parlamentares_inviduais_e_de_bancada.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28169/projeto_de_lei_23-2026_-_altera_dispositivos_da_lei_n_2.474-2023_que_trata_da_estrutura_administrativa_e_funcionamento_do_funsem.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28184/projeto_de_lei_24-2026_-_abertura_de_credito_adicional_suplementar_no_valor_de_r_2.632.00000_sefin.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28185/projeto_de_lei_25-2026_-_abertura_de_credito_adicional_suplementar_no_valor_de_r_3.560.00000_cultura.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28186/projeto_de_lei_26-2026_-_autoriza_o_poder_executivo_a_firmar_termo_de_fomento_com_o_sindicato_rural_para_realizacao_da_parecis_superagro.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28187/projeto_de_lei_27-2026_-_autoriza_o_poder_executivo_a_firmar_termo_de_cooperacao_tecnica_com_a_fs_i_industria_de_etanol_s.a_para_implantacao_de_trevo_de_acesso.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28188/projeto_de_lei_28-2026_-_abertura_de_credito_adicional_suplementar_no_valor_de_r_1.500.00000_-_sinfra.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28059/projeto_de_lei_49.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28060/projeto_de_lei_50.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28073/projeto_de_lei_51.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28077/projeto_de_lei_52.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28095/projeto_de_lei_53.2026.le.ass.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28105/projeto_de_lei_54.2026.le.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28106/projeto_de_lei_55.2026.le.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28133/projeto_de_lei_56.2026.le.ass.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28137/projeto_de_lei_57.2026.le.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28143/projeto_de_lei_58.2026.le.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28144/projeto_de_lei_59.2026.le.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28146/projeto_de_lei_60.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28180/projeto_de_lei_63.2026.le.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28199/projeto_de_lei_no_64-2026_ver._elias_barriga.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28068/projeto_de_resolucao_09.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28090/projeto_de_resolucao_10.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28107/projeto_de_resolucao_11.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28141/projeto_de_resolucao_12.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28052/requerimento_69.2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28055/requerimento_70.2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28056/requerimento_71.2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28057/requerimento_72.2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28069/requerimento_73.2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28092/requerimento_74.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28093/requerimento_75.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28124/requerimento_76.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28125/requerimento_77.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28126/requerimento_78.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28176/requerimento_79.2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28177/requerimento_80.2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28200/requerimento_81.2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28213/requerimento_82.2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28037/oficio_1-gab-2025-legis_-_resposta_ao_reuquerimento_67-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28038/auto_de_infracao_compressed_3.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28039/documentos_isssl_compelemnto_3_2.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28040/documentos_isssl_4.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28041/documentos_isssl_complemento_3.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28042/notificacao_2.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28043/img_0001_3.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28044/relatorio_vistoria_24.09.25_2.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28045/sesdic2025151987_1_2.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28046/termo_de_apreensao_compressed_2.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28047/termo_notificacao_d10261_1.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28048/termo_de_notificacao_1_compressed_1.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28049/termo_interdicao_d8540_1.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28050/resposta_requerimento_67.2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28058/oficio_2-gab-2026-legis_-_encaminhamento_de_leis_a_camara_2.734_a_2.745-lc_158.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28063/mapa_bairros_27_08_25.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28064/oficio_3-gab-2026-legis_-_convocacao_da_camara_municipal_na_sessao_legislativa_extraordinaria_20-01.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28067/anexo_projeto_de_lei_4-2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28113/oficio_018.2026.smf.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28114/oficio_7-gab-2026-legis_-_resposta_ao_requerimento_69-2026.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28115/memorando_50-2026_-_sinfra_-_resposta_ao_req_69-2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28116/oficio_6-gab-2026-legis_-_resposta_ao_requerimento_71-2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28117/oficio_3-gab-2026-legis_-_resposta_ao_requerimento_73-2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28118/oficio_5-gab-2026-legis_-_resposta_ao_requerimento_72-2026.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28120/req.72.2026.notasfiscais.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28121/req.72.2026.movimento_financeiro_01.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28122/req.72.2026.movimento_financeiro_02.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28123/oficiorequerimentohospital.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28130/oficio_8-gab-2026-legis_-_resposta_ao_requerimento_74-2026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28131/resposta_requerimento_74.2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28132/oficio_8-gab-2026-legis_-_resposta_ao_requerimento_74-2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28136/oficio_9-gab-2026-legis_-_resposta_ao_requerimento_75-2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28157/oficio_11-gab-2026-legis_-_alteracoes_no_projeto_de_lei_18-2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28160/oficio_12-gab-2026-legis_-_resposta_ao_requerimento_78-2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28161/documentacao_em_resposta_ao_requerimento_78-2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28162/oficio_11-gab-2026-legis_-_resposta_ao_requerimento_77-2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28170/oficio_13-gab-2026-legis_-_resposta_ao_oficio_n_003-2026_-_comissao_parlamentar_de_inquerito_n_001-2025..pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28171/relatorio_de_auditoria_no_001-2021_-_uci.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28172/relatorio_de_verificacao_no_002-2023_-_uci.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28174/oficio_14-gab-2026-legis_-_complemento_de_resposta_ao_requerimento_77-2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28175/complemento_de_informacoes_ref._ao_req_77-2026.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28181/oficio_15-gab-2026-legis_-_alteracoes_pl_22-2026.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28196/requerimento_da_presidencia_05.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28051/oficio_132-gab-2025-legis_-_ref._razoes_do_veto_autografo_n_2.379-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28155/oficio_10-gab-2026-legis_-_ref._razoes_do__veto_total_aposto_ao_projeto_de_lei_n_52-2026_-_autografo_n_2.407-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28183/relatorio_cpi_001-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28198/relatorio_de_atividades_2025_-_camara_municipal_cnp.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28096/emenda_modificativa_n07-2026_cljrf.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28097/emenda_modificativa_n08-2026_cljrf.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28159/emenda_modificativa_n09-2026_cljrf.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28197/emenda_conjunta_n05-2026_cljrf.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28071/indicacao_183.2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28074/indicacao_184.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28075/indicacao_185.2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28076/indicacao_186.2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28078/indicacao_187.2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28080/indicacao_188.2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28082/indicacao_189.2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28094/indicacao_190.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28099/indicacao_191.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28100/indicacao_192.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28104/indicacao_193.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28109/indicacao_194.2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28110/indicacao_195.2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28129/indicacao_196.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28145/indicacao_197.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28153/indicacao_198.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28154/indicacao_199.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28165/indicacao_200.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28168/indicacao_201.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28190/indicacao_202.2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28192/indicacao_203.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28193/indicacao_204.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28216/indicacao_205.2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28228/indicacao_206.2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28054/mocao_de_aplausos_76.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28072/mocao_de_aplausos_77.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28103/mocao_de_aplausos_78.2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28111/mocao_de_aplausos_79.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28112/mocao_de_aplausos_80.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28142/mocao_de_aplausos_81.2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28164/mocao_de_aplausos_82.2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28173/mocao_de_aplausos_83.2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28178/mocao_de_aplausos_84.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28179/mocao_de_aplausos_85.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28191/mocao_de_aplausos_86.2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28194/mocao_de_aplausos_87.2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28201/mocao_de_aplausos_88.2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28202/mocao_de_aplausos_89.2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28203/mocao_de_aplausos_90.2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28204/mocao_de_aplausos_91.2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28205/mocao_de_aplausos_92.2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28206/mocao_de_aplausos_93.2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28207/mocao_de_aplausos_94.2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28208/mocao_de_aplausos_95.2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28209/mocao_de_aplausos_96.2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28210/mocao_de_aplausos_97.2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28211/mocao_de_aplausos_98.2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28212/mocao_de_aplausos_99.2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28222/mocao_de_aplausos_100.2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28091/projeto_indicativo_11.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28138/projeto_indicativo_n12-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28144/projeto_indicativo_13.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28081/parecer_conjunto_pdlc_n17-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28156/projeto_de_decreto_legislativo_de_comissao_-_cljrf_n18-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28053/projeto_de_decreto_35.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28163/projeto_de_decreto_36.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28215/projeto_de_decreto_37.2026.mulher_destaque.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28108/projeto_de_lei_complementar_1-2026_-_dispoe_sobre_criacao_de_cargo_comissionado_na_secretaria_de_infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28139/projeto_de_lei_complementar_02.2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28227/projeto_de_lei_complementar_3-2026_-_dispoe_sobre_criacao_do_cargo_de_chefe_de_logistica_de_transporte_escolar_rural.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28061/projeto_de_lei_01.2026.completo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28062/projeto_de_lei_2-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28065/projeto_de_lei_3-2026_-_autoriza_o_chefe_do_poder_executivo_a_firmar_termo_de_cessao_de_uso_de_bem_movel_com_a_associacao_dos_feirantes_e_pequenos_produtores.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28066/projeto_de_lei_04.2026.completo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28070/projeto_de_lei_5-2026_-_dispoe_sobre_a_alteracao_da_emenda_parlamentar_individual_n_eii-040_constante_de_anexo_proprio_da_lei_n_2.745-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28084/projeto_de_lei_6-2026_-_dispoe_sobre_o_conselho_municipal_de_politicas_sobre_drogas_-_compod_e_o_fundo_municipal_de_politicas_sobre_drogas_-_fumpod.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28085/projeto_de_lei_7-2026_-_dispoe_sobre_a_politica_municipal_de_habitacao_de_interesse_social_-_pmhis_atualiza_e_organiza_o_fundo_municipal_de_habitacao_e_interesse_social_-_fmhis.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28086/projeto_de_lei_8-2026_-_dispoe_sobre_o_conselho_municipal_de_defesa_dos_direitos_da_pessoa_idosa_e_o_fundo_municipal_de_apoio_a_politica_do_idoso_-_fumapi.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28087/projeto_de_lei_9-2026_-_concessao_de_direito_real_de_uso_de_bem_imovel_ao_conseg.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28088/projeto_de_lei_10-2026_-abertura_de_creditos_adicionais_suplementares_no_orcamento_vigente_totalizando_r205.00000.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28089/projeto_de_lei_11-2026_-_abertura_de_creditos_adicionais_suplementares_no_valor_de_r_500.00000.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28098/projeto_de_lei_12-2026_-_abertura_de_creditos_adicionais_suplementares_no_valor_de_r_3.454.15000.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28101/projeto_de_lei_13-2026_-_autoriza_o_poder_executivo_municipal_a_receber_em_doacao_areas_de_propriedade_particular_destinadas_a_ampliacao_e_interligacao_de_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28102/projeto_de_lei_14-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28147/projeto_de_lei_15-20256-_acrescenta_secao_no_capitulo_i_da_lei_municipal_n_2.691-2025_ppa_2026-2029_agendas_transversais.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28134/projeto_de_lei_16-2026_-_abertura_de_creditos_adicionais_suplementares_no_valor_de_r_655.00000_saude_2.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28135/projeto_de_lei_17-2026_-_altera_o_caput_do_art._17_da_lei_municipal_n__1.273-2008_que_regulamenta_o_transporte_individual_de_passageiros_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28148/projeto_de_lei_18-2026_-_abertura_de_credito_adicional_suplementar_no_valor_de_r_2.805.09017_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28149/projeto_de_lei_19-2026_-_abertura_de_credito_adicional_suplementar_no_valor_de_200.00000_parecis_superagro.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28150/projeto_de_lei_20-2026_-_autoriza_o_poder_executivo_municipal_a_receber_em_doacao_o_imovel_que_especifica_declara_o_interesse_publico_e_a_afetacao_do_bem_como_de_uso_comum_do_povo.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28151/projeto_de_lei_21-2026_-_abertura_de_credito_adicional_suplementar_no_valor_de_600.00000_turismo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28158/projeto_de_lei_22-2026_-_dispoe_sobre_a_criacao_e_alteracao_de_emendas_parlamentares_inviduais_e_de_bancada.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28169/projeto_de_lei_23-2026_-_altera_dispositivos_da_lei_n_2.474-2023_que_trata_da_estrutura_administrativa_e_funcionamento_do_funsem.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28184/projeto_de_lei_24-2026_-_abertura_de_credito_adicional_suplementar_no_valor_de_r_2.632.00000_sefin.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28185/projeto_de_lei_25-2026_-_abertura_de_credito_adicional_suplementar_no_valor_de_r_3.560.00000_cultura.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28186/projeto_de_lei_26-2026_-_autoriza_o_poder_executivo_a_firmar_termo_de_fomento_com_o_sindicato_rural_para_realizacao_da_parecis_superagro.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28187/projeto_de_lei_27-2026_-_autoriza_o_poder_executivo_a_firmar_termo_de_cooperacao_tecnica_com_a_fs_i_industria_de_etanol_s.a_para_implantacao_de_trevo_de_acesso.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28188/projeto_de_lei_28-2026_-_abertura_de_credito_adicional_suplementar_no_valor_de_r_1.500.00000_-_sinfra.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28214/projeto_de_lei_29-2026_-_altera_dispositivos_da_lei_n_1.398-2010_que_dispoe_sobre_a_criacao_do_sistema_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28219/projeto_de_lei_30-2026_-_autoriza_o_poder_executivo_a_abrir_no_orcamento_vigente_credito_adicional_suplementar_no_valor_de_r_2.181.51710.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28224/projeto_de_lei_31-2026_-_dispoe_sobre_a_criacao_e_alteracao_de_emendas_parlamentares_de_bancada.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28220/projeto_de_lei_32-2026_-_abertura_de_credito_adicional_suplementar_no_valor_de_r_1.445.14373_saude.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28221/projeto_de_lei_33-2026_-_autoriza_o_poder_executivo_a_abrir_no_orcamento_vigente_credito_adicional_suplementar_no_valor_de_r_2.327.53081_infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28059/projeto_de_lei_49.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28060/projeto_de_lei_50.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28073/projeto_de_lei_51.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28077/projeto_de_lei_52.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28095/projeto_de_lei_53.2026.le.ass.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28105/projeto_de_lei_54.2026.le.ass.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28106/projeto_de_lei_55.2026.le.ass.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28133/projeto_de_lei_56.2026.le.ass.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28137/projeto_de_lei_57.2026.le.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28143/projeto_de_lei_58.2026.le.ass.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28146/projeto_de_lei_60.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28166/projeto_de_lei_61.2026.le.ass.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28180/projeto_de_lei_63.2026.le.ass.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28199/projeto_de_lei_64.2026.le.ass.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28068/projeto_de_resolucao_09.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28090/projeto_de_resolucao_10.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28107/projeto_de_resolucao_11.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28141/projeto_de_resolucao_12.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28052/requerimento_69.2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28055/requerimento_70.2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28056/requerimento_71.2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28057/requerimento_72.2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28069/requerimento_73.2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28092/requerimento_74.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28093/requerimento_75.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28124/requerimento_76.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28125/requerimento_77.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28126/requerimento_78.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28176/requerimento_79.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28177/requerimento_80.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28213/requerimento_81.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28225/requerimento_82.2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28226/requerimento_83.2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28037/oficio_1-gab-2025-legis_-_resposta_ao_reuquerimento_67-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28038/auto_de_infracao_compressed_3.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28039/documentos_isssl_compelemnto_3_2.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28040/documentos_isssl_4.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28041/documentos_isssl_complemento_3.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28042/notificacao_2.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28043/img_0001_3.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28044/relatorio_vistoria_24.09.25_2.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28045/sesdic2025151987_1_2.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28046/termo_de_apreensao_compressed_2.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28047/termo_notificacao_d10261_1.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28048/termo_de_notificacao_1_compressed_1.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28049/termo_interdicao_d8540_1.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28050/resposta_requerimento_67.2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28058/oficio_2-gab-2026-legis_-_encaminhamento_de_leis_a_camara_2.734_a_2.745-lc_158.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28063/mapa_bairros_27_08_25.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28064/oficio_3-gab-2026-legis_-_convocacao_da_camara_municipal_na_sessao_legislativa_extraordinaria_20-01.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28067/anexo_projeto_de_lei_4-2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28113/oficio_018.2026.smf.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28114/oficio_7-gab-2026-legis_-_resposta_ao_requerimento_69-2026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28115/memorando_50-2026_-_sinfra_-_resposta_ao_req_69-2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28116/oficio_6-gab-2026-legis_-_resposta_ao_requerimento_71-2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28117/oficio_3-gab-2026-legis_-_resposta_ao_requerimento_73-2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28118/oficio_5-gab-2026-legis_-_resposta_ao_requerimento_72-2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28119/req._72.2026.documentos.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28120/req.72.2026.notasfiscais.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28121/req.72.2026.movimento_financeiro_01.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28122/req.72.2026.movimento_financeiro_02.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28123/oficiorequerimentohospital.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28130/oficio_8-gab-2026-legis_-_resposta_ao_requerimento_74-2026.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28131/resposta_requerimento_74.2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28132/oficio_8-gab-2026-legis_-_resposta_ao_requerimento_74-2026.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28136/oficio_9-gab-2026-legis_-_resposta_ao_requerimento_75-2026.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28157/oficio_11-gab-2026-legis_-_alteracoes_no_projeto_de_lei_18-2026.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28160/oficio_12-gab-2026-legis_-_resposta_ao_requerimento_78-2026.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28161/documentacao_em_resposta_ao_requerimento_78-2026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28162/oficio_11-gab-2026-legis_-_resposta_ao_requerimento_77-2026.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28170/oficio_13-gab-2026-legis_-_resposta_ao_oficio_n_003-2026_-_comissao_parlamentar_de_inquerito_n_001-2025..pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28171/relatorio_de_auditoria_no_001-2021_-_uci.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28172/relatorio_de_verificacao_no_002-2023_-_uci.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28174/oficio_14-gab-2026-legis_-_complemento_de_resposta_ao_requerimento_77-2026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28175/complemento_de_informacoes_ref._ao_req_77-2026.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28181/oficio_15-gab-2026-legis_-_alteracoes_pl_22-2026.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28217/oficio_16-gab-2026-legis_-_encaminhamento_de_leis_a_camara_lo_-_2.748_a_2.781_lc_-_159_160.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28218/oficio_17-gab-2026-legis_-_retificacao_do_autografo_n_2.422_de_24_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28223/oficio_18-gab-2026-legis_-_pedido_do_urgencia_especial_projeto_de_lei_31-2026.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28196/requerimento_da_presidencia_05.2026.ass.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28051/oficio_132-gab-2025-legis_-_ref._razoes_do_veto_autografo_n_2.379-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28155/oficio_10-gab-2026-legis_-_ref._razoes_do__veto_total_aposto_ao_projeto_de_lei_n_52-2026_-_autografo_n_2.407-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28183/relatorio_cpi_001-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovodoparecis.mt.leg.br/media/sapl/public/materialegislativa/2026/28198/relatorio_de_atividades_2025_-_camara_municipal_cnp.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H170"/>
+  <dimension ref="A1:H183"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="118.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -3071,3797 +3234,4135 @@
       </c>
       <c r="G24" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H24" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>119</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
         <v>120</v>
       </c>
       <c r="D25" t="s">
         <v>32</v>
       </c>
       <c r="E25" t="s">
         <v>33</v>
       </c>
       <c r="F25" t="s">
-        <v>92</v>
+        <v>121</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="H25" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D26" t="s">
         <v>32</v>
       </c>
       <c r="E26" t="s">
         <v>33</v>
       </c>
       <c r="F26" t="s">
         <v>39</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="H26" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D27" t="s">
         <v>32</v>
       </c>
       <c r="E27" t="s">
         <v>33</v>
       </c>
       <c r="F27" t="s">
         <v>39</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="H27" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D28" t="s">
-        <v>133</v>
+        <v>32</v>
       </c>
       <c r="E28" t="s">
+        <v>33</v>
+      </c>
+      <c r="F28" t="s">
+        <v>116</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="F28" t="s">
-[...2 lines deleted...]
-      <c r="G28" s="1" t="s">
+      <c r="H28" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>136</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
         <v>137</v>
       </c>
-      <c r="B29" t="s">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="D29" t="s">
+        <v>32</v>
+      </c>
+      <c r="E29" t="s">
+        <v>33</v>
+      </c>
+      <c r="F29" t="s">
+        <v>116</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="D29" t="s">
-[...8 lines deleted...]
-      <c r="G29" s="1" t="s">
+      <c r="H29" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>140</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
         <v>141</v>
       </c>
-      <c r="B30" t="s">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="D30" t="s">
         <v>142</v>
       </c>
-      <c r="D30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E30" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="F30" t="s">
-        <v>34</v>
+        <v>97</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="H30" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D31" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="E31" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="F31" t="s">
-        <v>87</v>
+        <v>34</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="H31" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D32" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="E32" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="F32" t="s">
-        <v>87</v>
+        <v>34</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="H32" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D33" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="E33" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="F33" t="s">
-        <v>155</v>
+        <v>87</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>156</v>
       </c>
       <c r="H33" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>158</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
         <v>159</v>
       </c>
       <c r="D34" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="E34" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="F34" t="s">
+        <v>87</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="H34" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>162</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
         <v>163</v>
       </c>
       <c r="D35" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="E35" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="F35" t="s">
-        <v>116</v>
+        <v>164</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="H35" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D36" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="E36" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="F36" t="s">
-        <v>102</v>
+        <v>39</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="H36" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D37" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="E37" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="F37" t="s">
-        <v>102</v>
+        <v>116</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="H37" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D38" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="E38" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="F38" t="s">
-        <v>176</v>
+        <v>102</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>177</v>
       </c>
       <c r="H38" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>179</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
         <v>180</v>
       </c>
       <c r="D39" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="E39" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="F39" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>181</v>
       </c>
       <c r="H39" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>183</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
         <v>184</v>
       </c>
       <c r="D40" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="E40" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="F40" t="s">
-        <v>116</v>
+        <v>185</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="H40" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D41" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="E41" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="F41" t="s">
         <v>116</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="H41" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D42" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="E42" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="F42" t="s">
         <v>116</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="H42" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D43" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="E43" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="F43" t="s">
         <v>116</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="H43" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D44" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="E44" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="F44" t="s">
         <v>116</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="H44" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D45" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="E45" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="F45" t="s">
         <v>116</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="H45" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D46" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="E46" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="F46" t="s">
         <v>116</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="H46" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D47" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="E47" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="F47" t="s">
         <v>116</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="H47" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D48" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="E48" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="F48" t="s">
         <v>116</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="H48" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D49" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="E49" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="F49" t="s">
         <v>116</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="H49" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D50" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="E50" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="F50" t="s">
         <v>116</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="H50" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D51" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="E51" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="F51" t="s">
-        <v>229</v>
+        <v>116</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>121</v>
+        <v>230</v>
       </c>
       <c r="H51" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D52" t="s">
-        <v>233</v>
+        <v>142</v>
       </c>
       <c r="E52" t="s">
+        <v>143</v>
+      </c>
+      <c r="F52" t="s">
+        <v>116</v>
+      </c>
+      <c r="G52" s="1" t="s">
         <v>234</v>
       </c>
-      <c r="F52" t="s">
+      <c r="H52" t="s">
         <v>235</v>
-      </c>
-[...4 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="D53" t="s">
-        <v>233</v>
+        <v>142</v>
       </c>
       <c r="E53" t="s">
-        <v>234</v>
+        <v>143</v>
       </c>
       <c r="F53" t="s">
         <v>39</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="H53" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="D54" t="s">
-        <v>233</v>
+        <v>142</v>
       </c>
       <c r="E54" t="s">
-        <v>234</v>
+        <v>143</v>
       </c>
       <c r="F54" t="s">
         <v>102</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="H54" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>244</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>245</v>
+      </c>
+      <c r="D55" t="s">
         <v>246</v>
       </c>
-      <c r="B55" t="s">
-[...2 lines deleted...]
-      <c r="C55" t="s">
+      <c r="E55" t="s">
         <v>247</v>
       </c>
-      <c r="D55" t="s">
+      <c r="F55" t="s">
         <v>248</v>
       </c>
-      <c r="E55" t="s">
+      <c r="G55" s="1" t="s">
         <v>249</v>
       </c>
-      <c r="F55" t="s">
-[...2 lines deleted...]
-      <c r="G55" s="1" t="s">
+      <c r="H55" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>251</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
         <v>252</v>
       </c>
-      <c r="B56" t="s">
-[...2 lines deleted...]
-      <c r="C56" t="s">
+      <c r="D56" t="s">
+        <v>246</v>
+      </c>
+      <c r="E56" t="s">
+        <v>247</v>
+      </c>
+      <c r="F56" t="s">
+        <v>39</v>
+      </c>
+      <c r="G56" s="1" t="s">
         <v>253</v>
       </c>
-      <c r="D56" t="s">
-[...8 lines deleted...]
-      <c r="G56" s="1" t="s">
+      <c r="H56" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>255</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
         <v>256</v>
       </c>
-      <c r="B57" t="s">
-[...2 lines deleted...]
-      <c r="C57" t="s">
+      <c r="D57" t="s">
+        <v>246</v>
+      </c>
+      <c r="E57" t="s">
+        <v>247</v>
+      </c>
+      <c r="F57" t="s">
+        <v>39</v>
+      </c>
+      <c r="G57" s="1" t="s">
         <v>257</v>
       </c>
-      <c r="D57" t="s">
+      <c r="H57" t="s">
         <v>258</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>259</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>260</v>
+      </c>
+      <c r="D58" t="s">
+        <v>261</v>
+      </c>
+      <c r="E58" t="s">
+        <v>262</v>
+      </c>
+      <c r="F58" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" s="1" t="s">
         <v>263</v>
       </c>
-      <c r="B58" t="s">
-[...2 lines deleted...]
-      <c r="C58" t="s">
+      <c r="H58" t="s">
         <v>264</v>
-      </c>
-[...13 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>265</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
         <v>266</v>
       </c>
-      <c r="B59" t="s">
-[...2 lines deleted...]
-      <c r="C59" t="s">
+      <c r="D59" t="s">
+        <v>261</v>
+      </c>
+      <c r="E59" t="s">
+        <v>262</v>
+      </c>
+      <c r="F59" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" s="1" t="s">
         <v>267</v>
       </c>
-      <c r="D59" t="s">
+      <c r="H59" t="s">
         <v>268</v>
-      </c>
-[...10 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
+        <v>269</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>270</v>
+      </c>
+      <c r="D60" t="s">
+        <v>271</v>
+      </c>
+      <c r="E60" t="s">
+        <v>272</v>
+      </c>
+      <c r="F60" t="s">
         <v>273</v>
       </c>
-      <c r="B60" t="s">
-[...2 lines deleted...]
-      <c r="C60" t="s">
+      <c r="G60" s="1" t="s">
         <v>274</v>
       </c>
-      <c r="D60" t="s">
-[...8 lines deleted...]
-      <c r="G60" s="1" t="s">
+      <c r="H60" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
+        <v>276</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
         <v>277</v>
       </c>
-      <c r="B61" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D61" t="s">
+        <v>271</v>
+      </c>
+      <c r="E61" t="s">
+        <v>272</v>
+      </c>
+      <c r="F61" t="s">
         <v>278</v>
       </c>
-      <c r="E61" t="s">
+      <c r="G61" s="1" t="s">
         <v>279</v>
       </c>
-      <c r="F61" t="s">
-[...2 lines deleted...]
-      <c r="G61" s="1" t="s">
+      <c r="H61" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
+        <v>281</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
         <v>282</v>
       </c>
-      <c r="B62" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D62" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="E62" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="F62" t="s">
-        <v>270</v>
+        <v>283</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="H62" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D63" t="s">
-        <v>278</v>
+        <v>288</v>
       </c>
       <c r="E63" t="s">
-        <v>279</v>
+        <v>289</v>
       </c>
       <c r="F63" t="s">
-        <v>270</v>
+        <v>290</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="H63" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
+        <v>293</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>294</v>
+      </c>
+      <c r="D64" t="s">
+        <v>288</v>
+      </c>
+      <c r="E64" t="s">
         <v>289</v>
       </c>
-      <c r="B64" t="s">
-[...2 lines deleted...]
-      <c r="C64" t="s">
+      <c r="F64" t="s">
         <v>290</v>
       </c>
-      <c r="D64" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G64" s="1" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="H64" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>25</v>
+        <v>298</v>
       </c>
       <c r="D65" t="s">
-        <v>278</v>
+        <v>288</v>
       </c>
       <c r="E65" t="s">
-        <v>279</v>
+        <v>289</v>
       </c>
       <c r="F65" t="s">
-        <v>270</v>
+        <v>290</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="H65" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>297</v>
+        <v>287</v>
       </c>
       <c r="D66" t="s">
-        <v>278</v>
+        <v>302</v>
       </c>
       <c r="E66" t="s">
-        <v>279</v>
+        <v>303</v>
       </c>
       <c r="F66" t="s">
-        <v>270</v>
+        <v>290</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="H66" t="s">
-        <v>15</v>
+        <v>305</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>299</v>
+        <v>306</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>10</v>
+        <v>294</v>
       </c>
       <c r="D67" t="s">
-        <v>278</v>
+        <v>302</v>
       </c>
       <c r="E67" t="s">
-        <v>279</v>
+        <v>303</v>
       </c>
       <c r="F67" t="s">
-        <v>270</v>
+        <v>290</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="H67" t="s">
-        <v>301</v>
+        <v>308</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
+        <v>309</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>298</v>
+      </c>
+      <c r="D68" t="s">
         <v>302</v>
       </c>
-      <c r="B68" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E68" t="s">
-        <v>279</v>
+        <v>303</v>
       </c>
       <c r="F68" t="s">
-        <v>270</v>
+        <v>290</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>303</v>
+        <v>310</v>
       </c>
       <c r="H68" t="s">
-        <v>19</v>
+        <v>311</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>21</v>
+        <v>313</v>
       </c>
       <c r="D69" t="s">
-        <v>278</v>
+        <v>302</v>
       </c>
       <c r="E69" t="s">
-        <v>279</v>
+        <v>303</v>
       </c>
       <c r="F69" t="s">
-        <v>270</v>
+        <v>290</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>305</v>
+        <v>314</v>
       </c>
       <c r="H69" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>308</v>
+        <v>25</v>
       </c>
       <c r="D70" t="s">
-        <v>278</v>
+        <v>302</v>
       </c>
       <c r="E70" t="s">
-        <v>279</v>
+        <v>303</v>
       </c>
       <c r="F70" t="s">
-        <v>270</v>
+        <v>290</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>309</v>
+        <v>317</v>
       </c>
       <c r="H70" t="s">
-        <v>310</v>
+        <v>318</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>311</v>
+        <v>319</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>232</v>
+        <v>320</v>
       </c>
       <c r="D71" t="s">
-        <v>278</v>
+        <v>302</v>
       </c>
       <c r="E71" t="s">
-        <v>279</v>
+        <v>303</v>
       </c>
       <c r="F71" t="s">
-        <v>270</v>
+        <v>290</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>312</v>
+        <v>321</v>
       </c>
       <c r="H71" t="s">
-        <v>313</v>
+        <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>314</v>
+        <v>322</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>239</v>
+        <v>10</v>
       </c>
       <c r="D72" t="s">
-        <v>278</v>
+        <v>302</v>
       </c>
       <c r="E72" t="s">
-        <v>279</v>
+        <v>303</v>
       </c>
       <c r="F72" t="s">
-        <v>270</v>
+        <v>290</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>315</v>
+        <v>323</v>
       </c>
       <c r="H72" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>243</v>
+        <v>17</v>
       </c>
       <c r="D73" t="s">
-        <v>278</v>
+        <v>302</v>
       </c>
       <c r="E73" t="s">
-        <v>279</v>
+        <v>303</v>
       </c>
       <c r="F73" t="s">
-        <v>270</v>
+        <v>290</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>318</v>
+        <v>326</v>
       </c>
       <c r="H73" t="s">
-        <v>319</v>
+        <v>19</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>321</v>
+        <v>21</v>
       </c>
       <c r="D74" t="s">
-        <v>278</v>
+        <v>302</v>
       </c>
       <c r="E74" t="s">
-        <v>279</v>
+        <v>303</v>
       </c>
       <c r="F74" t="s">
-        <v>270</v>
+        <v>290</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="H74" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="D75" t="s">
-        <v>278</v>
+        <v>302</v>
       </c>
       <c r="E75" t="s">
-        <v>279</v>
+        <v>303</v>
       </c>
       <c r="F75" t="s">
-        <v>270</v>
+        <v>290</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="H75" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>329</v>
+        <v>245</v>
       </c>
       <c r="D76" t="s">
-        <v>278</v>
+        <v>302</v>
       </c>
       <c r="E76" t="s">
-        <v>279</v>
+        <v>303</v>
       </c>
       <c r="F76" t="s">
-        <v>270</v>
+        <v>290</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="H76" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="D77" t="s">
-        <v>278</v>
+        <v>302</v>
       </c>
       <c r="E77" t="s">
-        <v>279</v>
+        <v>303</v>
       </c>
       <c r="F77" t="s">
-        <v>270</v>
+        <v>290</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="H77" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="D78" t="s">
-        <v>278</v>
+        <v>302</v>
       </c>
       <c r="E78" t="s">
-        <v>279</v>
+        <v>303</v>
       </c>
       <c r="F78" t="s">
-        <v>270</v>
+        <v>290</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="H78" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="D79" t="s">
-        <v>278</v>
+        <v>302</v>
       </c>
       <c r="E79" t="s">
-        <v>279</v>
+        <v>303</v>
       </c>
       <c r="F79" t="s">
-        <v>270</v>
+        <v>290</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="H79" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="D80" t="s">
-        <v>278</v>
+        <v>302</v>
       </c>
       <c r="E80" t="s">
-        <v>279</v>
+        <v>303</v>
       </c>
       <c r="F80" t="s">
-        <v>270</v>
+        <v>290</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="H80" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="D81" t="s">
-        <v>278</v>
+        <v>302</v>
       </c>
       <c r="E81" t="s">
-        <v>279</v>
+        <v>303</v>
       </c>
       <c r="F81" t="s">
-        <v>270</v>
+        <v>290</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="H81" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>351</v>
+        <v>260</v>
       </c>
       <c r="D82" t="s">
-        <v>278</v>
+        <v>302</v>
       </c>
       <c r="E82" t="s">
-        <v>279</v>
+        <v>303</v>
       </c>
       <c r="F82" t="s">
-        <v>270</v>
+        <v>290</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="H82" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>355</v>
+        <v>266</v>
       </c>
       <c r="D83" t="s">
-        <v>278</v>
+        <v>302</v>
       </c>
       <c r="E83" t="s">
-        <v>279</v>
+        <v>303</v>
       </c>
       <c r="F83" t="s">
-        <v>270</v>
+        <v>290</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="H83" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="D84" t="s">
-        <v>278</v>
+        <v>302</v>
       </c>
       <c r="E84" t="s">
-        <v>279</v>
+        <v>303</v>
       </c>
       <c r="F84" t="s">
-        <v>270</v>
+        <v>290</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="H84" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="D85" t="s">
-        <v>278</v>
+        <v>302</v>
       </c>
       <c r="E85" t="s">
-        <v>279</v>
+        <v>303</v>
       </c>
       <c r="F85" t="s">
-        <v>270</v>
+        <v>290</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="H85" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="D86" t="s">
-        <v>278</v>
+        <v>302</v>
       </c>
       <c r="E86" t="s">
-        <v>279</v>
+        <v>303</v>
       </c>
       <c r="F86" t="s">
-        <v>270</v>
+        <v>290</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="H86" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="D87" t="s">
-        <v>278</v>
+        <v>302</v>
       </c>
       <c r="E87" t="s">
-        <v>279</v>
+        <v>303</v>
       </c>
       <c r="F87" t="s">
-        <v>270</v>
+        <v>290</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="H87" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="D88" t="s">
-        <v>278</v>
+        <v>302</v>
       </c>
       <c r="E88" t="s">
-        <v>279</v>
+        <v>303</v>
       </c>
       <c r="F88" t="s">
-        <v>270</v>
+        <v>290</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="H88" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="D89" t="s">
-        <v>380</v>
+        <v>302</v>
       </c>
       <c r="E89" t="s">
-        <v>381</v>
+        <v>303</v>
       </c>
       <c r="F89" t="s">
-        <v>382</v>
+        <v>290</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>383</v>
       </c>
       <c r="H89" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
         <v>385</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
         <v>386</v>
       </c>
       <c r="D90" t="s">
-        <v>380</v>
+        <v>302</v>
       </c>
       <c r="E90" t="s">
-        <v>381</v>
+        <v>303</v>
       </c>
       <c r="F90" t="s">
-        <v>39</v>
+        <v>290</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>387</v>
       </c>
       <c r="H90" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
         <v>389</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
         <v>390</v>
       </c>
       <c r="D91" t="s">
-        <v>380</v>
+        <v>302</v>
       </c>
       <c r="E91" t="s">
-        <v>381</v>
+        <v>303</v>
       </c>
       <c r="F91" t="s">
-        <v>97</v>
+        <v>290</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>391</v>
       </c>
       <c r="H91" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
         <v>393</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
         <v>394</v>
       </c>
       <c r="D92" t="s">
-        <v>380</v>
+        <v>302</v>
       </c>
       <c r="E92" t="s">
-        <v>381</v>
+        <v>303</v>
       </c>
       <c r="F92" t="s">
+        <v>290</v>
+      </c>
+      <c r="G92" s="1" t="s">
         <v>395</v>
       </c>
-      <c r="G92" s="1" t="s">
+      <c r="H92" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
+        <v>397</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
         <v>398</v>
       </c>
-      <c r="B93" t="s">
-[...2 lines deleted...]
-      <c r="C93" t="s">
+      <c r="D93" t="s">
+        <v>302</v>
+      </c>
+      <c r="E93" t="s">
+        <v>303</v>
+      </c>
+      <c r="F93" t="s">
+        <v>290</v>
+      </c>
+      <c r="G93" s="1" t="s">
         <v>399</v>
       </c>
-      <c r="D93" t="s">
-[...8 lines deleted...]
-      <c r="G93" s="1" t="s">
+      <c r="H93" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
+        <v>401</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
         <v>402</v>
       </c>
-      <c r="B94" t="s">
-[...2 lines deleted...]
-      <c r="C94" t="s">
+      <c r="D94" t="s">
+        <v>302</v>
+      </c>
+      <c r="E94" t="s">
+        <v>303</v>
+      </c>
+      <c r="F94" t="s">
+        <v>290</v>
+      </c>
+      <c r="G94" s="1" t="s">
         <v>403</v>
       </c>
-      <c r="D94" t="s">
-[...5 lines deleted...]
-      <c r="F94" t="s">
+      <c r="H94" t="s">
         <v>404</v>
-      </c>
-[...4 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
+        <v>405</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>406</v>
+      </c>
+      <c r="D95" t="s">
+        <v>302</v>
+      </c>
+      <c r="E95" t="s">
+        <v>303</v>
+      </c>
+      <c r="F95" t="s">
+        <v>290</v>
+      </c>
+      <c r="G95" s="1" t="s">
         <v>407</v>
       </c>
-      <c r="B95" t="s">
-[...2 lines deleted...]
-      <c r="C95" t="s">
+      <c r="H95" t="s">
         <v>408</v>
-      </c>
-[...13 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
+        <v>409</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>410</v>
+      </c>
+      <c r="D96" t="s">
+        <v>302</v>
+      </c>
+      <c r="E96" t="s">
+        <v>303</v>
+      </c>
+      <c r="F96" t="s">
+        <v>290</v>
+      </c>
+      <c r="G96" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="B96" t="s">
-[...2 lines deleted...]
-      <c r="C96" t="s">
+      <c r="H96" t="s">
         <v>412</v>
-      </c>
-[...13 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
+        <v>413</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>414</v>
+      </c>
+      <c r="D97" t="s">
+        <v>302</v>
+      </c>
+      <c r="E97" t="s">
+        <v>303</v>
+      </c>
+      <c r="F97" t="s">
+        <v>290</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="H97" t="s">
         <v>416</v>
-      </c>
-[...19 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
+        <v>417</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>418</v>
+      </c>
+      <c r="D98" t="s">
+        <v>302</v>
+      </c>
+      <c r="E98" t="s">
+        <v>303</v>
+      </c>
+      <c r="F98" t="s">
+        <v>290</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="H98" t="s">
         <v>420</v>
-      </c>
-[...19 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
+        <v>421</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>422</v>
+      </c>
+      <c r="D99" t="s">
+        <v>423</v>
+      </c>
+      <c r="E99" t="s">
         <v>424</v>
       </c>
-      <c r="B99" t="s">
-[...2 lines deleted...]
-      <c r="C99" t="s">
+      <c r="F99" t="s">
         <v>425</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>426</v>
       </c>
       <c r="H99" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
         <v>428</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
         <v>429</v>
       </c>
       <c r="D100" t="s">
-        <v>380</v>
+        <v>423</v>
       </c>
       <c r="E100" t="s">
-        <v>381</v>
+        <v>424</v>
       </c>
       <c r="F100" t="s">
-        <v>395</v>
+        <v>39</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>430</v>
       </c>
       <c r="H100" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
         <v>432</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
         <v>433</v>
       </c>
       <c r="D101" t="s">
-        <v>380</v>
+        <v>423</v>
       </c>
       <c r="E101" t="s">
-        <v>381</v>
+        <v>424</v>
       </c>
       <c r="F101" t="s">
-        <v>116</v>
+        <v>97</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>121</v>
+        <v>434</v>
       </c>
       <c r="H101" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="D102" t="s">
-        <v>380</v>
+        <v>423</v>
       </c>
       <c r="E102" t="s">
-        <v>381</v>
+        <v>424</v>
       </c>
       <c r="F102" t="s">
-        <v>116</v>
+        <v>438</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>121</v>
+        <v>439</v>
       </c>
       <c r="H102" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="D103" t="s">
-        <v>380</v>
+        <v>423</v>
       </c>
       <c r="E103" t="s">
-        <v>381</v>
+        <v>424</v>
       </c>
       <c r="F103" t="s">
-        <v>116</v>
+        <v>92</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="H103" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="D104" t="s">
-        <v>380</v>
+        <v>423</v>
       </c>
       <c r="E104" t="s">
-        <v>381</v>
+        <v>424</v>
       </c>
       <c r="F104" t="s">
-        <v>57</v>
+        <v>283</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="H104" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>21</v>
+        <v>450</v>
       </c>
       <c r="D105" t="s">
-        <v>447</v>
+        <v>423</v>
       </c>
       <c r="E105" t="s">
-        <v>448</v>
+        <v>424</v>
       </c>
       <c r="F105" t="s">
-        <v>449</v>
+        <v>283</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="H105" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>308</v>
+        <v>454</v>
       </c>
       <c r="D106" t="s">
-        <v>447</v>
+        <v>423</v>
       </c>
       <c r="E106" t="s">
-        <v>448</v>
+        <v>424</v>
       </c>
       <c r="F106" t="s">
-        <v>449</v>
+        <v>121</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="H106" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>232</v>
+        <v>458</v>
       </c>
       <c r="D107" t="s">
-        <v>447</v>
+        <v>423</v>
       </c>
       <c r="E107" t="s">
-        <v>448</v>
+        <v>424</v>
+      </c>
+      <c r="F107" t="s">
+        <v>34</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="H107" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>239</v>
+        <v>462</v>
       </c>
       <c r="D108" t="s">
-        <v>447</v>
+        <v>423</v>
       </c>
       <c r="E108" t="s">
-        <v>448</v>
+        <v>424</v>
       </c>
       <c r="F108" t="s">
-        <v>449</v>
+        <v>39</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="H108" t="s">
-        <v>454</v>
+        <v>464</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="D109" t="s">
-        <v>462</v>
+        <v>423</v>
       </c>
       <c r="E109" t="s">
-        <v>463</v>
+        <v>424</v>
       </c>
       <c r="F109" t="s">
-        <v>97</v>
+        <v>438</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="H109" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="D110" t="s">
-        <v>462</v>
+        <v>423</v>
       </c>
       <c r="E110" t="s">
-        <v>463</v>
+        <v>424</v>
       </c>
       <c r="F110" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="H110" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="D111" t="s">
-        <v>462</v>
+        <v>423</v>
       </c>
       <c r="E111" t="s">
-        <v>463</v>
+        <v>424</v>
       </c>
       <c r="F111" t="s">
-        <v>382</v>
+        <v>116</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="H111" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="D112" t="s">
-        <v>462</v>
+        <v>423</v>
       </c>
       <c r="E112" t="s">
-        <v>463</v>
+        <v>424</v>
       </c>
       <c r="F112" t="s">
-        <v>39</v>
+        <v>116</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="H112" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="D113" t="s">
-        <v>462</v>
+        <v>423</v>
       </c>
       <c r="E113" t="s">
-        <v>463</v>
+        <v>424</v>
       </c>
       <c r="F113" t="s">
-        <v>97</v>
+        <v>57</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="H113" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>483</v>
+        <v>21</v>
       </c>
       <c r="D114" t="s">
-        <v>462</v>
+        <v>486</v>
       </c>
       <c r="E114" t="s">
-        <v>463</v>
+        <v>487</v>
       </c>
       <c r="F114" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="H114" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
+        <v>491</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>331</v>
+      </c>
+      <c r="D115" t="s">
+        <v>486</v>
+      </c>
+      <c r="E115" t="s">
         <v>487</v>
       </c>
-      <c r="B115" t="s">
-[...2 lines deleted...]
-      <c r="C115" t="s">
+      <c r="F115" t="s">
         <v>488</v>
       </c>
-      <c r="D115" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G115" s="1" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="H115" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>132</v>
+        <v>245</v>
       </c>
       <c r="D116" t="s">
-        <v>462</v>
+        <v>486</v>
       </c>
       <c r="E116" t="s">
-        <v>463</v>
-[...2 lines deleted...]
-        <v>492</v>
+        <v>487</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="H116" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>138</v>
+        <v>252</v>
       </c>
       <c r="D117" t="s">
-        <v>462</v>
+        <v>486</v>
       </c>
       <c r="E117" t="s">
-        <v>463</v>
+        <v>487</v>
       </c>
       <c r="F117" t="s">
-        <v>39</v>
+        <v>488</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="H117" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>142</v>
+        <v>500</v>
       </c>
       <c r="D118" t="s">
-        <v>462</v>
+        <v>501</v>
       </c>
       <c r="E118" t="s">
-        <v>463</v>
+        <v>502</v>
       </c>
       <c r="F118" t="s">
-        <v>39</v>
+        <v>97</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="H118" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
+        <v>505</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>506</v>
+      </c>
+      <c r="D119" t="s">
         <v>501</v>
       </c>
-      <c r="B119" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E119" t="s">
-        <v>463</v>
+        <v>502</v>
       </c>
       <c r="F119" t="s">
-        <v>116</v>
+        <v>97</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
       <c r="H119" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>150</v>
+        <v>510</v>
       </c>
       <c r="D120" t="s">
-        <v>462</v>
+        <v>501</v>
       </c>
       <c r="E120" t="s">
-        <v>463</v>
+        <v>502</v>
       </c>
       <c r="F120" t="s">
-        <v>116</v>
+        <v>425</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>505</v>
+        <v>511</v>
       </c>
       <c r="H120" t="s">
-        <v>506</v>
+        <v>512</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>154</v>
+        <v>514</v>
       </c>
       <c r="D121" t="s">
-        <v>462</v>
+        <v>501</v>
       </c>
       <c r="E121" t="s">
-        <v>463</v>
+        <v>502</v>
       </c>
       <c r="F121" t="s">
         <v>39</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>508</v>
+        <v>515</v>
       </c>
       <c r="H121" t="s">
-        <v>509</v>
+        <v>516</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>510</v>
+        <v>517</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>159</v>
+        <v>518</v>
       </c>
       <c r="D122" t="s">
-        <v>462</v>
+        <v>501</v>
       </c>
       <c r="E122" t="s">
-        <v>463</v>
+        <v>502</v>
       </c>
       <c r="F122" t="s">
-        <v>57</v>
+        <v>97</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>511</v>
+        <v>519</v>
       </c>
       <c r="H122" t="s">
-        <v>512</v>
+        <v>520</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>513</v>
+        <v>521</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>267</v>
+        <v>522</v>
       </c>
       <c r="D123" t="s">
-        <v>514</v>
+        <v>501</v>
       </c>
       <c r="E123" t="s">
-        <v>515</v>
+        <v>502</v>
       </c>
       <c r="F123" t="s">
-        <v>270</v>
+        <v>523</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>516</v>
+        <v>524</v>
       </c>
       <c r="H123" t="s">
-        <v>517</v>
+        <v>525</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>518</v>
+        <v>526</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>274</v>
+        <v>527</v>
       </c>
       <c r="D124" t="s">
-        <v>514</v>
+        <v>501</v>
       </c>
       <c r="E124" t="s">
-        <v>515</v>
+        <v>502</v>
       </c>
       <c r="F124" t="s">
-        <v>270</v>
+        <v>523</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>519</v>
+        <v>528</v>
       </c>
       <c r="H124" t="s">
-        <v>520</v>
+        <v>529</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>521</v>
+        <v>530</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>286</v>
+        <v>141</v>
       </c>
       <c r="D125" t="s">
-        <v>514</v>
+        <v>501</v>
       </c>
       <c r="E125" t="s">
-        <v>515</v>
+        <v>502</v>
       </c>
       <c r="F125" t="s">
-        <v>270</v>
+        <v>531</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>522</v>
+        <v>532</v>
       </c>
       <c r="H125" t="s">
-        <v>520</v>
+        <v>533</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>523</v>
+        <v>534</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>290</v>
+        <v>147</v>
       </c>
       <c r="D126" t="s">
-        <v>514</v>
+        <v>501</v>
       </c>
       <c r="E126" t="s">
-        <v>515</v>
+        <v>502</v>
       </c>
       <c r="F126" t="s">
-        <v>270</v>
+        <v>39</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>524</v>
+        <v>535</v>
       </c>
       <c r="H126" t="s">
-        <v>520</v>
+        <v>536</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>525</v>
+        <v>537</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>25</v>
+        <v>151</v>
       </c>
       <c r="D127" t="s">
-        <v>514</v>
+        <v>501</v>
       </c>
       <c r="E127" t="s">
-        <v>515</v>
+        <v>502</v>
       </c>
       <c r="F127" t="s">
-        <v>270</v>
+        <v>39</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>526</v>
+        <v>538</v>
       </c>
       <c r="H127" t="s">
-        <v>520</v>
+        <v>539</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>527</v>
+        <v>540</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>297</v>
+        <v>155</v>
       </c>
       <c r="D128" t="s">
-        <v>514</v>
+        <v>501</v>
       </c>
       <c r="E128" t="s">
-        <v>515</v>
+        <v>502</v>
       </c>
       <c r="F128" t="s">
-        <v>270</v>
+        <v>116</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>528</v>
+        <v>541</v>
       </c>
       <c r="H128" t="s">
-        <v>520</v>
+        <v>542</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>529</v>
+        <v>543</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>10</v>
+        <v>159</v>
       </c>
       <c r="D129" t="s">
-        <v>514</v>
+        <v>501</v>
       </c>
       <c r="E129" t="s">
-        <v>515</v>
+        <v>502</v>
       </c>
       <c r="F129" t="s">
-        <v>270</v>
+        <v>116</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>530</v>
+        <v>544</v>
       </c>
       <c r="H129" t="s">
-        <v>520</v>
+        <v>545</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>531</v>
+        <v>546</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>17</v>
+        <v>163</v>
       </c>
       <c r="D130" t="s">
-        <v>514</v>
+        <v>501</v>
       </c>
       <c r="E130" t="s">
-        <v>515</v>
+        <v>502</v>
       </c>
       <c r="F130" t="s">
-        <v>270</v>
+        <v>57</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>532</v>
+        <v>547</v>
       </c>
       <c r="H130" t="s">
-        <v>520</v>
+        <v>548</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>533</v>
+        <v>549</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>21</v>
+        <v>168</v>
       </c>
       <c r="D131" t="s">
-        <v>514</v>
+        <v>501</v>
       </c>
       <c r="E131" t="s">
-        <v>515</v>
+        <v>502</v>
       </c>
       <c r="F131" t="s">
-        <v>270</v>
+        <v>116</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>534</v>
+        <v>550</v>
       </c>
       <c r="H131" t="s">
-        <v>520</v>
+        <v>551</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>535</v>
+        <v>552</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>308</v>
+        <v>172</v>
       </c>
       <c r="D132" t="s">
-        <v>514</v>
+        <v>501</v>
       </c>
       <c r="E132" t="s">
-        <v>515</v>
+        <v>502</v>
       </c>
       <c r="F132" t="s">
-        <v>270</v>
+        <v>102</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>536</v>
+        <v>553</v>
       </c>
       <c r="H132" t="s">
-        <v>520</v>
+        <v>554</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>537</v>
+        <v>555</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>232</v>
+        <v>287</v>
       </c>
       <c r="D133" t="s">
-        <v>514</v>
+        <v>556</v>
       </c>
       <c r="E133" t="s">
-        <v>515</v>
+        <v>557</v>
       </c>
       <c r="F133" t="s">
-        <v>270</v>
+        <v>290</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>538</v>
+        <v>558</v>
       </c>
       <c r="H133" t="s">
-        <v>520</v>
+        <v>559</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>539</v>
+        <v>560</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>239</v>
+        <v>294</v>
       </c>
       <c r="D134" t="s">
-        <v>514</v>
+        <v>556</v>
       </c>
       <c r="E134" t="s">
-        <v>515</v>
+        <v>557</v>
       </c>
       <c r="F134" t="s">
-        <v>270</v>
+        <v>290</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>540</v>
+        <v>561</v>
       </c>
       <c r="H134" t="s">
-        <v>520</v>
+        <v>562</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>541</v>
+        <v>563</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>243</v>
+        <v>298</v>
       </c>
       <c r="D135" t="s">
-        <v>514</v>
+        <v>556</v>
       </c>
       <c r="E135" t="s">
-        <v>515</v>
+        <v>557</v>
       </c>
       <c r="F135" t="s">
-        <v>270</v>
+        <v>290</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>542</v>
+        <v>564</v>
       </c>
       <c r="H135" t="s">
-        <v>520</v>
+        <v>562</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>543</v>
+        <v>565</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>321</v>
+        <v>313</v>
       </c>
       <c r="D136" t="s">
-        <v>514</v>
+        <v>556</v>
       </c>
       <c r="E136" t="s">
-        <v>515</v>
+        <v>557</v>
+      </c>
+      <c r="F136" t="s">
+        <v>290</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>544</v>
+        <v>566</v>
       </c>
       <c r="H136" t="s">
-        <v>545</v>
+        <v>562</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>546</v>
+        <v>567</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>547</v>
+        <v>25</v>
       </c>
       <c r="D137" t="s">
-        <v>514</v>
+        <v>556</v>
       </c>
       <c r="E137" t="s">
-        <v>515</v>
+        <v>557</v>
       </c>
       <c r="F137" t="s">
-        <v>270</v>
+        <v>290</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>548</v>
+        <v>568</v>
       </c>
       <c r="H137" t="s">
-        <v>549</v>
+        <v>562</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>550</v>
+        <v>569</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>551</v>
+        <v>320</v>
       </c>
       <c r="D138" t="s">
-        <v>514</v>
+        <v>556</v>
       </c>
       <c r="E138" t="s">
-        <v>515</v>
+        <v>557</v>
       </c>
       <c r="F138" t="s">
-        <v>270</v>
+        <v>290</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>552</v>
+        <v>570</v>
       </c>
       <c r="H138" t="s">
-        <v>553</v>
+        <v>562</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>554</v>
+        <v>571</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>555</v>
+        <v>10</v>
       </c>
       <c r="D139" t="s">
-        <v>514</v>
+        <v>556</v>
       </c>
       <c r="E139" t="s">
-        <v>515</v>
+        <v>557</v>
       </c>
       <c r="F139" t="s">
-        <v>270</v>
+        <v>290</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>556</v>
+        <v>572</v>
       </c>
       <c r="H139" t="s">
-        <v>557</v>
+        <v>562</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>558</v>
+        <v>573</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>559</v>
+        <v>17</v>
       </c>
       <c r="D140" t="s">
-        <v>514</v>
+        <v>556</v>
       </c>
       <c r="E140" t="s">
-        <v>515</v>
+        <v>557</v>
       </c>
       <c r="F140" t="s">
-        <v>270</v>
+        <v>290</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>560</v>
+        <v>574</v>
       </c>
       <c r="H140" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
+        <v>575</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>21</v>
+      </c>
+      <c r="D141" t="s">
+        <v>556</v>
+      </c>
+      <c r="E141" t="s">
+        <v>557</v>
+      </c>
+      <c r="F141" t="s">
+        <v>290</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="H141" t="s">
         <v>562</v>
-      </c>
-[...16 lines deleted...]
-        <v>565</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>566</v>
+        <v>577</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>567</v>
+        <v>331</v>
       </c>
       <c r="D142" t="s">
-        <v>514</v>
+        <v>556</v>
       </c>
       <c r="E142" t="s">
-        <v>515</v>
+        <v>557</v>
       </c>
       <c r="F142" t="s">
-        <v>270</v>
+        <v>290</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>568</v>
+        <v>578</v>
       </c>
       <c r="H142" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>570</v>
+        <v>579</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>571</v>
+        <v>245</v>
       </c>
       <c r="D143" t="s">
-        <v>514</v>
+        <v>556</v>
       </c>
       <c r="E143" t="s">
-        <v>515</v>
+        <v>557</v>
       </c>
       <c r="F143" t="s">
-        <v>270</v>
+        <v>290</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>572</v>
+        <v>580</v>
       </c>
       <c r="H143" t="s">
-        <v>573</v>
+        <v>562</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>574</v>
+        <v>581</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>575</v>
+        <v>252</v>
       </c>
       <c r="D144" t="s">
-        <v>514</v>
+        <v>556</v>
       </c>
       <c r="E144" t="s">
-        <v>515</v>
+        <v>557</v>
       </c>
       <c r="F144" t="s">
-        <v>270</v>
+        <v>290</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="H144" t="s">
-        <v>577</v>
+        <v>562</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>578</v>
+        <v>583</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>579</v>
+        <v>256</v>
       </c>
       <c r="D145" t="s">
-        <v>514</v>
+        <v>556</v>
       </c>
       <c r="E145" t="s">
-        <v>515</v>
+        <v>557</v>
       </c>
       <c r="F145" t="s">
-        <v>270</v>
+        <v>290</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="H145" t="s">
-        <v>581</v>
+        <v>562</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>583</v>
+        <v>344</v>
       </c>
       <c r="D146" t="s">
-        <v>514</v>
+        <v>556</v>
       </c>
       <c r="E146" t="s">
-        <v>515</v>
-[...2 lines deleted...]
-        <v>270</v>
+        <v>557</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="H146" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>587</v>
+        <v>137</v>
       </c>
       <c r="D147" t="s">
-        <v>514</v>
+        <v>556</v>
       </c>
       <c r="E147" t="s">
-        <v>515</v>
+        <v>557</v>
+      </c>
+      <c r="F147" t="s">
+        <v>290</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>121</v>
+        <v>589</v>
       </c>
       <c r="H147" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="D148" t="s">
-        <v>514</v>
+        <v>556</v>
       </c>
       <c r="E148" t="s">
-        <v>515</v>
+        <v>557</v>
+      </c>
+      <c r="F148" t="s">
+        <v>290</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="H148" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="D149" t="s">
-        <v>514</v>
+        <v>556</v>
       </c>
       <c r="E149" t="s">
-        <v>515</v>
+        <v>557</v>
+      </c>
+      <c r="F149" t="s">
+        <v>290</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="H149" t="s">
-        <v>588</v>
+        <v>598</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="D150" t="s">
-        <v>514</v>
+        <v>556</v>
       </c>
       <c r="E150" t="s">
-        <v>515</v>
+        <v>557</v>
+      </c>
+      <c r="F150" t="s">
+        <v>290</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="H150" t="s">
-        <v>588</v>
+        <v>602</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>598</v>
+        <v>603</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>599</v>
+        <v>604</v>
       </c>
       <c r="D151" t="s">
-        <v>514</v>
+        <v>556</v>
       </c>
       <c r="E151" t="s">
-        <v>515</v>
+        <v>557</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>600</v>
+        <v>605</v>
       </c>
       <c r="H151" t="s">
-        <v>601</v>
+        <v>606</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>602</v>
+        <v>607</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>603</v>
+        <v>608</v>
       </c>
       <c r="D152" t="s">
-        <v>514</v>
+        <v>556</v>
       </c>
       <c r="E152" t="s">
-        <v>515</v>
+        <v>557</v>
+      </c>
+      <c r="F152" t="s">
+        <v>290</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>604</v>
+        <v>609</v>
       </c>
       <c r="H152" t="s">
-        <v>605</v>
+        <v>610</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>606</v>
+        <v>611</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>607</v>
+        <v>612</v>
       </c>
       <c r="D153" t="s">
-        <v>514</v>
+        <v>556</v>
       </c>
       <c r="E153" t="s">
-        <v>515</v>
+        <v>557</v>
+      </c>
+      <c r="F153" t="s">
+        <v>290</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>608</v>
+        <v>613</v>
       </c>
       <c r="H153" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>609</v>
+        <v>615</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>610</v>
+        <v>616</v>
       </c>
       <c r="D154" t="s">
-        <v>514</v>
+        <v>556</v>
       </c>
       <c r="E154" t="s">
-        <v>515</v>
+        <v>557</v>
       </c>
       <c r="F154" t="s">
-        <v>270</v>
+        <v>290</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>611</v>
+        <v>617</v>
       </c>
       <c r="H154" t="s">
-        <v>612</v>
+        <v>618</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>613</v>
+        <v>619</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>614</v>
+        <v>620</v>
       </c>
       <c r="D155" t="s">
-        <v>514</v>
+        <v>556</v>
       </c>
       <c r="E155" t="s">
-        <v>515</v>
+        <v>557</v>
       </c>
       <c r="F155" t="s">
-        <v>270</v>
+        <v>290</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>615</v>
+        <v>621</v>
       </c>
       <c r="H155" t="s">
-        <v>616</v>
+        <v>622</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>617</v>
+        <v>623</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>618</v>
+        <v>624</v>
       </c>
       <c r="D156" t="s">
-        <v>514</v>
+        <v>556</v>
       </c>
       <c r="E156" t="s">
-        <v>515</v>
+        <v>557</v>
       </c>
       <c r="F156" t="s">
-        <v>270</v>
+        <v>290</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>619</v>
+        <v>625</v>
       </c>
       <c r="H156" t="s">
-        <v>620</v>
+        <v>626</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>621</v>
+        <v>627</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>622</v>
+        <v>628</v>
       </c>
       <c r="D157" t="s">
-        <v>514</v>
+        <v>556</v>
       </c>
       <c r="E157" t="s">
-        <v>515</v>
-[...2 lines deleted...]
-        <v>270</v>
+        <v>557</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>623</v>
+        <v>629</v>
       </c>
       <c r="H157" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>625</v>
+        <v>631</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>626</v>
+        <v>632</v>
       </c>
       <c r="D158" t="s">
-        <v>514</v>
+        <v>556</v>
       </c>
       <c r="E158" t="s">
-        <v>515</v>
-[...2 lines deleted...]
-        <v>270</v>
+        <v>557</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>627</v>
+        <v>633</v>
       </c>
       <c r="H158" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>629</v>
+        <v>634</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
+        <v>635</v>
+      </c>
+      <c r="D159" t="s">
+        <v>556</v>
+      </c>
+      <c r="E159" t="s">
+        <v>557</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="H159" t="s">
         <v>630</v>
-      </c>
-[...13 lines deleted...]
-        <v>632</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>633</v>
+        <v>637</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>634</v>
+        <v>638</v>
       </c>
       <c r="D160" t="s">
-        <v>514</v>
+        <v>556</v>
       </c>
       <c r="E160" t="s">
-        <v>515</v>
-[...2 lines deleted...]
-        <v>270</v>
+        <v>557</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>635</v>
+        <v>639</v>
       </c>
       <c r="H160" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="D161" t="s">
-        <v>514</v>
+        <v>556</v>
       </c>
       <c r="E161" t="s">
-        <v>515</v>
-[...2 lines deleted...]
-        <v>270</v>
+        <v>557</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="H161" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="D162" t="s">
-        <v>514</v>
+        <v>556</v>
       </c>
       <c r="E162" t="s">
-        <v>515</v>
-[...2 lines deleted...]
-        <v>270</v>
+        <v>557</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="H162" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="D163" t="s">
-        <v>514</v>
+        <v>556</v>
       </c>
       <c r="E163" t="s">
-        <v>515</v>
-[...2 lines deleted...]
-        <v>270</v>
+        <v>557</v>
       </c>
       <c r="G163" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="H163" t="s">
         <v>647</v>
-      </c>
-[...1 lines deleted...]
-        <v>648</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="D164" t="s">
-        <v>514</v>
+        <v>556</v>
       </c>
       <c r="E164" t="s">
-        <v>515</v>
+        <v>557</v>
       </c>
       <c r="F164" t="s">
-        <v>270</v>
+        <v>290</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="H164" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="D165" t="s">
-        <v>514</v>
+        <v>556</v>
       </c>
       <c r="E165" t="s">
-        <v>515</v>
+        <v>557</v>
       </c>
       <c r="F165" t="s">
-        <v>270</v>
+        <v>290</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="H165" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>25</v>
+        <v>660</v>
       </c>
       <c r="D166" t="s">
-        <v>658</v>
+        <v>556</v>
       </c>
       <c r="E166" t="s">
-        <v>659</v>
+        <v>557</v>
       </c>
       <c r="F166" t="s">
-        <v>660</v>
+        <v>290</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>661</v>
       </c>
       <c r="H166" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
         <v>663</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>267</v>
+        <v>664</v>
       </c>
       <c r="D167" t="s">
-        <v>664</v>
+        <v>556</v>
       </c>
       <c r="E167" t="s">
+        <v>557</v>
+      </c>
+      <c r="F167" t="s">
+        <v>290</v>
+      </c>
+      <c r="G167" s="1" t="s">
         <v>665</v>
       </c>
-      <c r="F167" t="s">
-[...2 lines deleted...]
-      <c r="G167" s="1" t="s">
+      <c r="H167" t="s">
         <v>666</v>
-      </c>
-[...1 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
+        <v>667</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
         <v>668</v>
       </c>
-      <c r="B168" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D168" t="s">
-        <v>664</v>
+        <v>556</v>
       </c>
       <c r="E168" t="s">
-        <v>665</v>
+        <v>557</v>
       </c>
       <c r="F168" t="s">
-        <v>270</v>
+        <v>290</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>669</v>
       </c>
       <c r="H168" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
         <v>671</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>267</v>
+        <v>672</v>
       </c>
       <c r="D169" t="s">
-        <v>672</v>
+        <v>556</v>
       </c>
       <c r="E169" t="s">
+        <v>557</v>
+      </c>
+      <c r="F169" t="s">
+        <v>290</v>
+      </c>
+      <c r="G169" s="1" t="s">
         <v>673</v>
       </c>
-      <c r="F169" t="s">
-[...2 lines deleted...]
-      <c r="G169" s="1" t="s">
+      <c r="H169" t="s">
         <v>674</v>
-      </c>
-[...1 lines deleted...]
-        <v>675</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
+        <v>675</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
         <v>676</v>
       </c>
-      <c r="B170" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D170" t="s">
+        <v>556</v>
+      </c>
+      <c r="E170" t="s">
+        <v>557</v>
+      </c>
+      <c r="F170" t="s">
+        <v>290</v>
+      </c>
+      <c r="G170" s="1" t="s">
         <v>677</v>
       </c>
-      <c r="E170" t="s">
+      <c r="H170" t="s">
         <v>678</v>
       </c>
-      <c r="F170" t="s">
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
         <v>679</v>
       </c>
-      <c r="G170" s="1" t="s">
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
         <v>680</v>
       </c>
-      <c r="H170" t="s">
+      <c r="D171" t="s">
+        <v>556</v>
+      </c>
+      <c r="E171" t="s">
+        <v>557</v>
+      </c>
+      <c r="F171" t="s">
+        <v>290</v>
+      </c>
+      <c r="G171" s="1" t="s">
         <v>681</v>
+      </c>
+      <c r="H171" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>683</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>684</v>
+      </c>
+      <c r="D172" t="s">
+        <v>556</v>
+      </c>
+      <c r="E172" t="s">
+        <v>557</v>
+      </c>
+      <c r="F172" t="s">
+        <v>290</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="H172" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>687</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>688</v>
+      </c>
+      <c r="D173" t="s">
+        <v>556</v>
+      </c>
+      <c r="E173" t="s">
+        <v>557</v>
+      </c>
+      <c r="F173" t="s">
+        <v>290</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="H173" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>691</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>692</v>
+      </c>
+      <c r="D174" t="s">
+        <v>556</v>
+      </c>
+      <c r="E174" t="s">
+        <v>557</v>
+      </c>
+      <c r="F174" t="s">
+        <v>290</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="H174" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>695</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>696</v>
+      </c>
+      <c r="D175" t="s">
+        <v>556</v>
+      </c>
+      <c r="E175" t="s">
+        <v>557</v>
+      </c>
+      <c r="F175" t="s">
+        <v>290</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="H175" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>699</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>700</v>
+      </c>
+      <c r="D176" t="s">
+        <v>556</v>
+      </c>
+      <c r="E176" t="s">
+        <v>557</v>
+      </c>
+      <c r="F176" t="s">
+        <v>290</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="H176" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>703</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>704</v>
+      </c>
+      <c r="D177" t="s">
+        <v>556</v>
+      </c>
+      <c r="E177" t="s">
+        <v>557</v>
+      </c>
+      <c r="F177" t="s">
+        <v>290</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="H177" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>707</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>708</v>
+      </c>
+      <c r="D178" t="s">
+        <v>556</v>
+      </c>
+      <c r="E178" t="s">
+        <v>557</v>
+      </c>
+      <c r="F178" t="s">
+        <v>290</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="H178" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>711</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>25</v>
+      </c>
+      <c r="D179" t="s">
+        <v>712</v>
+      </c>
+      <c r="E179" t="s">
+        <v>713</v>
+      </c>
+      <c r="F179" t="s">
+        <v>714</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="H179" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>717</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>287</v>
+      </c>
+      <c r="D180" t="s">
+        <v>718</v>
+      </c>
+      <c r="E180" t="s">
+        <v>719</v>
+      </c>
+      <c r="F180" t="s">
+        <v>290</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="H180" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>722</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>256</v>
+      </c>
+      <c r="D181" t="s">
+        <v>718</v>
+      </c>
+      <c r="E181" t="s">
+        <v>719</v>
+      </c>
+      <c r="F181" t="s">
+        <v>290</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="H181" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>725</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>287</v>
+      </c>
+      <c r="D182" t="s">
+        <v>726</v>
+      </c>
+      <c r="E182" t="s">
+        <v>727</v>
+      </c>
+      <c r="F182" t="s">
+        <v>531</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="H182" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>730</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>287</v>
+      </c>
+      <c r="D183" t="s">
+        <v>731</v>
+      </c>
+      <c r="E183" t="s">
+        <v>732</v>
+      </c>
+      <c r="F183" t="s">
+        <v>733</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="H183" t="s">
+        <v>735</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -6991,50 +7492,63 @@
     <hyperlink ref="G146" r:id="rId145"/>
     <hyperlink ref="G147" r:id="rId146"/>
     <hyperlink ref="G148" r:id="rId147"/>
     <hyperlink ref="G149" r:id="rId148"/>
     <hyperlink ref="G150" r:id="rId149"/>
     <hyperlink ref="G151" r:id="rId150"/>
     <hyperlink ref="G152" r:id="rId151"/>
     <hyperlink ref="G153" r:id="rId152"/>
     <hyperlink ref="G154" r:id="rId153"/>
     <hyperlink ref="G155" r:id="rId154"/>
     <hyperlink ref="G156" r:id="rId155"/>
     <hyperlink ref="G157" r:id="rId156"/>
     <hyperlink ref="G158" r:id="rId157"/>
     <hyperlink ref="G159" r:id="rId158"/>
     <hyperlink ref="G160" r:id="rId159"/>
     <hyperlink ref="G161" r:id="rId160"/>
     <hyperlink ref="G162" r:id="rId161"/>
     <hyperlink ref="G163" r:id="rId162"/>
     <hyperlink ref="G164" r:id="rId163"/>
     <hyperlink ref="G165" r:id="rId164"/>
     <hyperlink ref="G166" r:id="rId165"/>
     <hyperlink ref="G167" r:id="rId166"/>
     <hyperlink ref="G168" r:id="rId167"/>
     <hyperlink ref="G169" r:id="rId168"/>
     <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>