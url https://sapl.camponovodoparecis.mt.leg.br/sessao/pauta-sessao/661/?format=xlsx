--- v0 (2025-10-29)
+++ v1 (2026-05-31)
@@ -165,111 +165,111 @@
   <si>
     <t>Indicamos ao Poder Executivo a implantação de ecoponto na Rua Dorvalino Minosso esquina com a Rua Curitiba no Bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>Proposição inclusa no Pequeno Expediente</t>
   </si>
   <si>
     <t>Indicação nº 42 de 2025</t>
   </si>
   <si>
     <t>Indicamos ao poder executivo a construção de um parque infantil ou de uma academia ao ar livre, na área confinante com a UBS da Avenida Amapá, na divisa dos Bairros Jardim das Palmeiras e Olenka.</t>
   </si>
   <si>
     <t>Indicação nº 43 de 2025</t>
   </si>
   <si>
     <t>BEITO MACHADINHO,DR. ANDREI,ELIAS BARRIGA,MILTON SOARES,WILLIAN FREITAS</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo a elaboração de estudo de viabilidade sobre a implantação de uma farmácia básica 24 horas no CHP - Centro Hospitalar Parecis “Euclides Horst”.</t>
   </si>
   <si>
     <t>Indicação nº 44 de 2025</t>
   </si>
   <si>
-    <t>BAIOTO,DR. ANDREI,DRICKA LIMA,GRINGO</t>
+    <t>BAIOTO,DR. ANDREI,DRIKA LIMA,GRINGO</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo a doação de área pública no Distrito Marechal Rondon para que, juntamente com o Governo do Estado, seja construída uma Escola Estadual naquela localidade.</t>
   </si>
   <si>
     <t>Indicação nº 45 de 2025</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo a doação de área pública no bairro Jardim das Palmeiras para construção de uma nova sede para a Associação de Pais e Amigos dos Excepcionais – APAE.</t>
   </si>
   <si>
     <t>Indicação nº 46 de 2025</t>
   </si>
   <si>
     <t>JOAQUIM EQUIP,BEITO MACHADINHO,DR. ANDREI,ELIAS BARRIGA,MILTON SOARES,WILLIAN FREITAS</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo a construção de uma rotatória na esquina da Av. Mato Grosso com a Rua Belém, no centro da cidade.</t>
   </si>
   <si>
     <t>Indicação nº 47 de 2025</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo, através da Secretaria de Infraestrutura, a implantação de redutores de velocidade na via de acesso à entrada do Bairro Parque dos Girassóis.</t>
   </si>
   <si>
     <t>Indicação nº 48 de 2025</t>
   </si>
   <si>
     <t>MILTON SOARES,BEITO MACHADINHO,DR. ANDREI,ELIAS BARRIGA,JOAQUIM EQUIP,WILLIAN FREITAS</t>
   </si>
   <si>
     <t>Indicamos, ao Poder Executivo, a implantação de estacionamento oblíquo ao longo da Avenida Sílvio Santos, no Jardim Olenka.</t>
   </si>
   <si>
     <t>Indicação nº 49 de 2025</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo a instalação de quebra-molas nos dois sentidos da Avenida Sílvio Santos.</t>
   </si>
   <si>
     <t>Indicação nº 50 de 2025</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo a realização de inscrição de projetos para acesso de recursos no novo PAC Seleções.</t>
   </si>
   <si>
     <t>Indicação nº 51 de 2025</t>
   </si>
   <si>
-    <t>GRINGO,BAIOTO,DRICKA LIMA,JOAQUIM EQUIP</t>
+    <t>GRINGO,BAIOTO,DRIKA LIMA,JOAQUIM EQUIP</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a  construção de um ponto de ônibus no Bairro Jardim Itália 2 para embarque de crianças.</t>
   </si>
   <si>
     <t>Indicação nº 52 de 2025</t>
   </si>
   <si>
-    <t>DRICKA LIMA,BAIOTO,GRINGO</t>
+    <t>DRIKA LIMA,BAIOTO,GRINGO</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a implantação de estacionamento de veículos na Av. Ceará, entre as Ruas das Garças e Juriti, no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>Indicação nº 53 de 2025</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo a construção do ponto de táxi anexo à Praça da Cultura “Alviar Rother”.</t>
   </si>
   <si>
     <t>Indicação nº 54 de 2025</t>
   </si>
   <si>
     <t>Indico ao poder executivo indicação para criação da sala da mulher no Município de Campo Novo do Parecis - MT</t>
   </si>
   <si>
     <t>Indicação nº 55 de 2025</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo a conclusão das obras de asfalto e meio fio das ruas do Distrito Marechal Rondon.</t>
   </si>
   <si>
     <t>Indicação nº 56 de 2025</t>
   </si>