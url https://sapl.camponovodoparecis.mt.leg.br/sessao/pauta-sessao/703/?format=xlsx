--- v0 (2026-02-16)
+++ v1 (2026-04-04)
@@ -201,51 +201,51 @@
   <si>
     <t>Dispõe sobre a adoção de providências necessárias para criação de auxilio saúde aos servidores Públicos do Poder Executivo, como forma de valorização, funcionalismo e promoção.</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 53 de 2026</t>
   </si>
   <si>
     <t>BEITO MACHADINHO</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação dos Catadores de Materiais Recicláveis de Campo Novo do Parecis/MT – RECICAMPO.</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 54 de 2026</t>
   </si>
   <si>
     <t>DRIKA LIMA</t>
   </si>
   <si>
     <t>Que cria diretrizes para que o Poder Executivo institua ações voltadas ao acolhimento humanizado de gestantes que sofreram perda gestacional, perinatal ou neonatal, no âmbito da rede municipal de saúde.</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 55 de 2026</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A INSTITUIÇÃO DO PLANO MUNICIPAL PARA A HUMANIZAÇÃO DO PARTO NO ÂMBITO DO MUNICÍPIO DE CAMPO NOVO DO PARECIS E DÁ OUTRAS PROVIDÊNCIAS. (LEI LARISSA POMPERMAYER)</t>
+    <t>Dispõe sobre a instituição do Plano Municipal para a humanização do parto no âmbito do Município de Campo Novo do Parecis e dá outras providências. (Lei Larissa Pompermayer)</t>
   </si>
   <si>
     <t>Requerimento nº 74 de 2026</t>
   </si>
   <si>
     <t>BEITO MACHADINHO,DR. ANDREI,DRIKA LIMA,ELIAS BARRIGA,GRINGO,JOAQUIM EQUIP,MILTON SOARES,WILLIAN FREITAS</t>
   </si>
   <si>
     <t>Requeremos, ouvido o soberano Plenário, com fundamento no art.23, XIII, da Lei Orgânica Municipal, ao Excelentíssimo Senhor Prefeito Municipal para que, por intermédio da Secretaria de Saúde, informe se existe planejamento, cronograma ou programa em execução ou previsto para a reforma, manutenção, ampliação ou adequação das Unidades Básicas de Saúde (UBS) do Município.</t>
   </si>
   <si>
     <t>Requerimento nº 75 de 2026</t>
   </si>
   <si>
     <t>Requeremos, ouvido o soberano Plenário, com fundamento no art.23, XIII, da Lei Orgânica Municipal, ao Excelentíssimo Senhor Prefeito Municipal para que, por intermédio da Secretaria de Infraestrutura, sejam prestadas informações acerca: das estradas vicinais e das pontes do município, especialmente quanto à existência de cronograma de manutenção, recuperação ou melhorias; e da implantação de sarjetas e meios-fios.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>