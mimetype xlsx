--- v1 (2026-04-04)
+++ v2 (2026-06-18)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="70">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo nº 12 de 2026</t>
   </si>
   <si>
@@ -192,57 +192,60 @@
   <si>
     <t>Indicamos ao Poder Executivo a construção de estacionamento oblíquo na Avenida Lions Internacional, no trecho compreendido entre a Rua São Paulo (em frente à Casa Mortuária) e a rua Bahia (fundos da Unidade de Reabilitação - UDR), como forma de continuidade do estacionamento já existente no corredor esportivo.</t>
   </si>
   <si>
     <t>Projeto Indicativo nº 11 de 2026</t>
   </si>
   <si>
     <t>GRINGO,DRIKA LIMA,ELIAS BARRIGA,JOAQUIM EQUIP,WILLIAN FREITAS</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção de providências necessárias para criação de auxilio saúde aos servidores Públicos do Poder Executivo, como forma de valorização, funcionalismo e promoção.</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 53 de 2026</t>
   </si>
   <si>
     <t>BEITO MACHADINHO</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação dos Catadores de Materiais Recicláveis de Campo Novo do Parecis/MT – RECICAMPO.</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 54 de 2026</t>
   </si>
   <si>
+    <t>DRIKA LIMA,BAIOTO,BEITO MACHADINHO,DR. ANDREI,ELIAS BARRIGA,GRINGO,JOAQUIM EQUIP,MILTON SOARES,WILLIAN FREITAS</t>
+  </si>
+  <si>
+    <t>Que cria diretrizes para que o Poder Executivo institua ações voltadas ao acolhimento humanizado de gestantes que sofreram perda gestacional, perinatal ou neonatal, no âmbito da rede municipal de saúde.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Legislativo nº 55 de 2026</t>
+  </si>
+  <si>
     <t>DRIKA LIMA</t>
-  </si>
-[...4 lines deleted...]
-    <t>Projeto de Lei Legislativo nº 55 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Plano Municipal para a humanização do parto no âmbito do Município de Campo Novo do Parecis e dá outras providências. (Lei Larissa Pompermayer)</t>
   </si>
   <si>
     <t>Requerimento nº 74 de 2026</t>
   </si>
   <si>
     <t>BEITO MACHADINHO,DR. ANDREI,DRIKA LIMA,ELIAS BARRIGA,GRINGO,JOAQUIM EQUIP,MILTON SOARES,WILLIAN FREITAS</t>
   </si>
   <si>
     <t>Requeremos, ouvido o soberano Plenário, com fundamento no art.23, XIII, da Lei Orgânica Municipal, ao Excelentíssimo Senhor Prefeito Municipal para que, por intermédio da Secretaria de Saúde, informe se existe planejamento, cronograma ou programa em execução ou previsto para a reforma, manutenção, ampliação ou adequação das Unidades Básicas de Saúde (UBS) do Município.</t>
   </si>
   <si>
     <t>Requerimento nº 75 de 2026</t>
   </si>
   <si>
     <t>Requeremos, ouvido o soberano Plenário, com fundamento no art.23, XIII, da Lei Orgânica Municipal, ao Excelentíssimo Senhor Prefeito Municipal para que, por intermédio da Secretaria de Infraestrutura, sejam prestadas informações acerca: das estradas vicinais e das pontes do município, especialmente quanto à existência de cronograma de manutenção, recuperação ou melhorias; e da implantação de sarjetas e meios-fios.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
@@ -1154,128 +1157,128 @@
       </c>
       <c r="C29" t="s">
         <v>59</v>
       </c>
       <c r="D29" t="s">
         <v>60</v>
       </c>
       <c r="E29" t="s">
         <v>61</v>
       </c>
       <c r="F29" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28106</v>
       </c>
       <c r="B30" t="s">
         <v>40</v>
       </c>
       <c r="C30" t="s">
         <v>62</v>
       </c>
       <c r="D30" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="E30" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F30" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28107</v>
       </c>
       <c r="B31" t="s">
         <v>40</v>
       </c>
       <c r="C31" t="s">
         <v>35</v>
       </c>
       <c r="E31" t="s">
         <v>36</v>
       </c>
       <c r="F31" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>28107</v>
       </c>
       <c r="B32" t="s">
         <v>40</v>
       </c>
       <c r="C32" t="s">
         <v>35</v>
       </c>
       <c r="E32" t="s">
         <v>36</v>
       </c>
       <c r="F32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>28092</v>
       </c>
       <c r="B33" t="s">
         <v>40</v>
       </c>
       <c r="C33" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D33" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E33" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F33" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>28093</v>
       </c>
       <c r="B34" t="s">
         <v>40</v>
       </c>
       <c r="C34" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D34" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E34" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F34" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>