--- v0 (2026-04-07)
+++ v1 (2026-06-21)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="49">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo nº 15 de 2026</t>
   </si>
   <si>
@@ -84,60 +84,63 @@
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 2.805.090,17, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo nº 19 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de 200.000,00, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo nº 20 de 2026</t>
   </si>
   <si>
     <t>PROJETO DE LEI 20/2026 - Autoriza o Poder Executivo Municipal a receber em doação o imóvel que especifica, declara o interesse público e a afetação do bem como de uso comum do povo, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo nº 21 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 600.000,00, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 54 de 2026</t>
   </si>
   <si>
+    <t>DRIKA LIMA,BAIOTO,BEITO MACHADINHO,DR. ANDREI,ELIAS BARRIGA,GRINGO,JOAQUIM EQUIP,MILTON SOARES,WILLIAN FREITAS</t>
+  </si>
+  <si>
+    <t>Que cria diretrizes para que o Poder Executivo institua ações voltadas ao acolhimento humanizado de gestantes que sofreram perda gestacional, perinatal ou neonatal, no âmbito da rede municipal de saúde.</t>
+  </si>
+  <si>
+    <t>Aguardando Parecer Jurídico</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Legislativo nº 55 de 2026</t>
+  </si>
+  <si>
     <t>DRIKA LIMA</t>
-  </si>
-[...7 lines deleted...]
-    <t>Projeto de Lei Legislativo nº 55 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Plano Municipal para a humanização do parto no âmbito do Município de Campo Novo do Parecis e dá outras providências. (Lei Larissa Pompermayer)</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo Comissão nº 18 de 2026</t>
   </si>
   <si>
     <t>Rejeita o Veto Total aposto ao Projeto de Lei nº 52/2026, de autoria dos Vereadores Elias Barriga, Milton Soares, Beito Machadinho, Dr. Andrei, Joaquim Equip, Drika Lima, Deilson Lopes Beiral (Gringo) e Willian Freitas, objeto Autógrafo nº 2.407, de 10 de fevereiro de 2026.</t>
   </si>
   <si>
     <t>Proposição inclusa na Ordem do Dia</t>
   </si>
   <si>
     <t>Moção Aplauso nº 81 de 2026</t>
   </si>
   <si>
     <t>MILTON SOARES,BAIOTO,BEITO MACHADINHO,DR. ANDREI,DRIKA LIMA,ELIAS BARRIGA,GRINGO,JOAQUIM EQUIP,WILLIAN FREITAS</t>
   </si>
   <si>
     <t>Moção de Aplausos aos atletas Théo Zordan Lemes e Geovanna Pinheiro de Araújo, bem como ao Sensei Ronan Rafael Barbosa de Almeida, pela convocação para integrar a Delegação Brasileira que representará o país no 14º Campeonato Mundial de Karatê WUKF 2026, promovido pela Confederação Brasileira de Karatê Interestilos (CBKI), a ser realizado na cidade de Cluj-Napoca, Romênia.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
@@ -674,394 +677,394 @@
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>28106</v>
       </c>
       <c r="B9" t="s">
         <v>6</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>28156</v>
       </c>
       <c r="B10" t="s">
         <v>6</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
       <c r="E10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>28142</v>
       </c>
       <c r="B11" t="s">
         <v>6</v>
       </c>
       <c r="C11" t="s">
+        <v>33</v>
+      </c>
+      <c r="D11" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" t="s">
+        <v>35</v>
+      </c>
+      <c r="F11" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>28145</v>
       </c>
       <c r="B12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>28153</v>
       </c>
       <c r="B13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>28147</v>
       </c>
       <c r="B14" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C14" t="s">
         <v>7</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>28147</v>
       </c>
       <c r="B15" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C15" t="s">
         <v>7</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>28148</v>
       </c>
       <c r="B16" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C16" t="s">
         <v>15</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>16</v>
       </c>
       <c r="F16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>28148</v>
       </c>
       <c r="B17" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C17" t="s">
         <v>15</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>16</v>
       </c>
       <c r="F17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>28149</v>
       </c>
       <c r="B18" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C18" t="s">
         <v>17</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>28149</v>
       </c>
       <c r="B19" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C19" t="s">
         <v>17</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="F19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>28150</v>
       </c>
       <c r="B20" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C20" t="s">
         <v>19</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>28150</v>
       </c>
       <c r="B21" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C21" t="s">
         <v>19</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>28151</v>
       </c>
       <c r="B22" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C22" t="s">
         <v>21</v>
       </c>
       <c r="D22" t="s">
         <v>8</v>
       </c>
       <c r="E22" t="s">
         <v>22</v>
       </c>
       <c r="F22" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>28151</v>
       </c>
       <c r="B23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C23" t="s">
         <v>21</v>
       </c>
       <c r="D23" t="s">
         <v>8</v>
       </c>
       <c r="E23" t="s">
         <v>22</v>
       </c>
       <c r="F23" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>28158</v>
       </c>
       <c r="B24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C24" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D24" t="s">
         <v>8</v>
       </c>
       <c r="E24" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F24" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>28158</v>
       </c>
       <c r="B25" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C25" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D25" t="s">
         <v>8</v>
       </c>
       <c r="E25" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F25" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>28146</v>
       </c>
       <c r="B26" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C26" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D26" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E26" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F26" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>