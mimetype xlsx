--- v0 (2026-04-04)
+++ v1 (2026-06-15)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="37">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Emenda Conjunta nº 5 de 2026</t>
   </si>
   <si>
@@ -70,50 +70,53 @@
     <t>Projeto de Lei Executivo nº 22 de 2026</t>
   </si>
   <si>
     <t>Edilson Antônio Piaia - Prefeito</t>
   </si>
   <si>
     <t>Dispõe a alteração e criação de Emendas Parlamentares, Individuais e de Bancada,  constantes de anexos próprios da Lei n° 2.745, de 29 de dezembro de 2025 (Lei Orçamentária Anual), e dá outras providências.</t>
   </si>
   <si>
     <t>Aguardando emissão de parecer da comissão</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo nº 23 de 2026</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n° 2.474, de 5 de setembro de 2023, que trata da estrutura administrativa e funcionamento do Fundo de Previdência dos Servidores Públicos Municipais de Campo Novo do Parecis - FUNSEM e dá outras providências.</t>
   </si>
   <si>
     <t>Proposição inclusa no Grande Expediente</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo nº 24 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 2.632.000,00, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Aguardando Parecer Jurídico</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo nº 25 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir no Orçamento vigente crédito adicional suplementar no valor de R$ 3.560.000,00.</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo nº 26 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de Fomento com o Sindicato Rural de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo nº 27 de 2026</t>
   </si>
   <si>
     <t>PROJETO DE LEI 27/2026 - Autoriza o Poder Executivo Municipal a firmar Termo de Cooperação Técnica com a empresa FS I Indústria de Etanol S.A., para a execução de obra de implantação de trevo de acesso em estrada municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo nº 28 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir no Orçamento vigente crédito adicional suplementar no valor de R$ 1.500.000,00.</t>
   </si>
@@ -564,428 +567,428 @@
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
       <c r="F4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>28184</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
         <v>19</v>
       </c>
       <c r="F5" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>28185</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" t="s">
         <v>20</v>
-      </c>
-[...7 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>28186</v>
       </c>
       <c r="B7" t="s">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F7" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>28187</v>
       </c>
       <c r="B8" t="s">
         <v>6</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>28188</v>
       </c>
       <c r="B9" t="s">
         <v>6</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>28183</v>
       </c>
       <c r="B10" t="s">
         <v>6</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>28169</v>
       </c>
       <c r="B11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C11" t="s">
         <v>15</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
       <c r="E11" t="s">
         <v>16</v>
       </c>
       <c r="F11" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>28169</v>
       </c>
       <c r="B12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C12" t="s">
         <v>15</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="E12" t="s">
         <v>16</v>
       </c>
       <c r="F12" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>28184</v>
       </c>
       <c r="B13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C13" t="s">
         <v>18</v>
       </c>
       <c r="D13" t="s">
         <v>12</v>
       </c>
       <c r="E13" t="s">
         <v>19</v>
       </c>
       <c r="F13" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>28184</v>
       </c>
       <c r="B14" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C14" t="s">
         <v>18</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" t="s">
         <v>19</v>
       </c>
       <c r="F14" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>28185</v>
       </c>
       <c r="B15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C15" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" t="s">
         <v>20</v>
-      </c>
-[...7 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>28185</v>
       </c>
       <c r="B16" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C16" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" t="s">
+        <v>12</v>
+      </c>
+      <c r="E16" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" t="s">
         <v>20</v>
-      </c>
-[...7 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>28186</v>
       </c>
       <c r="B17" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F17" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>28186</v>
       </c>
       <c r="B18" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C18" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D18" t="s">
         <v>12</v>
       </c>
       <c r="E18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F18" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>28187</v>
       </c>
       <c r="B19" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D19" t="s">
         <v>12</v>
       </c>
       <c r="E19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F19" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>28187</v>
       </c>
       <c r="B20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C20" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D20" t="s">
         <v>12</v>
       </c>
       <c r="E20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F20" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>28188</v>
       </c>
       <c r="B21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D21" t="s">
         <v>12</v>
       </c>
       <c r="E21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F21" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>28188</v>
       </c>
       <c r="B22" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C22" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D22" t="s">
         <v>12</v>
       </c>
       <c r="E22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F22" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>28196</v>
       </c>
       <c r="B23" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C23" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>28196</v>
       </c>
       <c r="B24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D24" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F24" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>